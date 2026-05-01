--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> etienne Dambrine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">DR1, Carrtel,  INRAE-USMBLe Bourget du Lac</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcellaires et habitats fossiles des forêts du Pays des étangs - Rapport d’opération 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Nüsslein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Nowakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction régionale des Affaires Culturelles du Grand Est - Site de Metz; CNRS; UMR 7044 Archimède; Ministère de la Culture; Université Savoie Mont-Blanc. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation of tidal zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guerou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - CARRTEL. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio 2 – Biomasse et biodiversité forestières. Augmentation de l’utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles. Synopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] GIP ECOFOR. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de la biodiversité forestière résultant de pratiques agricoles passées : importance spatiale et mécanismes de maintien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Programme GIP ECOFOR "Biodiversité et gestion forestière", 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitats et structures agraires fossiles du plateau de la côte bajocienne de Pont à Mousson (Meurthe et Moselle) à Neufchateau (Vosges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Laffite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport intermédiaire 2004, DRAC-SRA Lorraine/INRA, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des matières organiques lors de l'évolution vers la forêt des terres abandonnées par l'agriculture. Rapport final, programme GIP Accrus 9932</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gegout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sciama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIPHYS Nitrogen physiology of forest plants and Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colin-Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EEC--CT92-0143;CT94-0433, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (186)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Earth observations reveal the sequence of conditions leading to a large algal bloom in Lake Geneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolfazl Irani Rahaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Sepúlveda Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Sebastian Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.229. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-024-01351-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEEP-C Consortium: Carbon sink or methane source – local to global scale assessment of lentic waters’ role in the climate system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Masclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.e136661. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.10.e136661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des oxydes de fer, déstockage du carbone des sols noyés, et émission de méthane par un réservoir tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.141-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des oxydes de fer, déstockage du carbone des sols noyés, et émission de méthane par un réservoir tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-fir plantations impact stream and groundwater chemistry in western Europe: Insights from three case studies in France and Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 336 (122477), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometry, distribution and Holocene dating of closed depressions, called mardelles, in northeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, vol. 34/2, pp.123-134. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.17809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hydropower management on the sediment composition and metabolism of a small Alpine lake Effets de la gestion hydroélectrique sur la composition des sédiments et le métabolisme d'un petit lac alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Félix-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydroécologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.1. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hydro/2021003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse and Fine Particulate Organic Matter Transport by a Fourth-Order Mountain Stream to Lake Bourget (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cunillera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (19), pp.2783. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13192783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of soil properties along forest-grassland interfaces: Influence of permanent environmental factors or land-use after-effects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Burst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 289, pp.106739. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2019.106739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of greenhouse gases from French temperate hydropower reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Lambelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82 (3), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00027-020-00721-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of 3D coupled hydrodynamic-ecological modeling to assess the representativeness of a sampling protocol for lake water quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 420, pp.42. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2019034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-five year record of chemicals in open field precipitation and throughfall from a medium-altitude forest catchment (Strengbach - NE France): An obvious response to atmospheric pollution trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Cotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 202, pp.296-314. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing the heterogeneity of benthic diatom communities along the shoreline of natural alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 839 (1), pp.103-118. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-019-03999-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the uncertainty in modeled water drainage and nutrient leaching fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.677-698. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-018-0295-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils Drowned in Water Impoundments: A New Frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Félix-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Avrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2019.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of flooded soils to sediment and nutrient fluxes in a hydropower reservoir (Sarrans, Central France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Félix-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (2), pp.312-330. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-018-0274-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long‐term influence of early human occupations on current forests of the Guiana Shield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Odonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn van Den Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Burst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (10), pp.e02806. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.2806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Plant-Available Mg, Ca, and K Pools in the Soil—An Isotopic Dilution Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), pp.292-313. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.7b00150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altitudinal and latitudinal variations of snow N composition over the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Avrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Millery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 229 (8), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-018-3853-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 3D modeling and remote sensing capabilities for a better understanding of spatio-temporal heterogeneities of phytoplankton abundance in large lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44, pp.756-764. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jglr.2018.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the gap in Ca input-output budgets in base-poor forest ecosystems: The contribution of non-crystalline phases evidenced by stable isotopic dilution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 209, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NutsFor a process-oriented model to simulate nutrient and isotope tracer cycling in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Belyazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.365-380. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reciprocal soil exchange experiment highlights tree root colonization effects on soil nitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina-Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bienaimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (1), pp.45-53. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des sols ennoyés sous les retenues de barrage : Influence sur l'écologie des plans d'eau et la dynamique des gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Félix-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnesium Isotope Variations to Trace Liming Input to Terrestrial Ecosystems: A Case Study in the Vosges Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Emile Bolou-Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (1), pp.276-284. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2015.02.0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two thousand-year reconstruction of livestock production intensity in France using sediment-archived fecal Bacteroidales and source-specific mitochondrial markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Destas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (9), pp.1384-1393. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683615585836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg and Ca uptake by roots in relation to depth and allocation to aboveground tissues: results from an isotopic labeling study in a beech forest on base-poor soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122 (2-3), pp.375 - 393. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-014-0047-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des sols et restitution des paysages autour des habitats désertés médiévaux du haut Val Suzon (Côte d’Or)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sols en mouvement. Rencontres internationales de Liessies 2014, 23, pp.95-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des sols et restitution des paysages autour des habitats désertés médiévaux du haut Val Suzon (Côte d’Or)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23, pp.95-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic matter of forests and climate and atmosphere changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4 - Special Issue - 2014 - REGEFOR 2013 WORKSHOPS), pp.33-43. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of calcium and magnesium inputs by throughfall in a forest ecosystem on base poor soil are very slow and conservative: evidence from an isotopic tracing experiment (Mg-26 and Ca-44)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (1-3), pp.413-442. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-013-9941-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Mg and Ca depletion from broadleaf forest soils and potential causes - A case study in the Morvan Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 293, pp.65 - 78. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2012.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg and Ca root uptake and vertical transfer in soils assessed by an in situ ecosystem-scale multi-isotopic (Mg-26 & Ca-44) tracing experiment in a beech stand (Breuil-Chenue, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 369 (1-2), pp.33 - 45. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-012-1542-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and modeling preferential flow in a forest soil - Potential impact on nutrient leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195, pp.12 - 22. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low nitrogen use efficiency and high nitrate leaching in a highly fertilized Coffea arabica-Inga densiflora agroforestry system: a N-15 labeled fertilizer study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (3), pp.377 - 394. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-013-9571-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for ancient forests: A 2000 year history of land use in northeastern French forests deduced from the pollen compositions of closed depressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (5), pp.678-691. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683612470173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of biogeochemical processes on magnesium isotope variations in a forested catchment in the Vosges Mountains (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile B. Bolou-Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87, pp.341 - 355. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration of Norway spruce vitality despite a sharp decline in acid deposition: a long-term integrated perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.711 - 725. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02550.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du lidar à la connaissance de l'histoire de l'occupation du sol en forêt de Haye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35-2011, pp.117-129. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.3015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of closed depressions in Northeastern France: A new assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 126 (1-2), pp.121 - 131. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2010.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture et protection des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (2), pp.245-264. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/45211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tempête de 1999 : effet d’une coupe à blanc involontaire sur le fonctionnement d’une hêtraie de faible fertilité minérale (Fougères, 35)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33-34, pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lidar, outil performant pour cartographier la hauteur des peuplements forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term sustainability of forest ecosystems on sandstone in the Vosges Mountains (France) facing atmospheric deposition and silvicultural change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale W. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 261 (3), pp.730-740. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse particulate organic matter is the primary source of mineral N in the topsoil of three beech forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (3), pp.542 - 550. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2010.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Nitrification by Tree Species in a Common-Garden Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrianarisoa Kasaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegenfuhr Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienaimé Severine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (8), pp.1171-1187. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-010-9390-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of kaolinite and oxi-hydroxides on nitrate adsorption in deep layers of a Costarican Acrisol under coffee cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (3-4), pp.216-224. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of closed depressions in Northeastern France: a new assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 126, pp.121-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des variations de la végétation d'un massif forestier de la plaine lorraine (Moselle, France) depuis le Moyen-Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le massif forestier, objet pertinent pour la recherche archéologique. L'exemple du massif forestier de Haye (Meurthe-et-Moselle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Géographique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (2-3), pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉTUDE DES VARIATIONS DE LA VÉGÉTATION D’UN MASSIF FORESTIER DE LA PLAINE LORRAINE (MOSELLE, FRANCE) DEPUIS LE MOYEN ÂGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.317-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The functional structure of ectomycorrhizal communities in an oak forest in central France witnesses ancient Gallo-Roman farming practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdala Gamby Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (5), pp.860-862. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2010.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing indicators of N status of 50 beech stands (Fagus sylvatica L.) in northeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina-Sitraka K.-S. Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4926</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 257 (11), pp.2241-2253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing indicators of N status of 50 beech stands (Fagus sylvatica L.) in northeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina-Sitraka K.-S. Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4926</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 257 (11), pp.2241-2253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of plant and soil 87Sr/86Sr along the slopeof a tropical inselberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charles-Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (5), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2009036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralisation de ruisseaux forestiers acides par amendement du bassin versant. Mise en relief des connaissances existantes avec des expérimentations dans le massif Vosgien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (3), pp.267-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing indicators of N status of 50 beech stands (Fagus sylvatica L.) in northeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina-Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 257 (11), pp.2241-2253. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2009.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing indicators of N status of 50 beech stands (Fagus sylvatica L.) in northeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina-Sitraka K.-S. Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4926</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 257 (11), pp.2241-2253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of storm Lothar (1999) on the chemical composition of soil solutions and on herbaceous cover, humus and soils (Fougeres, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Francois J. F. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 257 (3), pp.800-811. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2008.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of streamwater composition changes in the Vosges Mountains (NE France): 1955–2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodora Nedeltcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guerold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407 (14), pp. 4378-4386. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends in the foliar nutritional status of the French, Walloon and Luxembourg broad-leaved plots of forest monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (4), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2009014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of ectomycorrhizal communities to past Roman occupation in an oak forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdala Gamby Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laüt Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.2206-2213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential flow and slow convective chloride transport through the soil of a forested landscape (Fougères, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 151 (3-4), pp.179-190. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00413193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of ectomycorrhizal communities to past Roman occupation in an oak forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdala Gamby Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (10), pp.2206-2213. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures archéologiques et les peuplements de la forêt domaniale de Haye analysés par laser aéroporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures archéologiques et les peuplements de la forêt domaniale de Haye analysés par laser aéroporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport du laser scanneur aéroporté à l'étude des parcellaires gallo-romains du massif forestier de Haye (Meurthe-et-Moselle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity patterns in present French forests are related to former Roman agriculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (6), pp.1430-1439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tree species on gross and net N transformations in forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Kunze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Moukoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Colin-Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (2), pp.151-158. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Biodiversity Patterns in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Ecological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88(3), pp.234-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present forest biodiversity patterns in France related to former roman agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (6), pp.1430-1439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen dynamics and soil nitrate retention in a Coffea arabica—Eucalyptus deglupta agroforestry system in Southern Costa Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio de Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (2), pp.125-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tree species on gross and net N transformations in forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Kunze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Moukoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Colin-Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (2), pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du fonctionnement actuel des sols forestiers par la méthode des minéraux-tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Berthelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (4), pp.267-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse pollinique de la mardelle d'Assenoncourt (Moselle, France) : impact des pratiques agricoles sur la biodiversité végétale en milieu forestier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque Forêt, archéologie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La mémoire des forêts, pp.69-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broom (Cytisus scoparius) colonization after grazing abandonment in the French Massif Central: impact on vegetation composition and resource availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prévosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (2), pp.258-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'abandon et de la colonisation par le genêt (Cytisus scoparius L.) sur le sol et la végétation d'une pâture de la Chaîne des Puys (Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prévosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (2), pp.103-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental factors influencing streamwater composition on sandstone (Vosges Mountains)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodora Nedeltcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (4), pp.369-376. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of granite mineralogy, rainfall, vegetation and relief on stream water chemistry (Vosges Mountains, north-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodora Nedeltcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Stussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 231 (1-2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude isotopique du devenir de l’azote des litières dans les sols de six hêtraies du réseau RENECOFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverinne Bienaimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (1), pp.33-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broom (Cytisus scoparius) colonization after grazing abandonment in the French Massif Central: impact on vegetation composition and resource availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prévosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (2), pp.258-268. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2006.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental factors influencing streamwater composition on sandstone (Vosges Mountains)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodora Nedeltcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (4), pp.369-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial activity in the rhizosphere soil of six herbaceous species cultivated in a greenhouse is correlated with shoot biomass and root C concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (12), pp.2329-2333. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières datations directes de défrichements protohistoriques sur les chaumes secondaires des Vosges (Rossberg, Haut-Rhin). Approche pédoanthracologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C.R. Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337, pp. 1250-1256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First dating of protohistorical forest clearings on the Vosges grasslands (Rossberg, Haut-Rhin, France). A pedoanthracological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Casner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337 (14), pp.1250-1256. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a clear-cut on the in situ nitrogen mineralisation and the nitrogen cycle in a 67-year old Douglas-fir (Pseudotsuga menziesii (Mirb.) Franco) plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Jussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bienaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61, pp.397-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of bioavailable Sr concentration and 87Sr/86Sr ratio in boreal forest ecosystems. Role of biocycling, mineral weathering and depth of root uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonie Wickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 67 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:BIOG.0000015162.12857.3e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion after Eucalyptus globulus clearcutting : differences between logging slash disposal treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Fonturbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cuiñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 195 (1-2), pp.85-95. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2004.02.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a clear-cut on the in situ nitrogen mineralisation and the nitrogen cycle in a 67-year-old Douglas-fir (Pseudotsuga menziesii (Mirb.) Franco) plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Jussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bienaimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61 (5), pp.397-408. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2004033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N deposition, N transformation and N leaching in acid forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Jussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colin-Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69 (2), pp.241-262. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:BIOG.0000031050.13663.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinámica del nitrógeno en el sistema agroforestal Coffea arabica con Eucalyptus deglupta en la Zona Sur de Costa Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforesteria en las Américas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41-42, pp.83-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the nitrogen assimilated by soil fauna living in decomposing beech litter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.1861-1872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the nitrogen assimilated by soil fauna living in decomposing beech litter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (11), pp.1861-1872. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2004.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497766v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of volcanic ash chemistry and former agricultural use on the soils and vegetation of naturally regenerated woodlands in the Massif Central, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prévosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56, pp.239-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen availability in the soil under woody and leguminous shade species used in Coffea arabica plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Gutiérrez Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforesteria en las Américas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41-42, pp.69-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of volcanic ash chemistry and former agricultural use on the soils and vegetation of naturally regenerated woodlands in the Massif Central, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prévosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56 (1-3), pp.239-261. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2003.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the nitrogen assimilated by soil fauna living in decomposing beech litter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.1861-1872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Retrospective Isotopic Study of Spruce Decline in the Vosges Mountains (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonie Wickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1022176025379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A retrospective isotopic study of spruce decline in the Vosges moutains (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.201-222. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1022176025379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tree roots on nitrogen mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colin-Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bienaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18, pp.260-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do deep tree roots provide nutrients to the tropical rainforest?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 60 (1), pp.97-118. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1016548113624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreversible impact of past land use on forest soils and biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Laffite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 83 (11), pp.2978-2984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols sous boisements spontanés de bouleau et de pin sylvestre dans la Chaîne des Puys : influence du substratum et de l'utilisation ancienne, conséquences sur la végétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prévosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moares Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (4), pp.250-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Végétation des forêts anciennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sciama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waltraud Koerner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (6), pp.521-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of former agricultural land use on net nitrate production in forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Jussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Koerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53, pp.367-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between ecological conditions and fir decline in a sandstone region of the Vosges mountains (northeastern france)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59 (3), pp.265-273. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2002022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of nitrogen released from 15N-labeled litter in European beech forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colin-Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21, pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des stocks de carbone et de la disponibilité de l'azote lors de la dynamique de recolonisation des prairies abandonnées du Jura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moares Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sciama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (2), pp.119-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'usage ancien des sols sur le cycle de l'azote dans les forêts vosgiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Jussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Koerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (2), pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges critiques d'acidité en polluants atmosphériques en France : conséquences vis-à-vis des sols et des peuplements forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 172, pp.519-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans d'éléments minéraux dans de petits bassins versants forestiers de Galice (NW Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Taboada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57, pp.23-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between Ca and Sr cycling in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atteia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 225, pp.299-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy uptake of N deposition in spruce (Picea abies L. Karst) stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57, pp.113-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution constatée des sols forestiers au cours des dernières décennies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 52 (sp), pp.49-70. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of 15N-labelled beech litter and fate of nitrogen derived from litter in a beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colin-Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 123, pp.550-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans d'éléments minéraux dans de petits bassins versants forestiers de Galice (NW Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Taboada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (1), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy uptake of N deposition in spruce (Picea abies L. Karst) stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (2), pp.113-120. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidification des eaux de source et saturnisme dans le Massif vosgien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (2), pp.173-183. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">delta15N of forest soil and understorey vegetation reflect the former agricultural land use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Koerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 121, pp.421-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial study of the relationships between streamwater acidity and geology, soils and relief (Vosges, northeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 217, pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges critiques d'acidité en polluants atmosphériques en France : écosystèmes vulnérables, écosystèmes menacés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du DSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.80-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting soil classes with parameters derived from relief and geologic materials in a sandstone region of the Vosges moutains (Northeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 90, pp.291-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of springwater acidification in the Vosges mountains (North-East of France): influence of bedrock buffering capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 114 (3/4), pp.395-411. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1005156615921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés des sols forestiers français : résultats du premier inventaire systématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6 (3), pp.165-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des anciennes pratiques agricoles sur la végétation et les sols des forêts reboisées dans le massif vosgien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waltraud Koerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (2), pp.231-238. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base cation supply in spruce and beech ecosystems of the strengbach catchment (Vosges moutains, N-E France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fichter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 104, pp.125-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral evolution of acid forest soils in the Strengbach catchment (Vosges mountains, N-E France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fichter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 82, pp.315-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle de l'azote dans les forêts de montagne sur sol non carbonaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colin-Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Jussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (1-2), pp.333-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15N partitioning and production of 15N-labelled litter in beech trees following [15Nurea spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colin-Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 55, pp.375-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidité des écosystèmes forestiers dans les Vosges gréseuses : distribution, évolution, rôle des dépôts atmosphériques et conséquences biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (5), pp.75-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désaturation et enrichissement en azote des sols forestiers du nord-est de la France au cours des dernières décennies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50 (5), pp.391-402. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of artificial trees to assess dry deposition in spruce stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ignatova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 32 (10), pp.1817-1824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of base cations in particle size fractions of acid forest soils (Vosges mountains, N-E France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fichter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 82, pp.295-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of current soil acidification in spruce stands in the Vosges mountains, north-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 105, pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem sap as a pathway for total mercury and methylmercury transport from soils to tree canopy in the boreal forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Hua Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Munthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 40 (2-3), pp.101-113. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1005983932240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mide en évidence directe de l'acidification d'un sol forestier à Aubure (bassin versant du Strengbach, Haut-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jichter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (1-2), pp.407-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15N partitioning and production of 15N-labelled litter in beech trees following [ 15N]urea spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Colin-Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 55 (3), pp.375-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Current Soil Acidification in Spruce Stands in the Vosges Mountains, North-Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 105 (1-2), pp.43-52. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1005030331423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence directe de l'acidification d'un sol forestier à Aubure (Bassin versant du Strengbach, Haut-Rhin). Ecologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Fichter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (1), pp.407-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan minéral dans les écosystèmes forestiers : rêves et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 83 (6), pp.141-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of past land use on the vegetation and soils of present day forest in the Vosges mountains, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Koerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 85 (3), pp.351-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités physique et chimique des sols. Implications pour l'agriculture et l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambres d'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 856, pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of spruce and plastic trees to estimate the dry deposition and the crown leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2 (11), pp.75-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du sol et de sa mise en valeur sur la qualité des eaux infiltrées et superficielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurobiologiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 31 (230), pp.279-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation of mineral uptake by roots using Sr isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lissarague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 192 (1), pp.129-132. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1004294820733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and physical properties of soils in France: Spatial context and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologica carpathica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 6 (2), pp.121-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité chimique et physique des sols : Variabilité spatiale et évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3 (4), pp.229-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité chimique et physique des sols : spatiale et évolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3, pp.4, 229-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of cation exchange capacity between organic matter and mineral fractions in acid forest soils (Vosges mountains, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fichter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47 (4), pp.545-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical loads of acidity to surface waters in the Vosges massif (north-east of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 85, pp.2407-2412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem sap composition : a tool for investigating mineral uptake and cycling in adult spruce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Hallgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 168-169, pp.233-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of tree water uptake in Scots pine and Norway spruce with hydrological tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 25, pp.286-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical loads of acidity to surface waters in the Vosges massif (north-east of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 85 (4), pp.2407-2412. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01186194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem sap composition : A tool for investigating mineral uptake and cycling in adult spruce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bishop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d'éléments traces dans les précipitations sous le couvert de 2 pessières peu polluées de Suisse romande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50 (5), pp.445-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géographique de la composition chimique des précipitations : l’exemple vosgien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Tabeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aschan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Nourisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 572, pp.366-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of drought on the yellowing status and the dynamics of mineral elements in the xylem sap of declining spruce (Picea abies L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 150, pp.303-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géographique de la composition chimique des précipitations vosgiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aschan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tabeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 572, pp.366-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de pollution et de nutriments par l'atmoshpere aux peuplements forestiers vosgiens : intensite, variations spatiales et historiques et consequences sur la nutrition des forets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nourrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Scientifiques de la Réserve de la Biosphère des Vosges du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3, pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interception in a mountainous declining spruce stand in the Strengbach catchment (Vosges, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 144, pp.273-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluxes of dissolved mineral elements through a forest ecosystem submittted to extremely high atmospheric pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kinkor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jehlicka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50 (2), pp.147-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination des &amp;quot;charges critiques&amp;quot; de polluants atmospheriques pour les ecosystemes naturels, en particulier forestier - Bases theoriques - Projet d'application au cas des Vosgess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Juin, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of limestone and of limestone plus NKP fertilization on the soil and mass balance of a spruce stand (Picea abies (L.) Karst.) in the Vosges mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 60, pp.291-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluxes of dissolved mineral elements through a forest ecosystem submitted to extremely high atmospheric pollution inputs (Czech Republic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Kinkor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jehlicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gelhaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50 (2), pp.147-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interception in a mountainous declining spruce stand in the Strengbach catchment (Vosges, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 144 (1-4), pp.273-282. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-1694(93)90175-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des eaux liées et des eaux libres des sols de 3 peuplements d'épicéa (Picea abies Karst) des Vosges. Application à l'étude du fonctionnement actuel des sols et conséquences pour l'état sanitaire des peuplements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Discours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mohamed Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Moares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50 (5), pp.425-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d'elements traces dans les precipitations sous couvert de deux pessieres peu polluees de Suisse Romande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50 (5), pp.449-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des eaux liees et des eaux libres des sols de 3 peuplements d'epicea (Picea abies Karst) des Vosges. Application a l'etude du fonctionnement actuel des sols et consequences pour l'etat sanitaire des peuplements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Discours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mohamed Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50 (4), pp.425-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de pollution et de nutriments aux peuplements forestiers par l'atmosphère : intensité et variations dans le Massif vosgien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aschan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COURRIER DE LA CELLULE ENVIRONNEMENT INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 16 (16), pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports acides et cycles des cations dans des pessieres du Nord-Est. Intérêt de bilans saisonniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 29 (2), pp.125-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de pollution et de nutriments aux peuplements forestiers par l'atmosphère : intensité et variations dans le massif vosgien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aschan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 16, pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des elements mineraux dans la seve xylemique d'epiceas de 30 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 49, pp.489-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des éléments minéraux dans la sève xylémique d'épicéas de 30 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Carisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 49 (5), pp.489-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de pollution et de nutriments aux peuplements forestiers par l'atmosphere: intensite et variations dans le massif vosgien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aschan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COURRIER DE LA CELLULE ENVIRONNEMENT INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 16, pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDROCHEMICAL BUDGETS OF A SMALL FORESTED GRANITIC CATCHMENT EXPOSED TO ACID DEPOSITION: THE STRENGBACH CATCHMENT CASE STUDY (VOSGES MASSIF, FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bruno Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 62, pp.337-347. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00480265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et nutrition minerale d'un peuplement d'epicea sur sol pauvre. II Prelevement racinaire et translocation d'elements mineraux au cours de la croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Goaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 12 (6), pp.791-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et nutrition minerale d'un peuplement d'epicea sur sol pauvre. II Prelevement racinaire et translocation d'elements mineraux au cours de la croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Goaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica Oecologia Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 12 (6), pp.791-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of current soil-forming processes using bags of vermiculite and resins placed within soil horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Felix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 48 (3-4), pp.335-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et nutrition minerale d'un peuplement d'epicea sur sol pauvre. I Evolution de la biomasse et dynamique d'incorporation d'elements mineraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Goaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 12 (6), pp.771-789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral supply of healthy and declining trees of a young spruce stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Goaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 54, pp.269-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of acid atmospheric inputs on surface water chemistry and mineral fluxes in a declining spruce stand within a small granitic catchment (Vosges massif, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 116, pp.101-124. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-1694(90)90118-H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of acid atmospheric inputs on surface water chemistry and mineral fluxes in a declining spruce stand within a small granitic catchment (Vosges Massif, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 116 (1-4), pp.101-124. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-1694(90)90118-H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La podzolisation a l'etage subalpin: un processus typiquement hivernal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences. Série 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 308, pp.1797-1802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acidification des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 18 (3), pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et dynamisme de la vegetation du Roc-de-Chère, Haute-Savoie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Trosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents de Cartographie Ecologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 28, pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-isotopic (44Ca and 26Mg) tracing experiment in a 35-year-old European beech forest to better understand the biogeochemical cycling of Mg and Ca in the plant-soil system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar tracing nutrients in plant systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifica Universidad Catolica de Chile, Jul 2022, Santiago de chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPALE: a Framework for Assessing the Eco-functionalities of Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st conference GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the uncertainty in modeled water drainage and nutrient leaching fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funbctional Ecology Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-crystalline phases are sources of Mg, Ca and K in the soil and actively contribute to geochemical equilibrium processes Evidence from a stable isotopic dilution assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeomon 2017 9th International symposium on Ecosystem Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Litomyšl, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité des mardelles forestières : une vision historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la reconstitution des paysages à l'histoire des sociétés. 10 000 ans d'archives sédimentaires en zones humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Frasne, France. 288 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturalité des sols – Horizonation, âge, hétérogénéité et résilience. Une réflexion en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité, vers une autre culture des eaux &amp; des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chambéry, France. 244 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité des mardelles forestières : une vision historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde de Frasne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Frasne, France. pp.173-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of calcium and magnesium in forest ecosystems assessed by a multi-isotopic (26Mg, 44Ca and 2H) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion avec Chris Holmden, University of Saskatchewan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Saskatchewan. CAN., Oct 2015, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of calcium and magnesium in forest ecosystems assessed by a multi-isotopic tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACID RAIN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage du cycle du calcium et du magnésium dans un écosystème forestier par ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de travail à l'université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg (Unistra). FRA., Jan 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du multi-traçage isotopique (26Mg, 44Ca et 2H) à la connaissance des flux d'éléments minéraux dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eco&amp;Sol "Isotopie des nutriments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt domaniale de Tronçais (Allier). Approches archéologiques et environnementales de l’occupation antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGER VII "Silva et saltus en Gaule romaine : dynamique et gestion des forêts et des zones rurales marginales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2004, Rennes, France. 260 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-isotopic (26Mg, 44Ca and 2H) tracing experiment to better understand nutrient cycling in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLU-QWARTZ seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport of stable isotope tracers (26Mg and 44Ca) in a forest soil profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QWARTS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt domaniale de Tronçais (Allier), approche archéologique et environnementale de l’occupation antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sylva et saltus en Gaule romaine : actes du VIIème colloque AGER de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rennes, France. pp.213-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcellaires et habitat antiques des forêts du plateau de Haye en Lorraine : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Laffite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les parcellaires conservés sous forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols forestiers et changements climatique et atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque REGEFOR – Fertilité des Sols et Changement Climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport of stable isotope tracers (26Mg and 44Ca) in a Forest soil profile – role of the soil organic matter in the biogeochemical cycles of magnesium and calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied isotope Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar helps to decipher land-use history in Lorrain, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XVI World Congress of the IUPPS (International Union of Prehistoric and Protohistoric Sciences), Volume 4, Understanding Landscapes, from Land Discovery to their Spatial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ multi-isotopic [26Mg, 44Ca , 15N & 2H] tracing experiment to study nutrient fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-A. Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ED RP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges gallo-romains conservés dans le massif forestier de Haye (Meurthe-et-Moselle). Leur apport à l'étude de l'espace agraire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gebhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hommes aux champs. Pour une archéologie des espaces ruraux du néolithique au Moyen Age.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Caen, France. pp.157-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ ecosystem-scale multi-isotopic (+Mg, 44Ca, 15N and 2H) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Ecosystem Behavior: Biogeomon 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Northport, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des dépressions fermées du plateau lorrain et utilisation des sols : palynologie, LIDAR et micromorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-géosystèmes continentaux quaternaires : variabilité climatique et anthropisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques agricoles et sylvicoles depuis 1500 ans en Lorraine : histoire comparée de trois massifs forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives palynologiques et sédimentaires : les mardelles forestières de Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE INTERNATIONAL Q6 Biodiversité au Quaternaire : Climats, Environnements et Peuplements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture et protection des sols et des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regefor 2009. La forêt face aux défis énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nancy, France. pp.75 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire du sol. Les bordes désertées du bois de Cestres et leur finage (commune de Saint Martin du Mont - Côté d'Or)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Boilletot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès International d'Archéologie Médiévale et Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralisation de ruisseaux forestiers acides par amendement du bassin versant. Mise en relief des connaissances existantes avec des expérimentations dans le massif Vosgien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols forestiers acides : amendements calciques et fonctionnement de l’écosystème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Carrouges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts : puits de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès de Grancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale, La filière forêt-bois européenne : des bio-réponses aux nouveaux enjeux climatiques et énergétiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laser révolutionne la prospection archéologique dans le massif forestier de Haye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Georges Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude archéologique, association pour le développement de la recherche agronomique en Lorraine et Cercles d'études locales de Contrexéville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Contrexeville, France. pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet “Saint Martin”. La mémoire du sol : Restitution d’un paysage ancien par mesure de l’impact de l’occupation et de pratiques agraires anciennes sur le fonctionnement actuel du milieu biophysique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chouquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sylva 2004 : Forêt, Archéologie et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets à long terme des pratiques agricoles sur les populations d'arthropodes : inventaire du site de Thuilley-aux-Groseilles (54)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Streito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt, Archéologie et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Velaine-en-Haye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcellaires anciens fossilisés dans les forêts lorraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Georges Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heckenbenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Laffite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sylva 2004 : Forêt, Archéologie et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques évolutions récentes des relations entre archéologie, forêt et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dardignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sylva - Forêt, archéologie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Velaine-en-Haye, France. pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des usages agricoles antiques sur la végétation en forêt de Saint-Amond : interaction avec le traitement sylvicole actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sciama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Laffite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sylva - Forêt, archéologie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Velaine-en-Haye, France. pp.181-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence par traçage anionique de deux types de transfert hydrique dans des Alocrisols-Néoluvisols à caractère glossique (Fougères, 35)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journée nationale de l'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse pollinique de la mardelle d'Assenoncourt (Moselle, France) : impact des pratiques agricoles sur la biodiversité végétale en milieu forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sylva 2004 : Forêt, archéologie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des usages agricoles antiques sur la végétation en forêt de Saint Amond : interaction avec le traitement sylvicole actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sciama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Laffite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt, Archéologie et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Velaine-en Haye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term maintenance of soil fertility in forest plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Management and Biodiversity Conservation in Plantation Forests in Taiwan and France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taiwan Forestry Research Institute. TWN., Oct 2007, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling coupled weathering and hydrological processes at the catchment scale in the Vosges Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nedeltcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vienne, Austria. pp.EGU06-A-08517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de l'âge des arbres tropicaux : contribution de la dendrochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Weitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées d'Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream water composition changes in the Vosges mountains (NE France): 1973-2004. Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodora Nedeltcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International conference on acid deposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'histoire de l'utilisation du sol dans les réseaux d'observation : nécessité et mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'observation des écosystèmes forestiers à l'information sur la forêt. Séminaire ECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration des ruisseaux acides du massif Vosgien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nedeltcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Journées Sci. et Techn. "Eau et Forêt"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The memory of forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Laffite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Eurosoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance spatiale et mécanismes de maintien des variations de biodiversité forestière résultant des pratiques agricoles passées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière: restitution des résultats de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural tree colonization in French Massif Central according past land-uses: impact on stand structure and vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prévosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Forest Biodiversity - Challenges for Conservation IUFRO symposium, Catholic University of Leuven, BEL, 13-15 January 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Belgium. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and soils of natural woodlands in a volcanic mountain: impact of tephras chemistry and past land use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prévosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Conservation Biology 16th Annual Meeting, Canterbury, GBR, 14-19 juillet 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidité et acidification des sols; une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term nutrient budgets in forests: lessons from chronosequences studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 21. World congress on forests and society: the role of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation du rapport Sr/Ca dans différents écosystèmes forestiers, sur sol acide et calcaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation minérale des peuplements forestiers de Galice (NW Espagne) est-elle pérenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Taboada Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Macias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the weathering rate on the equilibrium of nutrient budgets in high production forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ezzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beech litter decomposition and fate of organic litter nitrogen: A 15N study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colin-Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle de l'azote dans les forêts de montagne sur sol non carbonaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colin-Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Jussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Végétation et sols de montagne. Diversité, fonctionnement et évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of nitrogen fluxes in three forested stands. Specie and stand age effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Jussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colin-Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'outils de cartographie à l'étude des charges critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution de l'air et charges critiques pour les sols, l'eau et la végétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité chimique et physique des sols : Variabilité spatiale et évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sol, un patrimoine menacé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale de l'acidité des eaux des ruisseaux dans les Vosges gréseuses en relation avec les paramètres du milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. journées nationales de l'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le delta 18 O de la sève xylémique indique la profondeur moyenne à laquelle l'arbre absorbe l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bishop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilisation des isotopes stables pour l'étude du fonctionnement des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de la qualité des eaux en sol forestier acide montagnard, possibilité de restauration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1992, Port Leucate, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du rôle de l'aluminium dans le dépérissement forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Becquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de travail DEFORPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1991, Pulnoy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence relative des dépots acides et de la sylviculture sur l'acidification d'un sol forestier vosgien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de travail DEFORPA : le bilan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1991, Pulnoy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest response to changes in atmospheric chemistry (mainly acid, nitrogen, and heavy metals deposition) and implications in ecosysteme functioning and management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. Stuanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'un stress hydrique sur la dynamique des élements minéraux dans la sève xylèmique d'un peuplement d'Epicea. Conséquences sur l'apparition des carences minérales des peuplements d'Epicea dépérissants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de travail DEFORPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1991, Pulnoy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droughts effects on nutrient uptake by conifer stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees franco-suedoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of base cation deposition and weathering for the evolution of forest soils fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees franco-suedoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The current function of a spruce declining ecosystem assessed by the mass-balanced technique: Effects of liming and fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mohamed Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution a long terme du complexe absorbant: Mecanismes possibles de l'alteration des mineraux. Problemes methodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de travail DEFORPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1989, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelioration de la balance ionique des solutions des sols acides par la prise en compte des charges organiques anioniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de travail DEFORPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1989, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux des elements mineraux dans un ecosysteme forestier d'altitude soumis a la pollution atmospherique. Relations avec le deperissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prévosto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de travail DEFORPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1989, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reseau d'etude des depositions humides et des pluviolessivats dans le masif vosgien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Derexel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de travail DEFORPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1989, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une secheresse edaphique sur les flux d'elements mineraux dans la seve brute d'Abies bornmulleriana en conditions naturelles. Resultats et conclusions methodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de travail DEFORPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1989, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repartition, morphologie et fonctionnement des podzols de haute montagne cristalline sous climat tempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Podzols et podzolisation: table ronde internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1986, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPARTITION, MORPHOLOGIE ET FONCTIONNEMENT DES PODZOLS DE HAUTE MONTAGNE CRISTALLINE SOUS CLIMAT TEMPÉRÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Podzols et podzolisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES et INRA, Apr 1986, Poitiers, France. pp.69-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principaux facteurs de répartition des sols sur calcshales dans les alpages du Beaufortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">108. Congrès national des sociétés savantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar pomaga rozszyfrować historię użytkowania gruntów w Lotaryngii we Francji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Gojda, Z. Kobylinski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lotnicze skanowanie laserowe jako narzędzie archeologii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instytut Archeologii Uniwersytetu Kardynała Stefana Wyszyńskiego w Warszawie, pp.95-105, 2018, Archaeologica hereditas, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic geochemistry of soils and sediments : A key to describe the Anthropocene?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Chalmin, Etienne Dambrine, Bernard David, Pierre Faivre, Jérôme Poulenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et matières organiques : mémoires et héritages, Collection Edytem n°18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°18, Edytem, pp. 9-18, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paysage agraire gallo-romain conservé dans le massif forestier de Haye (Meurthe-et-Moselle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gebhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carpentier, V. et Marcigny, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Des Hommes aux champs ». Pour une archéologie des espaces ruraux dans le Nord de la France, du Néolithique au Moyen-âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.XX, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00552937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse pollinique de la mardelle d'Assenoncourt (Moselle, France) : impact des pratiques agricoles sur la biodiversité végétale en milieu forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-L. Dupouey;E. Dambrine;C. Dardignac;M. Georges-Leroy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire des forêts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coédition de ONF, INRA et DRAC de Lorraine, pp.69-77, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et histoire : la mémoire des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité : état, enjeux et perspectives : comptes-rendus du cycle de conférences et du Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions De Boeck, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acidification des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Dufey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2005, 2-10-005520-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model analysis of carbon and nitrogen cycling in Picea and Fagus forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Oene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berendse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and nitrogen cycling in european forest ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, Springer, 2000, Ecological Studies, 3-540-67239-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of 15N-labelled nitrogen inputs to coniferous and broadleaf forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gebauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesine Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and nitrogen cycling in european forest ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, Springer, 2000, Ecological Studies, 3-540-67239-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental sites in the NIPHYS/CANIF project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Oene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and nitrogen cycling in european forest ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, Springer, 2000, Ecological Studies, 3-540-67239-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil nitrogen turnover. Mineralisation, nitrification and denitrification in european forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rudebeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Jussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colin-Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Priemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and nitrogen cycling in european forest ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, Springer, 2000, Ecological Studies, 3-540-67239-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability and long-term trends in mass balance of N and S in central european forested catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colin-Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and nitrogen cycling in european forest ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, Springer, 2000, Ecological Studies, 3-540-67239-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycling and budgets of acidity and nutrients in norway spruce stands in northeastern France and the Erzgebirge (Czech Republic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest decline and atmospheric deposition effects in the french mountains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 1995, 3-540-58874-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water regime and magnesium deficiency: manipulative experiments in young Norway spruce stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest decline and atmospheric deposition effects in the french mountains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 1995, 3-540-58874-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric deposition, forest management and soil nutrient availability: a modelling exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Sverdrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Warfvinge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest decline and atmospheric deposition effects in the french mountains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 1995, 3-540-58874-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential role of aluminium toxicity in nutrient deficiencies as related to forest decline: an assessment of soil solution data from the Vosges moutains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Becquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest decline and atmospheric deposition effects in the french mountains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 1995, 3-540-58874-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soufre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Simon-Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédologie. Constituants et propriétés des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Mason SAS, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric deposition in France and possible relation with forest decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest decline and atmospheric deposition effects in the french mountains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag publishers, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation minérale d'un peuplement d'épicea sur sol pauvre : variation en fonction de l'âge, incidence d'une sécheresse et relation avec le dépérissement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution atmosphérique et dépérissement des forêts dans les montagnes françaises. Programme DEFORPA. Rapport 1992. Synthèse et contributions individuelles de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Environnement, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et puits de protons dans des écosystèmes forestiers vosgiens et ardennais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Landman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution atmosphérique et dépérissement des forêts dans les montagnes françaises. Programme DEFORPA. Rapport 1992. Synthèse et contributions individuelles de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Environnement, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence relative des dépots atmosphériques et de la sylviculture sur la désaturaturation de sols forestiers vosgiens et ardennais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution atmosphérique et dépérissement des forêts dans les montagnes françaises. Programme DEFORPA. Rapport 1992. Synthèse et contributions individuelles de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Environnement, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans de l'azote dans différents écosystèmes des Vosges et des Ardennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution atmosphérique et dépérissement des forêts dans les montagnes françaises. Programme DEFORPA. Rapport 1992. Synthèse et contributions individuelles de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Environnement, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépot atmosphérique d'éléments minéraux sur le Massif Vosgien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution atmosphérique et dépérissement des forêts dans les montagnes françaises. Programme DEFORPA. Rapport 1992. Synthèse et contributions individuelles de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Environnement, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of liming on soil function: relationships with spruce health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responses of Forest ecosystems to environmental changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Ltd, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidification et desaturation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches en France sur les ecosystemes forestiers. Actualites et perspectives. I - Fonctionnement des ecosystemes forestiers et modifications de l'environnement. IB- Principaux impacts connus ou potentiels des changements environmentauxatmosphere et gestion sur les ecosystemes forestiers. IB1- Le sol et l'humus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministere de l'Agriculture et de la Foret. Direction de l'Espace Rural et de la Foret, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of various stresses on Ca and Mg nutrition of a spruce stand developed on acidic soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responses of Forest ecosystems to environmental changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Ltd, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidification et desaturation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches en France sur les ecosystemes forestiers. Actualites et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministere de l'Agriculture et de la Foret, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des sols ennoyés sous les retenues de barrage : Influence sur l’écologie des plans d’eau et la dynamique des gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Félix-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Chitarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Etude et Gestion des Sols, 13 p., 2017, 9th. Symposium for European Freshwater Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution paléo-environnementale du bassin versant du lac Bénit (Haute-Savoie, France) au cours des 2300 dernières années : impact des activités humaines sur l’écologie du lac.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Quinsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUTSFOR a process oriented numerical model to simulate biogeochemical cycling and tree nutrition in forest ecosystems – Model development and testing using data from a multi-isotopic (26Mg 44Ca) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Belyazid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acid Rain 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rochester, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of neglecting spatial heterogeneity in the water quality assessment of large lakes: evaluation on remote sensing and 3D-model data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Large Lakes Symposium, Ecosystem Services and Management in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Joensuu, Finland. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ ecosystem-scale multi-isotopic (26Mg, 44Ca, 15N and 2H) tracing experiment to study nutrient fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term sustainability of forest soil fertility assessed by nutrient input-output budgets and a modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale W. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of « outlier » catchments in the upper part of the Mosel river basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lang Delus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The court of miracles of hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des variations de la composition chimique du bois d'une espèce tropicale (Rhizophora mucronata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Weitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ecole Doctorale RP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. n.p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the age of tropical trees : the dendrochemistry contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Weitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACE 2005, Annual Conference of the Association for Tree-Ring Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Fribourg, Switzerland. pp.inc., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du sol dans le dépérissement des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Science du Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Montpellier, France. 1 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale de l'acidité des sols et des eaux dans les Vosges gréseuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols de montagne : de la genèse à la réhabilitation. Séance thématique du 2 avril 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Paris, France. 1 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic control of soil solution composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ozipek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ecosystem Manipulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Windermere, United Kingdom. 1 p., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la fraction argileuse dans deux sols acides développés sur granite sain et sur granite hydrothermalisé (bassin versant d'Aubure, Vosges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fichter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion SFMC-GFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Lille, France. 1 p., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage et forêt sur la montagne dijonnaise à la fin du Moyen Âge. Deux établissements forestiers d’éleveurs en Terre de Saint-Seine Saint-Martin-du-Mont (Côte d’Or)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Artaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Monique Mergoil, 284 p., 2017, 978-2-35518-072-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01685563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire des forêts. Actes du colloque &amp;quot;Forêt, archéologie et environnement&amp;quot; 14-16 décembre 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dardignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office national des forêts, Institut national de la recherche agronomique, Direction régionale des affaires culturelles de Lorraine, pp.294, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire du sol : impact de l'occupation et des pratiques agraires anciennes sur le fonctionnement actuel des sols. Habitats et pratiques agraires autour de l'Abbaye de Saint-Seine, du Moyen Âge à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chouquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">42 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acidification dans le massif vosgien. Comprendre les mécanismes et apporter des solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 38 p., 2001, 2-7380-0979-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des anciennes pratiques agricoles sur la végétation et les sols des forêts reboisées dans le Massif Vosgien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Koerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et analyse de la pluie et des pluviolessivats dans les Vosges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">32 p., 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02858023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de l’utilisation accrue de biomasse forestière sur les eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de l’utilisation accrue de biomasse sur les sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire des forêts : Actes du colloque Forêt, archéologie & environnement 14 - 16 décembre 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dardignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel George-Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt, archéologie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Velaine-en Haye, France. </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Office national des forêts, Institut national de la recherche agronomique, Direction régionale des affaires culturelles de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 295 p., 2007, 978-2-84207-319-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural tree colonization of former agricultural lands in the French Massif Central: Impact of past land use on stand structure, soil characteristics and understorey vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prévosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest biodiversity : lessons from history for conservation/ Honnay O., Verheyen K., Bossuyt B. (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de la répartition et du fonctionnement des sols de haute montagne. Massifs des Aiguilles Rouges et du Mont Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milieux et Changements globaux. Université Paris VII, 1985. Français. </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02520860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId872"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> etienne Dambrine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">DR1, Carrtel,  INRAE-USMBLe Bourget du Lac</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcellaires et habitats fossiles des forêts du Pays des étangs - Rapport d’opération 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Nüsslein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Nowakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction régionale des Affaires Culturelles du Grand Est - Site de Metz; CNRS; UMR 7044 Archimède; Ministère de la Culture; Université Savoie Mont-Blanc. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation of tidal zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guerou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - CARRTEL. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio 2 – Biomasse et biodiversité forestières. Augmentation de l’utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles. Synopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] GIP ECOFOR. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de la biodiversité forestière résultant de pratiques agricoles passées : importance spatiale et mécanismes de maintien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Programme GIP ECOFOR "Biodiversité et gestion forestière", 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitats et structures agraires fossiles du plateau de la côte bajocienne de Pont à Mousson (Meurthe et Moselle) à Neufchateau (Vosges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Laffite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport intermédiaire 2004, DRAC-SRA Lorraine/INRA, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des matières organiques lors de l'évolution vers la forêt des terres abandonnées par l'agriculture. Rapport final, programme GIP Accrus 9932</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gegout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sciama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIPHYS Nitrogen physiology of forest plants and Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colin-Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EEC--CT92-0143;CT94-0433, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (186)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Earth observations reveal the sequence of conditions leading to a large algal bloom in Lake Geneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolfazl Irani Rahaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Sepúlveda Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Sebastian Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.229. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-024-01351-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEEP-C Consortium: Carbon sink or methane source – local to global scale assessment of lentic waters’ role in the climate system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Masclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.e136661. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.10.e136661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des oxydes de fer, déstockage du carbone des sols noyés, et émission de méthane par un réservoir tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.141-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des oxydes de fer, déstockage du carbone des sols noyés, et émission de méthane par un réservoir tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-fir plantations impact stream and groundwater chemistry in western Europe: Insights from three case studies in France and Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 336 (122477), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometry, distribution and Holocene dating of closed depressions, called mardelles, in northeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, vol. 34/2, pp.123-134. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.17809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hydropower management on the sediment composition and metabolism of a small Alpine lake Effets de la gestion hydroélectrique sur la composition des sédiments et le métabolisme d'un petit lac alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Félix-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydroécologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.1. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hydro/2021003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse and Fine Particulate Organic Matter Transport by a Fourth-Order Mountain Stream to Lake Bourget (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cunillera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (19), pp.2783. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13192783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of soil properties along forest-grassland interfaces: Influence of permanent environmental factors or land-use after-effects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Burst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 289, pp.106739. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2019.106739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of greenhouse gases from French temperate hydropower reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Lambelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82 (3), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00027-020-00721-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the uncertainty in modeled water drainage and nutrient leaching fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.677-698. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-018-0295-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing the heterogeneity of benthic diatom communities along the shoreline of natural alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 839 (1), pp.103-118. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-019-03999-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils Drowned in Water Impoundments: A New Frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Félix-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Avrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2019.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of flooded soils to sediment and nutrient fluxes in a hydropower reservoir (Sarrans, Central France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Félix-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (2), pp.312-330. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-018-0274-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long‐term influence of early human occupations on current forests of the Guiana Shield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Odonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn van Den Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Burst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (10), pp.e02806. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.2806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-five year record of chemicals in open field precipitation and throughfall from a medium-altitude forest catchment (Strengbach - NE France): An obvious response to atmospheric pollution trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Cotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 202, pp.296-314. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of 3D coupled hydrodynamic-ecological modeling to assess the representativeness of a sampling protocol for lake water quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 420, pp.42. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2019034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 3D modeling and remote sensing capabilities for a better understanding of spatio-temporal heterogeneities of phytoplankton abundance in large lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44, pp.756-764. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jglr.2018.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Plant-Available Mg, Ca, and K Pools in the Soil—An Isotopic Dilution Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), pp.292-313. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.7b00150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altitudinal and latitudinal variations of snow N composition over the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Avrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Millery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 229 (8), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-018-3853-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des sols ennoyés sous les retenues de barrage : Influence sur l'écologie des plans d'eau et la dynamique des gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Félix-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the gap in Ca input-output budgets in base-poor forest ecosystems: The contribution of non-crystalline phases evidenced by stable isotopic dilution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 209, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NutsFor a process-oriented model to simulate nutrient and isotope tracer cycling in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Belyazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.365-380. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reciprocal soil exchange experiment highlights tree root colonization effects on soil nitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina-Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bienaimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (1), pp.45-53. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnesium Isotope Variations to Trace Liming Input to Terrestrial Ecosystems: A Case Study in the Vosges Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Emile Bolou-Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (1), pp.276-284. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2015.02.0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des sols et restitution des paysages autour des habitats désertés médiévaux du haut Val Suzon (Côte d’Or)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23, pp.95-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des sols et restitution des paysages autour des habitats désertés médiévaux du haut Val Suzon (Côte d’Or)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sols en mouvement. Rencontres internationales de Liessies 2014, 23, pp.95-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two thousand-year reconstruction of livestock production intensity in France using sediment-archived fecal Bacteroidales and source-specific mitochondrial markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Destas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (9), pp.1384-1393. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683615585836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg and Ca uptake by roots in relation to depth and allocation to aboveground tissues: results from an isotopic labeling study in a beech forest on base-poor soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122 (2-3), pp.375 - 393. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-014-0047-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic matter of forests and climate and atmosphere changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4 - Special Issue - 2014 - REGEFOR 2013 WORKSHOPS), pp.33-43. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of calcium and magnesium inputs by throughfall in a forest ecosystem on base poor soil are very slow and conservative: evidence from an isotopic tracing experiment (Mg-26 and Ca-44)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (1-3), pp.413-442. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-013-9941-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for ancient forests: A 2000 year history of land use in northeastern French forests deduced from the pollen compositions of closed depressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (5), pp.678-691. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683612470173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Mg and Ca depletion from broadleaf forest soils and potential causes - A case study in the Morvan Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 293, pp.65 - 78. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2012.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg and Ca root uptake and vertical transfer in soils assessed by an in situ ecosystem-scale multi-isotopic (Mg-26 & Ca-44) tracing experiment in a beech stand (Breuil-Chenue, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 369 (1-2), pp.33 - 45. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-012-1542-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and modeling preferential flow in a forest soil - Potential impact on nutrient leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195, pp.12 - 22. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low nitrogen use efficiency and high nitrate leaching in a highly fertilized Coffea arabica-Inga densiflora agroforestry system: a N-15 labeled fertilizer study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (3), pp.377 - 394. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-013-9571-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration of Norway spruce vitality despite a sharp decline in acid deposition: a long-term integrated perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.711 - 725. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02550.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of biogeochemical processes on magnesium isotope variations in a forested catchment in the Vosges Mountains (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile B. Bolou-Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87, pp.341 - 355. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du lidar à la connaissance de l'histoire de l'occupation du sol en forêt de Haye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35-2011, pp.117-129. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.3015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term sustainability of forest ecosystems on sandstone in the Vosges Mountains (France) facing atmospheric deposition and silvicultural change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale W. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 261 (3), pp.730-740. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse particulate organic matter is the primary source of mineral N in the topsoil of three beech forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (3), pp.542 - 550. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2010.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tempête de 1999 : effet d’une coupe à blanc involontaire sur le fonctionnement d’une hêtraie de faible fertilité minérale (Fougères, 35)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33-34, pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of closed depressions in Northeastern France: A new assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 126 (1-2), pp.121 - 131. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2010.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture et protection des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (2), pp.245-264. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/45211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lidar, outil performant pour cartographier la hauteur des peuplements forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The functional structure of ectomycorrhizal communities in an oak forest in central France witnesses ancient Gallo-Roman farming practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdala Gamby Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (5), pp.860-862. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2010.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of closed depressions in Northeastern France: a new assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 126, pp.121-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des variations de la végétation d'un massif forestier de la plaine lorraine (Moselle, France) depuis le Moyen-Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of kaolinite and oxi-hydroxides on nitrate adsorption in deep layers of a Costarican Acrisol under coffee cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (3-4), pp.216-224. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Nitrification by Tree Species in a Common-Garden Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrianarisoa Kasaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegenfuhr Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienaimé Severine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (8), pp.1171-1187. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-010-9390-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le massif forestier, objet pertinent pour la recherche archéologique. L'exemple du massif forestier de Haye (Meurthe-et-Moselle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Géographique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (2-3), pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉTUDE DES VARIATIONS DE LA VÉGÉTATION D’UN MASSIF FORESTIER DE LA PLAINE LORRAINE (MOSELLE, FRANCE) DEPUIS LE MOYEN ÂGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.317-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of ectomycorrhizal communities to past Roman occupation in an oak forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdala Gamby Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (10), pp.2206-2213. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing indicators of N status of 50 beech stands (Fagus sylvatica L.) in northeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina-Sitraka K.-S. Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4926</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 257 (11), pp.2241-2253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of plant and soil 87Sr/86Sr along the slopeof a tropical inselberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charles-Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (5), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2009036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralisation de ruisseaux forestiers acides par amendement du bassin versant. Mise en relief des connaissances existantes avec des expérimentations dans le massif Vosgien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (3), pp.267-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing indicators of N status of 50 beech stands (Fagus sylvatica L.) in northeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina-Sitraka K.-S. Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4926</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 257 (11), pp.2241-2253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing indicators of N status of 50 beech stands (Fagus sylvatica L.) in northeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina-Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 257 (11), pp.2241-2253. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2009.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing indicators of N status of 50 beech stands (Fagus sylvatica L.) in northeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina-Sitraka K.-S. Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4926</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 257 (11), pp.2241-2253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of storm Lothar (1999) on the chemical composition of soil solutions and on herbaceous cover, humus and soils (Fougeres, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Francois J. F. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 257 (3), pp.800-811. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2008.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of streamwater composition changes in the Vosges Mountains (NE France): 1955–2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodora Nedeltcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guerold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407 (14), pp. 4378-4386. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends in the foliar nutritional status of the French, Walloon and Luxembourg broad-leaved plots of forest monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (4), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2009014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of ectomycorrhizal communities to past Roman occupation in an oak forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdala Gamby Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laüt Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.2206-2213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential flow and slow convective chloride transport through the soil of a forested landscape (Fougères, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 151 (3-4), pp.179-190. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00413193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport du laser scanneur aéroporté à l'étude des parcellaires gallo-romains du massif forestier de Haye (Meurthe-et-Moselle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures archéologiques et les peuplements de la forêt domaniale de Haye analysés par laser aéroporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures archéologiques et les peuplements de la forêt domaniale de Haye analysés par laser aéroporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity patterns in present French forests are related to former Roman agriculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (6), pp.1430-1439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tree species on gross and net N transformations in forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Kunze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Moukoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Colin-Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (2), pp.151-158. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Biodiversity Patterns in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Ecological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88(3), pp.234-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present forest biodiversity patterns in France related to former roman agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (6), pp.1430-1439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen dynamics and soil nitrate retention in a Coffea arabica—Eucalyptus deglupta agroforestry system in Southern Costa Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio de Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (2), pp.125-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tree species on gross and net N transformations in forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Kunze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Moukoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Colin-Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (2), pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse pollinique de la mardelle d'Assenoncourt (Moselle, France) : impact des pratiques agricoles sur la biodiversité végétale en milieu forestier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque Forêt, archéologie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La mémoire des forêts, pp.69-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du fonctionnement actuel des sols forestiers par la méthode des minéraux-tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Berthelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (4), pp.267-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental factors influencing streamwater composition on sandstone (Vosges Mountains)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodora Nedeltcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (4), pp.369-376. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of granite mineralogy, rainfall, vegetation and relief on stream water chemistry (Vosges Mountains, north-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodora Nedeltcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Stussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 231 (1-2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broom (Cytisus scoparius) colonization after grazing abandonment in the French Massif Central: impact on vegetation composition and resource availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prévosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (2), pp.258-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'abandon et de la colonisation par le genêt (Cytisus scoparius L.) sur le sol et la végétation d'une pâture de la Chaîne des Puys (Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prévosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (2), pp.103-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude isotopique du devenir de l’azote des litières dans les sols de six hêtraies du réseau RENECOFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverinne Bienaimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (1), pp.33-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broom (Cytisus scoparius) colonization after grazing abandonment in the French Massif Central: impact on vegetation composition and resource availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prévosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (2), pp.258-268. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2006.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental factors influencing streamwater composition on sandstone (Vosges Mountains)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodora Nedeltcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (4), pp.369-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First dating of protohistorical forest clearings on the Vosges grasslands (Rossberg, Haut-Rhin, France). A pedoanthracological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Casner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337 (14), pp.1250-1256. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial activity in the rhizosphere soil of six herbaceous species cultivated in a greenhouse is correlated with shoot biomass and root C concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (12), pp.2329-2333. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières datations directes de défrichements protohistoriques sur les chaumes secondaires des Vosges (Rossberg, Haut-Rhin). Approche pédoanthracologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C.R. Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337, pp. 1250-1256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of bioavailable Sr concentration and 87Sr/86Sr ratio in boreal forest ecosystems. Role of biocycling, mineral weathering and depth of root uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonie Wickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 67 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:BIOG.0000015162.12857.3e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion after Eucalyptus globulus clearcutting : differences between logging slash disposal treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Fonturbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cuiñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 195 (1-2), pp.85-95. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2004.02.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a clear-cut on the in situ nitrogen mineralisation and the nitrogen cycle in a 67-year-old Douglas-fir (Pseudotsuga menziesii (Mirb.) Franco) plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Jussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bienaimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61 (5), pp.397-408. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2004033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the nitrogen assimilated by soil fauna living in decomposing beech litter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.1861-1872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N deposition, N transformation and N leaching in acid forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Jussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colin-Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69 (2), pp.241-262. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:BIOG.0000031050.13663.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinámica del nitrógeno en el sistema agroforestal Coffea arabica con Eucalyptus deglupta en la Zona Sur de Costa Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforesteria en las Américas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41-42, pp.83-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a clear-cut on the in situ nitrogen mineralisation and the nitrogen cycle in a 67-year old Douglas-fir (Pseudotsuga menziesii (Mirb.) Franco) plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Jussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bienaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61, pp.397-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the nitrogen assimilated by soil fauna living in decomposing beech litter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (11), pp.1861-1872. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2004.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497766v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of volcanic ash chemistry and former agricultural use on the soils and vegetation of naturally regenerated woodlands in the Massif Central, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prévosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56, pp.239-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen availability in the soil under woody and leguminous shade species used in Coffea arabica plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Gutiérrez Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforesteria en las Américas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41-42, pp.69-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of volcanic ash chemistry and former agricultural use on the soils and vegetation of naturally regenerated woodlands in the Massif Central, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prévosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56 (1-3), pp.239-261. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2003.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the nitrogen assimilated by soil fauna living in decomposing beech litter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.1861-1872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tree roots on nitrogen mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colin-Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bienaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18, pp.260-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Retrospective Isotopic Study of Spruce Decline in the Vosges Mountains (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonie Wickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1022176025379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A retrospective isotopic study of spruce decline in the Vosges moutains (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.201-222. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1022176025379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between ecological conditions and fir decline in a sandstone region of the Vosges mountains (northeastern france)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59 (3), pp.265-273. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2002022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols sous boisements spontanés de bouleau et de pin sylvestre dans la Chaîne des Puys : influence du substratum et de l'utilisation ancienne, conséquences sur la végétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prévosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moares Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (4), pp.250-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Végétation des forêts anciennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sciama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waltraud Koerner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (6), pp.521-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do deep tree roots provide nutrients to the tropical rainforest?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 60 (1), pp.97-118. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1016548113624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreversible impact of past land use on forest soils and biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Laffite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 83 (11), pp.2978-2984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of former agricultural land use on net nitrate production in forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Jussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Koerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53, pp.367-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges critiques d'acidité en polluants atmosphériques en France : conséquences vis-à-vis des sols et des peuplements forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 172, pp.519-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des stocks de carbone et de la disponibilité de l'azote lors de la dynamique de recolonisation des prairies abandonnées du Jura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moares Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sciama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (2), pp.119-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of nitrogen released from 15N-labeled litter in European beech forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colin-Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21, pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'usage ancien des sols sur le cycle de l'azote dans les forêts vosgiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Jussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Koerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (2), pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy uptake of N deposition in spruce (Picea abies L. Karst) stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (2), pp.113-120. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans d'éléments minéraux dans de petits bassins versants forestiers de Galice (NW Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Taboada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (1), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans d'éléments minéraux dans de petits bassins versants forestiers de Galice (NW Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Taboada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57, pp.23-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between Ca and Sr cycling in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atteia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 225, pp.299-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy uptake of N deposition in spruce (Picea abies L. Karst) stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57, pp.113-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution constatée des sols forestiers au cours des dernières décennies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 52 (sp), pp.49-70. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of 15N-labelled beech litter and fate of nitrogen derived from litter in a beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colin-Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 123, pp.550-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés des sols forestiers français : résultats du premier inventaire systématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6 (3), pp.165-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des anciennes pratiques agricoles sur la végétation et les sols des forêts reboisées dans le massif vosgien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waltraud Koerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (2), pp.231-238. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">delta15N of forest soil and understorey vegetation reflect the former agricultural land use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Koerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 121, pp.421-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges critiques d'acidité en polluants atmosphériques en France : écosystèmes vulnérables, écosystèmes menacés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du DSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.80-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial study of the relationships between streamwater acidity and geology, soils and relief (Vosges, northeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 217, pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidification des eaux de source et saturnisme dans le Massif vosgien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (2), pp.173-183. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of springwater acidification in the Vosges mountains (North-East of France): influence of bedrock buffering capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 114 (3/4), pp.395-411. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1005156615921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting soil classes with parameters derived from relief and geologic materials in a sandstone region of the Vosges moutains (Northeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 90, pp.291-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence directe de l'acidification d'un sol forestier à Aubure (Bassin versant du Strengbach, Haut-Rhin). Ecologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Fichter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (1), pp.407-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral evolution of acid forest soils in the Strengbach catchment (Vosges mountains, N-E France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fichter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 82, pp.315-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle de l'azote dans les forêts de montagne sur sol non carbonaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colin-Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Jussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (1-2), pp.333-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15N partitioning and production of 15N-labelled litter in beech trees following [15Nurea spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colin-Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 55, pp.375-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidité des écosystèmes forestiers dans les Vosges gréseuses : distribution, évolution, rôle des dépôts atmosphériques et conséquences biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (5), pp.75-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désaturation et enrichissement en azote des sols forestiers du nord-est de la France au cours des dernières décennies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50 (5), pp.391-402. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base cation supply in spruce and beech ecosystems of the strengbach catchment (Vosges moutains, N-E France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fichter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 104, pp.125-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of artificial trees to assess dry deposition in spruce stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ignatova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 32 (10), pp.1817-1824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of base cations in particle size fractions of acid forest soils (Vosges mountains, N-E France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fichter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 82, pp.295-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of current soil acidification in spruce stands in the Vosges mountains, north-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 105, pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem sap as a pathway for total mercury and methylmercury transport from soils to tree canopy in the boreal forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Hua Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Munthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 40 (2-3), pp.101-113. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1005983932240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15N partitioning and production of 15N-labelled litter in beech trees following [ 15N]urea spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Colin-Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 55 (3), pp.375-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mide en évidence directe de l'acidification d'un sol forestier à Aubure (bassin versant du Strengbach, Haut-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jichter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (1-2), pp.407-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Current Soil Acidification in Spruce Stands in the Vosges Mountains, North-Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 105 (1-2), pp.43-52. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1005030331423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation of mineral uptake by roots using Sr isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lissarague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 192 (1), pp.129-132. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1004294820733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and physical properties of soils in France: Spatial context and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologica carpathica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 6 (2), pp.121-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan minéral dans les écosystèmes forestiers : rêves et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 83 (6), pp.141-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of past land use on the vegetation and soils of present day forest in the Vosges mountains, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Koerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 85 (3), pp.351-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités physique et chimique des sols. Implications pour l'agriculture et l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambres d'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 856, pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of spruce and plastic trees to estimate the dry deposition and the crown leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2 (11), pp.75-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du sol et de sa mise en valeur sur la qualité des eaux infiltrées et superficielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurobiologiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 31 (230), pp.279-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité chimique et physique des sols : Variabilité spatiale et évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3 (4), pp.229-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of cation exchange capacity between organic matter and mineral fractions in acid forest soils (Vosges mountains, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fichter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47 (4), pp.545-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité chimique et physique des sols : spatiale et évolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3, pp.4, 229-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical loads of acidity to surface waters in the Vosges massif (north-east of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 85, pp.2407-2412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of tree water uptake in Scots pine and Norway spruce with hydrological tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 25, pp.286-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical loads of acidity to surface waters in the Vosges massif (north-east of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 85 (4), pp.2407-2412. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01186194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem sap composition : a tool for investigating mineral uptake and cycling in adult spruce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Hallgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 168-169, pp.233-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem sap composition : A tool for investigating mineral uptake and cycling in adult spruce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bishop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d'elements traces dans les precipitations sous couvert de deux pessieres peu polluees de Suisse Romande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50 (5), pp.449-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des eaux liees et des eaux libres des sols de 3 peuplements d'epicea (Picea abies Karst) des Vosges. Application a l'etude du fonctionnement actuel des sols et consequences pour l'etat sanitaire des peuplements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Discours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mohamed Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50 (4), pp.425-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géographique de la composition chimique des précipitations : l’exemple vosgien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Tabeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aschan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Nourisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 572, pp.366-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of drought on the yellowing status and the dynamics of mineral elements in the xylem sap of declining spruce (Picea abies L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 150, pp.303-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géographique de la composition chimique des précipitations vosgiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aschan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tabeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 572, pp.366-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interception in a mountainous declining spruce stand in the Strengbach catchment (Vosges, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 144, pp.273-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de pollution et de nutriments par l'atmoshpere aux peuplements forestiers vosgiens : intensite, variations spatiales et historiques et consequences sur la nutrition des forets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nourrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Scientifiques de la Réserve de la Biosphère des Vosges du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3, pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d'éléments traces dans les précipitations sous le couvert de 2 pessières peu polluées de Suisse romande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50 (5), pp.445-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluxes of dissolved mineral elements through a forest ecosystem submittted to extremely high atmospheric pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kinkor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jehlicka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50 (2), pp.147-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination des &amp;quot;charges critiques&amp;quot; de polluants atmospheriques pour les ecosystemes naturels, en particulier forestier - Bases theoriques - Projet d'application au cas des Vosgess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Juin, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of limestone and of limestone plus NKP fertilization on the soil and mass balance of a spruce stand (Picea abies (L.) Karst.) in the Vosges mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 60, pp.291-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluxes of dissolved mineral elements through a forest ecosystem submitted to extremely high atmospheric pollution inputs (Czech Republic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Kinkor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jehlicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gelhaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50 (2), pp.147-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des eaux liées et des eaux libres des sols de 3 peuplements d'épicéa (Picea abies Karst) des Vosges. Application à l'étude du fonctionnement actuel des sols et conséquences pour l'état sanitaire des peuplements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Discours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mohamed Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Moares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50 (5), pp.425-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interception in a mountainous declining spruce stand in the Strengbach catchment (Vosges, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 144 (1-4), pp.273-282. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-1694(93)90175-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de pollution et de nutriments aux peuplements forestiers par l'atmosphère : intensité et variations dans le massif vosgien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aschan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 16, pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des elements mineraux dans la seve xylemique d'epiceas de 30 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 49, pp.489-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des éléments minéraux dans la sève xylémique d'épicéas de 30 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Carisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 49 (5), pp.489-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports acides et cycles des cations dans des pessieres du Nord-Est. Intérêt de bilans saisonniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 29 (2), pp.125-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de pollution et de nutriments aux peuplements forestiers par l'atmosphère : intensité et variations dans le Massif vosgien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aschan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COURRIER DE LA CELLULE ENVIRONNEMENT INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 16 (16), pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de pollution et de nutriments aux peuplements forestiers par l'atmosphere: intensite et variations dans le massif vosgien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aschan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COURRIER DE LA CELLULE ENVIRONNEMENT INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 16, pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDROCHEMICAL BUDGETS OF A SMALL FORESTED GRANITIC CATCHMENT EXPOSED TO ACID DEPOSITION: THE STRENGBACH CATCHMENT CASE STUDY (VOSGES MASSIF, FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bruno Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 62, pp.337-347. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00480265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et nutrition minerale d'un peuplement d'epicea sur sol pauvre. II Prelevement racinaire et translocation d'elements mineraux au cours de la croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Goaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica Oecologia Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 12 (6), pp.791-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et nutrition minerale d'un peuplement d'epicea sur sol pauvre. II Prelevement racinaire et translocation d'elements mineraux au cours de la croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Goaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 12 (6), pp.791-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et nutrition minerale d'un peuplement d'epicea sur sol pauvre. I Evolution de la biomasse et dynamique d'incorporation d'elements mineraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Goaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 12 (6), pp.771-789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of current soil-forming processes using bags of vermiculite and resins placed within soil horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Felix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 48 (3-4), pp.335-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of acid atmospheric inputs on surface water chemistry and mineral fluxes in a declining spruce stand within a small granitic catchment (Vosges Massif, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 116 (1-4), pp.101-124. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-1694(90)90118-H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral supply of healthy and declining trees of a young spruce stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Goaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 54, pp.269-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of acid atmospheric inputs on surface water chemistry and mineral fluxes in a declining spruce stand within a small granitic catchment (Vosges massif, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 116, pp.101-124. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-1694(90)90118-H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La podzolisation a l'etage subalpin: un processus typiquement hivernal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences. Série 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 308, pp.1797-1802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acidification des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 18 (3), pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et dynamisme de la vegetation du Roc-de-Chère, Haute-Savoie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Trosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents de Cartographie Ecologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 28, pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-isotopic (44Ca and 26Mg) tracing experiment in a 35-year-old European beech forest to better understand the biogeochemical cycling of Mg and Ca in the plant-soil system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar tracing nutrients in plant systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifica Universidad Catolica de Chile, Jul 2022, Santiago de chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPALE: a Framework for Assessing the Eco-functionalities of Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st conference GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the uncertainty in modeled water drainage and nutrient leaching fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funbctional Ecology Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-crystalline phases are sources of Mg, Ca and K in the soil and actively contribute to geochemical equilibrium processes Evidence from a stable isotopic dilution assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeomon 2017 9th International symposium on Ecosystem Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Litomyšl, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturalité des sols – Horizonation, âge, hétérogénéité et résilience. Une réflexion en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité, vers une autre culture des eaux &amp; des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chambéry, France. 244 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité des mardelles forestières : une vision historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la reconstitution des paysages à l'histoire des sociétés. 10 000 ans d'archives sédimentaires en zones humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Frasne, France. 288 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité des mardelles forestières : une vision historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde de Frasne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Frasne, France. pp.173-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of calcium and magnesium in forest ecosystems assessed by a multi-isotopic (26Mg, 44Ca and 2H) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion avec Chris Holmden, University of Saskatchewan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Saskatchewan. CAN., Oct 2015, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of calcium and magnesium in forest ecosystems assessed by a multi-isotopic tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACID RAIN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage du cycle du calcium et du magnésium dans un écosystème forestier par ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de travail à l'université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg (Unistra). FRA., Jan 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du multi-traçage isotopique (26Mg, 44Ca et 2H) à la connaissance des flux d'éléments minéraux dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eco&amp;Sol "Isotopie des nutriments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt domaniale de Tronçais (Allier), approche archéologique et environnementale de l’occupation antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sylva et saltus en Gaule romaine : actes du VIIème colloque AGER de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rennes, France. pp.213-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport of stable isotope tracers (26Mg and 44Ca) in a forest soil profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QWARTS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-isotopic (26Mg, 44Ca and 2H) tracing experiment to better understand nutrient cycling in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLU-QWARTZ seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt domaniale de Tronçais (Allier). Approches archéologiques et environnementales de l’occupation antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGER VII "Silva et saltus en Gaule romaine : dynamique et gestion des forêts et des zones rurales marginales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2004, Rennes, France. 260 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcellaires et habitat antiques des forêts du plateau de Haye en Lorraine : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Laffite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les parcellaires conservés sous forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols forestiers et changements climatique et atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque REGEFOR – Fertilité des Sols et Changement Climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport of stable isotope tracers (26Mg and 44Ca) in a Forest soil profile – role of the soil organic matter in the biogeochemical cycles of magnesium and calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied isotope Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar helps to decipher land-use history in Lorrain, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XVI World Congress of the IUPPS (International Union of Prehistoric and Protohistoric Sciences), Volume 4, Understanding Landscapes, from Land Discovery to their Spatial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ multi-isotopic [26Mg, 44Ca , 15N & 2H] tracing experiment to study nutrient fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-A. Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ED RP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges gallo-romains conservés dans le massif forestier de Haye (Meurthe-et-Moselle). Leur apport à l'étude de l'espace agraire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gebhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hommes aux champs. Pour une archéologie des espaces ruraux du néolithique au Moyen Age.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Caen, France. pp.157-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ ecosystem-scale multi-isotopic (+Mg, 44Ca, 15N and 2H) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Ecosystem Behavior: Biogeomon 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Northport, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des dépressions fermées du plateau lorrain et utilisation des sols : palynologie, LIDAR et micromorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-géosystèmes continentaux quaternaires : variabilité climatique et anthropisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques agricoles et sylvicoles depuis 1500 ans en Lorraine : histoire comparée de trois massifs forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives palynologiques et sédimentaires : les mardelles forestières de Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE INTERNATIONAL Q6 Biodiversité au Quaternaire : Climats, Environnements et Peuplements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture et protection des sols et des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regefor 2009. La forêt face aux défis énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nancy, France. pp.75 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire du sol. Les bordes désertées du bois de Cestres et leur finage (commune de Saint Martin du Mont - Côté d'Or)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Boilletot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès International d'Archéologie Médiévale et Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralisation de ruisseaux forestiers acides par amendement du bassin versant. Mise en relief des connaissances existantes avec des expérimentations dans le massif Vosgien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols forestiers acides : amendements calciques et fonctionnement de l’écosystème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Carrouges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts : puits de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès de Grancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale, La filière forêt-bois européenne : des bio-réponses aux nouveaux enjeux climatiques et énergétiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laser révolutionne la prospection archéologique dans le massif forestier de Haye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Georges Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude archéologique, association pour le développement de la recherche agronomique en Lorraine et Cercles d'études locales de Contrexéville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Contrexeville, France. pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term maintenance of soil fertility in forest plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Management and Biodiversity Conservation in Plantation Forests in Taiwan and France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taiwan Forestry Research Institute. TWN., Oct 2007, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des usages agricoles antiques sur la végétation en forêt de Saint Amond : interaction avec le traitement sylvicole actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sciama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Laffite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt, Archéologie et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Velaine-en Haye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets à long terme des pratiques agricoles sur les populations d'arthropodes : inventaire du site de Thuilley-aux-Groseilles (54)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Streito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt, Archéologie et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Velaine-en-Haye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet “Saint Martin”. La mémoire du sol : Restitution d’un paysage ancien par mesure de l’impact de l’occupation et de pratiques agraires anciennes sur le fonctionnement actuel du milieu biophysique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chouquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sylva 2004 : Forêt, Archéologie et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcellaires anciens fossilisés dans les forêts lorraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Georges Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heckenbenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Laffite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sylva 2004 : Forêt, Archéologie et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques évolutions récentes des relations entre archéologie, forêt et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dardignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sylva - Forêt, archéologie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Velaine-en-Haye, France. pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence par traçage anionique de deux types de transfert hydrique dans des Alocrisols-Néoluvisols à caractère glossique (Fougères, 35)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journée nationale de l'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des usages agricoles antiques sur la végétation en forêt de Saint-Amond : interaction avec le traitement sylvicole actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sciama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Laffite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sylva - Forêt, archéologie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Velaine-en-Haye, France. pp.181-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse pollinique de la mardelle d'Assenoncourt (Moselle, France) : impact des pratiques agricoles sur la biodiversité végétale en milieu forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sylva 2004 : Forêt, archéologie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling coupled weathering and hydrological processes at the catchment scale in the Vosges Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nedeltcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vienne, Austria. pp.EGU06-A-08517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de l'âge des arbres tropicaux : contribution de la dendrochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Weitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées d'Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'histoire de l'utilisation du sol dans les réseaux d'observation : nécessité et mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'observation des écosystèmes forestiers à l'information sur la forêt. Séminaire ECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration des ruisseaux acides du massif Vosgien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nedeltcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Journées Sci. et Techn. "Eau et Forêt"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream water composition changes in the Vosges mountains (NE France): 1973-2004. Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodora Nedeltcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International conference on acid deposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The memory of forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Laffite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Eurosoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance spatiale et mécanismes de maintien des variations de biodiversité forestière résultant des pratiques agricoles passées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière: restitution des résultats de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural tree colonization in French Massif Central according past land-uses: impact on stand structure and vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prévosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Forest Biodiversity - Challenges for Conservation IUFRO symposium, Catholic University of Leuven, BEL, 13-15 January 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Belgium. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and soils of natural woodlands in a volcanic mountain: impact of tephras chemistry and past land use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prévosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Conservation Biology 16th Annual Meeting, Canterbury, GBR, 14-19 juillet 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidité et acidification des sols; une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term nutrient budgets in forests: lessons from chronosequences studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 21. World congress on forests and society: the role of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation minérale des peuplements forestiers de Galice (NW Espagne) est-elle pérenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Taboada Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Macias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation du rapport Sr/Ca dans différents écosystèmes forestiers, sur sol acide et calcaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the weathering rate on the equilibrium of nutrient budgets in high production forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ezzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beech litter decomposition and fate of organic litter nitrogen: A 15N study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colin-Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle de l'azote dans les forêts de montagne sur sol non carbonaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colin-Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Jussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Végétation et sols de montagne. Diversité, fonctionnement et évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of nitrogen fluxes in three forested stands. Specie and stand age effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Jussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colin-Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale de l'acidité des eaux des ruisseaux dans les Vosges gréseuses en relation avec les paramètres du milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. journées nationales de l'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'outils de cartographie à l'étude des charges critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution de l'air et charges critiques pour les sols, l'eau et la végétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité chimique et physique des sols : Variabilité spatiale et évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sol, un patrimoine menacé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le delta 18 O de la sève xylémique indique la profondeur moyenne à laquelle l'arbre absorbe l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bishop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilisation des isotopes stables pour l'étude du fonctionnement des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de la qualité des eaux en sol forestier acide montagnard, possibilité de restauration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1992, Port Leucate, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence relative des dépots acides et de la sylviculture sur l'acidification d'un sol forestier vosgien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de travail DEFORPA : le bilan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1991, Pulnoy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du rôle de l'aluminium dans le dépérissement forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Becquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de travail DEFORPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1991, Pulnoy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest response to changes in atmospheric chemistry (mainly acid, nitrogen, and heavy metals deposition) and implications in ecosysteme functioning and management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. Stuanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'un stress hydrique sur la dynamique des élements minéraux dans la sève xylèmique d'un peuplement d'Epicea. Conséquences sur l'apparition des carences minérales des peuplements d'Epicea dépérissants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de travail DEFORPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1991, Pulnoy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droughts effects on nutrient uptake by conifer stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees franco-suedoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of base cation deposition and weathering for the evolution of forest soils fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees franco-suedoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The current function of a spruce declining ecosystem assessed by the mass-balanced technique: Effects of liming and fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mohamed Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution a long terme du complexe absorbant: Mecanismes possibles de l'alteration des mineraux. Problemes methodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de travail DEFORPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1989, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelioration de la balance ionique des solutions des sols acides par la prise en compte des charges organiques anioniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de travail DEFORPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1989, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux des elements mineraux dans un ecosysteme forestier d'altitude soumis a la pollution atmospherique. Relations avec le deperissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prévosto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de travail DEFORPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1989, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reseau d'etude des depositions humides et des pluviolessivats dans le masif vosgien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Derexel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de travail DEFORPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1989, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une secheresse edaphique sur les flux d'elements mineraux dans la seve brute d'Abies bornmulleriana en conditions naturelles. Resultats et conclusions methodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de travail DEFORPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1989, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repartition, morphologie et fonctionnement des podzols de haute montagne cristalline sous climat tempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Podzols et podzolisation: table ronde internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1986, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPARTITION, MORPHOLOGIE ET FONCTIONNEMENT DES PODZOLS DE HAUTE MONTAGNE CRISTALLINE SOUS CLIMAT TEMPÉRÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Podzols et podzolisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES et INRA, Apr 1986, Poitiers, France. pp.69-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principaux facteurs de répartition des sols sur calcshales dans les alpages du Beaufortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">108. Congrès national des sociétés savantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar pomaga rozszyfrować historię użytkowania gruntów w Lotaryngii we Francji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Gojda, Z. Kobylinski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lotnicze skanowanie laserowe jako narzędzie archeologii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instytut Archeologii Uniwersytetu Kardynała Stefana Wyszyńskiego w Warszawie, pp.95-105, 2018, Archaeologica hereditas, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic geochemistry of soils and sediments : A key to describe the Anthropocene?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Chalmin, Etienne Dambrine, Bernard David, Pierre Faivre, Jérôme Poulenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et matières organiques : mémoires et héritages, Collection Edytem n°18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°18, Edytem, pp. 9-18, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paysage agraire gallo-romain conservé dans le massif forestier de Haye (Meurthe-et-Moselle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gebhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carpentier, V. et Marcigny, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Des Hommes aux champs ». Pour une archéologie des espaces ruraux dans le Nord de la France, du Néolithique au Moyen-âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.XX, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00552937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse pollinique de la mardelle d'Assenoncourt (Moselle, France) : impact des pratiques agricoles sur la biodiversité végétale en milieu forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-L. Dupouey;E. Dambrine;C. Dardignac;M. Georges-Leroy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire des forêts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coédition de ONF, INRA et DRAC de Lorraine, pp.69-77, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et histoire : la mémoire des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité : état, enjeux et perspectives : comptes-rendus du cycle de conférences et du Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions De Boeck, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acidification des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Dufey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2005, 2-10-005520-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability and long-term trends in mass balance of N and S in central european forested catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colin-Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and nitrogen cycling in european forest ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, Springer, 2000, Ecological Studies, 3-540-67239-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of 15N-labelled nitrogen inputs to coniferous and broadleaf forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gebauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesine Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and nitrogen cycling in european forest ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, Springer, 2000, Ecological Studies, 3-540-67239-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental sites in the NIPHYS/CANIF project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Oene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and nitrogen cycling in european forest ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, Springer, 2000, Ecological Studies, 3-540-67239-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil nitrogen turnover. Mineralisation, nitrification and denitrification in european forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rudebeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Jussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colin-Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Priemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and nitrogen cycling in european forest ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, Springer, 2000, Ecological Studies, 3-540-67239-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model analysis of carbon and nitrogen cycling in Picea and Fagus forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Oene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berendse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and nitrogen cycling in european forest ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, Springer, 2000, Ecological Studies, 3-540-67239-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycling and budgets of acidity and nutrients in norway spruce stands in northeastern France and the Erzgebirge (Czech Republic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest decline and atmospheric deposition effects in the french mountains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 1995, 3-540-58874-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water regime and magnesium deficiency: manipulative experiments in young Norway spruce stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest decline and atmospheric deposition effects in the french mountains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 1995, 3-540-58874-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential role of aluminium toxicity in nutrient deficiencies as related to forest decline: an assessment of soil solution data from the Vosges moutains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Becquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest decline and atmospheric deposition effects in the french mountains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 1995, 3-540-58874-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric deposition, forest management and soil nutrient availability: a modelling exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Sverdrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Warfvinge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest decline and atmospheric deposition effects in the french mountains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 1995, 3-540-58874-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soufre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Simon-Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédologie. Constituants et propriétés des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Mason SAS, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric deposition in France and possible relation with forest decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest decline and atmospheric deposition effects in the french mountains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag publishers, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et puits de protons dans des écosystèmes forestiers vosgiens et ardennais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Landman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution atmosphérique et dépérissement des forêts dans les montagnes françaises. Programme DEFORPA. Rapport 1992. Synthèse et contributions individuelles de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Environnement, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation minérale d'un peuplement d'épicea sur sol pauvre : variation en fonction de l'âge, incidence d'une sécheresse et relation avec le dépérissement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution atmosphérique et dépérissement des forêts dans les montagnes françaises. Programme DEFORPA. Rapport 1992. Synthèse et contributions individuelles de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Environnement, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence relative des dépots atmosphériques et de la sylviculture sur la désaturaturation de sols forestiers vosgiens et ardennais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution atmosphérique et dépérissement des forêts dans les montagnes françaises. Programme DEFORPA. Rapport 1992. Synthèse et contributions individuelles de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Environnement, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans de l'azote dans différents écosystèmes des Vosges et des Ardennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution atmosphérique et dépérissement des forêts dans les montagnes françaises. Programme DEFORPA. Rapport 1992. Synthèse et contributions individuelles de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Environnement, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépot atmosphérique d'éléments minéraux sur le Massif Vosgien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution atmosphérique et dépérissement des forêts dans les montagnes françaises. Programme DEFORPA. Rapport 1992. Synthèse et contributions individuelles de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Environnement, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of liming on soil function: relationships with spruce health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responses of Forest ecosystems to environmental changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Ltd, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidification et desaturation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches en France sur les ecosystemes forestiers. Actualites et perspectives. I - Fonctionnement des ecosystemes forestiers et modifications de l'environnement. IB- Principaux impacts connus ou potentiels des changements environmentauxatmosphere et gestion sur les ecosystemes forestiers. IB1- Le sol et l'humus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministere de l'Agriculture et de la Foret. Direction de l'Espace Rural et de la Foret, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of various stresses on Ca and Mg nutrition of a spruce stand developed on acidic soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responses of Forest ecosystems to environmental changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Ltd, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidification et desaturation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches en France sur les ecosystemes forestiers. Actualites et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministere de l'Agriculture et de la Foret, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des sols ennoyés sous les retenues de barrage : Influence sur l’écologie des plans d’eau et la dynamique des gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Félix-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Chitarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Etude et Gestion des Sols, 13 p., 2017, 9th. Symposium for European Freshwater Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of neglecting spatial heterogeneity in the water quality assessment of large lakes: evaluation on remote sensing and 3D-model data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Large Lakes Symposium, Ecosystem Services and Management in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Joensuu, Finland. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution paléo-environnementale du bassin versant du lac Bénit (Haute-Savoie, France) au cours des 2300 dernières années : impact des activités humaines sur l’écologie du lac.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Quinsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUTSFOR a process oriented numerical model to simulate biogeochemical cycling and tree nutrition in forest ecosystems – Model development and testing using data from a multi-isotopic (26Mg 44Ca) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Belyazid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acid Rain 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rochester, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term sustainability of forest soil fertility assessed by nutrient input-output budgets and a modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale W. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ ecosystem-scale multi-isotopic (26Mg, 44Ca, 15N and 2H) tracing experiment to study nutrient fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of « outlier » catchments in the upper part of the Mosel river basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lang Delus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The court of miracles of hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des variations de la composition chimique du bois d'une espèce tropicale (Rhizophora mucronata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Weitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ecole Doctorale RP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. n.p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the age of tropical trees : the dendrochemistry contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Weitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACE 2005, Annual Conference of the Association for Tree-Ring Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Fribourg, Switzerland. pp.inc., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du sol dans le dépérissement des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Science du Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Montpellier, France. 1 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale de l'acidité des sols et des eaux dans les Vosges gréseuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols de montagne : de la genèse à la réhabilitation. Séance thématique du 2 avril 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Paris, France. 1 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic control of soil solution composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ozipek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ecosystem Manipulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Windermere, United Kingdom. 1 p., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la fraction argileuse dans deux sols acides développés sur granite sain et sur granite hydrothermalisé (bassin versant d'Aubure, Vosges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fichter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion SFMC-GFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Lille, France. 1 p., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage et forêt sur la montagne dijonnaise à la fin du Moyen Âge. Deux établissements forestiers d’éleveurs en Terre de Saint-Seine Saint-Martin-du-Mont (Côte d’Or)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Artaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Monique Mergoil, 284 p., 2017, 978-2-35518-072-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01685563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire des forêts. Actes du colloque &amp;quot;Forêt, archéologie et environnement&amp;quot; 14-16 décembre 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dardignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office national des forêts, Institut national de la recherche agronomique, Direction régionale des affaires culturelles de Lorraine, pp.294, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire du sol : impact de l'occupation et des pratiques agraires anciennes sur le fonctionnement actuel des sols. Habitats et pratiques agraires autour de l'Abbaye de Saint-Seine, du Moyen Âge à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chouquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">42 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acidification dans le massif vosgien. Comprendre les mécanismes et apporter des solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 38 p., 2001, 2-7380-0979-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des anciennes pratiques agricoles sur la végétation et les sols des forêts reboisées dans le Massif Vosgien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Koerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et analyse de la pluie et des pluviolessivats dans les Vosges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">32 p., 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02858023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de l’utilisation accrue de biomasse sur les sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de l’utilisation accrue de biomasse forestière sur les eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire des forêts : Actes du colloque Forêt, archéologie & environnement 14 - 16 décembre 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dardignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel George-Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt, archéologie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Velaine-en Haye, France. </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Office national des forêts, Institut national de la recherche agronomique, Direction régionale des affaires culturelles de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 295 p., 2007, 978-2-84207-319-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural tree colonization of former agricultural lands in the French Massif Central: Impact of past land use on stand structure, soil characteristics and understorey vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prévosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest biodiversity : lessons from history for conservation/ Honnay O., Verheyen K., Bossuyt B. (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de la répartition et du fonctionnement des sols de haute montagne. Massifs des Aiguilles Rouges et du Mont Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milieux et Changements globaux. Université Paris VII, 1985. Français. </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02520860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId872"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nowakowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dambrine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Deveaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guerou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boggio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819879v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826050v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Georges-Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gegout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rameau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sciama" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colin-Belgrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Irani Rahaghi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Odermatt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sep&#250;lveda Steiner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sebastian Reiss" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01351-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanudet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650662v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195465v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Paul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Didier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pollier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122477" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182446v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17809" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702433v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#233;lix-Faure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2021003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508211v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cunillera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192783" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527995v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Burst" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106739" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571678v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gaillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lambelain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Demarty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descloux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-020-00721-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569102v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2019034" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324537v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dambrine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.12.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a F&#233;ret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-03999-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623463v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hinz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nys" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0295-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111822v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim F&#233;lix-Faure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00053" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620251v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poirel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0274-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02276947v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van Den Bel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Bruno" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2806" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622351v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Ann Craig" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Midwood" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.7b00150" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621569v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-018-3853-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608363v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Danis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouffard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2018.05.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572615v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.04.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581637v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belyazid" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604364v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina-Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bienaim&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12326" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637741v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557917v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Emile Bolou-Bi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pollier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2015.02.0096" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305098v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Etienne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Destas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lyautey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruffaldi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615585836" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634261v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0047-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236108v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Beck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Faucher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594824v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951096v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56263" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635936v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Legout" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9941-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652503v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.045" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17FGVNFT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648796v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1542-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57A854C0293B0D8D27C5953193555D6D4B107485/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268178v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.11.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B57519H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268134v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Harmand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaast" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Ramirez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-013-9571-z" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E243C4F22292C1387544700B0967205A23DB9B2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927543v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ritz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683612470173" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651281v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B. Bolou-Bi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.04.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W2H0F2N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647511v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Nys" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02550.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7K0Q9R1L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741262v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bock" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3015" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647029v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goepp" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.10.036" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ2716ND-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449602v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouchon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cacot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45211" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222666v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Picard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637778v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Martins" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643720v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale W. Johnson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02TH1VPM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645428v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.11.019" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLJXLRFX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873882v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianarisoa Kasaina" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poly Franck" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegenfuhr Henri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienaim&#233; Severine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-010-9390-x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1WTSHH2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667251v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Avila" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Oliver" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.04.032" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9H8CLB5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741250v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464289v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637772v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118682v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662335v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdala Gamby Diedhiou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure La&#252;t" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.01.011" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HVNR46V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490680v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina-Sitraka K.-S. Andrianarisoa" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489796v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883478v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pollie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charles-Dominique" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009036" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663805v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664711v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.02.037" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NMWQ7S5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490244v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663488v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Francois J. F. Picard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.10.012" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39134SND-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659626v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boudot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Nedeltcheva" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerold" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.02.008" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCM39DVS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883490v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ponette" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009014" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744725v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#252;t Laure" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413193v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nys" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.04.002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB8VBFR2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661308v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.08.005" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V14XDT6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483007v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664105v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges Leroy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483081v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332022v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dupouey" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. La&#252;t" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Humbert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thinon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660123v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Kunze" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Moukoumi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Colin-Belgrand" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006099" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566839v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667411v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thinon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666803v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Skiba" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Miguel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884067v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664220v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berthelin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378033v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ritz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653178v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588223v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coquillard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588117v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660575v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Piedallu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006017" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661192v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Stussi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.12.012" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P7L0VT3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653642v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Bienaim&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665917v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Robert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2006.05.001" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZQS3V0X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883989v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675726v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.04.014" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSTXLXFQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164093v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casner" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909687v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmitt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Casner" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.06.004" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672559v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Jussy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bienaime" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683596v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonie Wickman" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:BIOG.0000015162.12857.3e" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-990ZF90Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682836v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fernandez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Vega" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Gras" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Fonturbel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cui&#241;as" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2004.02.052" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0254VC9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883770v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Jussy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004033" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678628v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:BIOG.0000031050.13663.82" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8MGL5ZRB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677457v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jimenez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Beer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678361v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ponge" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497766v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.05.007" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673626v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moares" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673534v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Guti&#233;rrez Castillo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Harmand" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582873v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2003.10.014" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N8QP67F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258686v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvat" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092186v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022176025379" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675186v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wickman" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferry" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672801v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Nys" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682435v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loubet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016548113624" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4F17B0B3DD1B02673CF27E015DECB67097795CD6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678053v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Laffite" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581245v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moares Dominguez" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poutier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677861v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sciama" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud Koerner" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670445v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Koerner" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680166v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Thomas" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002022" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673183v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678449v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681731v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673939v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Party" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Thomas" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693544v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Vega" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taboada" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690144v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693427v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ignatova" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443379v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5406" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697907v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bottner" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882194v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vega" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Taboada" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodriguez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000102" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882987v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ignatova" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000163" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443530v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Party" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicola&#239;" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Probst" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5429" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697133v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694768v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Probst" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687783v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691142v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roque" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695179v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#233;vrier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005156615921" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685624v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Walter" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443430v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5433" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684561v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fichter" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687932v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690737v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691236v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695873v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443542v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thimonier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lef&#232;vre" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5555" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686411v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685269v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688113v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696681v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bishop" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Hua Lee" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Munthe" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005983932240" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5TRGVV1W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697231v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jichter" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883208v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354574v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005030331423" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K193ZJJW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485711v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fichter" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684555v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688655v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689795v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688471v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686893v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Bonneau" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698393v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lissarague" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004294820733" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A1DC9647EF889D4BA586DFE1347EA781D204ECF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697837v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686545v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00118043v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonais" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688123v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688506v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715252v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carisey" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Hallgren" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703449v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bishop" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354569v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Party" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al. Thomas" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01186194" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-VNNHJ0DB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650683v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carisey" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882858v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Atteia" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Dambrine" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380782v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tabeaud" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aschan" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nourisson" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703908v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708588v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabeaud" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nourrisson" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709107v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nourrison" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704879v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viville" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711595v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kinkor" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jehlicka" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699311v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701966v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Mohamed" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gelhaye" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882837v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dambrine" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kinkor" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jehlicka" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gelhaye" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389805v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biron" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1694(93)90175-9" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV2FPVLT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882857v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ranger" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Discours" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mohamed Ahamed" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moares" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710323v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707470v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Discours" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mohamed Ahamed" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207867v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699357v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708957v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699368v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882817v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carisey" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pollier" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Granier" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709190v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818559v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fritz" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bruno Ambroise" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00480265" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702630v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Goaster" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485392v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Goaster" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711612v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Righi" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felix" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702052v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700640v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711249v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fritz" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1694(90)90118-H" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8EB16E51BDC24F8C0C612754520D7A5C2D57DE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715988v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720963v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727832v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319344v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Trosset" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195774v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03518117v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trevisan" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ayari" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195794v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195802v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594836v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734687v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Andre" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517084v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791998v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738608v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800108v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793461v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743987v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Humbert" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792653v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798053v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532929v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067845v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627301v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745353v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743986v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805460v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Midwood" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-A. Craig" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803977v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745166v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464279v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464291v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464297v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820735v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821166v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Boilletot" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817139v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824227v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Grancourt" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824264v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Georges Leroy" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753719v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maigrot" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757901v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vallet" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loub&#232;re" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacquemin" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Streito" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758514v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heckenbenner" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344401v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dardignac" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344421v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750933v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758450v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752939v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814966v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillet" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082220v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bureau" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carignan" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nedeltcheva" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Angeli" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756890v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Weitner" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verheyden" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762225v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerold" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826907v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081610v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829249v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763340v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581256v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581255v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759681v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768254v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771197v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765675v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Taboada Castro" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Macias" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767323v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezzaim" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768163v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837200v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767345v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768087v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835819v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768516v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778973v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773949v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776885v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Becquer" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merlet" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouiller" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777009v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777003v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rasmussen" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Schulze" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matzner" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Stuanes" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776529v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773495v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773399v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773494v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mohamed Ahmed" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781456v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782762v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillet" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782760v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783282v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Derexel" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781338v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781130v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725041v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779563v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817873v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876556v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552937v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gebhardt" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332357v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812130v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833521v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delvaux" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Dufey" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838696v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Oene" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berendse" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Persson" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Harrison" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838353v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gebauer" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Schmidt" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. May" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Buchmann" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839515v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Karlsson" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Bauer" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841764v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rudebeck" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Priem&#233;" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839270v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848708v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gras" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847454v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levy" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849962v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Sverdrup" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Warfvinge" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851714v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844951v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon-Sylvestre" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848172v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cenac" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843952v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846542v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landman" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847840v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847339v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849994v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845054v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846054v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847327v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844229v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736595v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Chitarra" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01874219v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Quinsac" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Savoye" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740774v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belyazid" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602602v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748138v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745716v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821921v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832392v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Verheyden" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831427v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836825v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838819v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845319v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antoine" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ozipek" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844955v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685563v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Artaz" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344390v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828163v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Beno&#238;t" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chanat" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chouquer" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829551v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nancy.inra.fr/acidification/index.html" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835908v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858023v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818758v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817899v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824259v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel George-Leroy" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.nancy.inra.fr/collectif/sylva2004/pages/actes.htm" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582845v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02520860v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nowakowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dambrine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Deveaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guerou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boggio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819879v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826050v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Georges-Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gegout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rameau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sciama" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colin-Belgrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Irani Rahaghi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Odermatt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sep&#250;lveda Steiner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sebastian Reiss" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01351-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanudet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650662v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195465v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Paul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Didier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pollier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122477" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182446v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17809" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702433v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#233;lix-Faure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2021003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508211v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cunillera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192783" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527995v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Burst" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106739" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571678v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gaillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lambelain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Demarty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descloux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-020-00721-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hinz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dambrine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0295-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618767v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a F&#233;ret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-03999-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111822v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim F&#233;lix-Faure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00053" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620251v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poirel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0274-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02276947v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van Den Bel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Bruno" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2806" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324537v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.12.026" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569102v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2019034" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608363v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Danis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouffard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2018.05.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622351v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Ann Craig" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Midwood" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.7b00150" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621569v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-018-3853-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572615v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.04.018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581637v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belyazid" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604364v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina-Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bienaim&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12326" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557917v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Emile Bolou-Bi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pollier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2015.02.0096" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594824v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Beck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Faucher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236108v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305098v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Etienne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Destas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lyautey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruffaldi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615585836" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634261v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0047-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951096v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56263" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635936v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Legout" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9941-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927543v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ritz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683612470173" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652503v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.045" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17FGVNFT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648796v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1542-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57A854C0293B0D8D27C5953193555D6D4B107485/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268178v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.11.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B57519H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268134v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Harmand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaast" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Ramirez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-013-9571-z" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E243C4F22292C1387544700B0967205A23DB9B2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647511v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Nys" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02550.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7K0Q9R1L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651281v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B. Bolou-Bi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.04.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W2H0F2N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741262v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bock" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3015" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643720v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale W. Johnson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02TH1VPM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645428v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.11.019" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLJXLRFX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222666v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Picard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647029v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goepp" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.10.036" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ2716ND-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449602v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouchon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cacot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45211" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637778v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Martins" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662335v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdala Gamby Diedhiou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure La&#252;t" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.01.011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HVNR46V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741250v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464289v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667251v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Avila" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Oliver" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.04.032" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9H8CLB5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873882v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianarisoa Kasaina" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poly Franck" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegenfuhr Henri" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienaim&#233; Severine" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-010-9390-x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1WTSHH2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637772v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118682v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661308v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.08.005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V14XDT6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489796v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina-Sitraka K.-S. Andrianarisoa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883478v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pollie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charles-Dominique" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009036" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663805v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490680v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664711v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.02.037" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NMWQ7S5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490244v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663488v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Francois J. F. Picard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.10.012" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39134SND-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659626v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boudot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Nedeltcheva" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerold" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.02.008" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCM39DVS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883490v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ponette" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009014" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744725v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#252;t Laure" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413193v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nys" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.04.002" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB8VBFR2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483081v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483007v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664105v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges Leroy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332022v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dupouey" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. La&#252;t" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Humbert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thinon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660123v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Kunze" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Moukoumi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Colin-Belgrand" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006099" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566839v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667411v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thinon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666803v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Skiba" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Miguel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884067v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378033v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ritz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664220v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berthelin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnaud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660575v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Piedallu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006017" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661192v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Stussi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.12.012" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P7L0VT3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653178v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588223v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coquillard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588117v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653642v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Bienaim&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665917v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Robert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2006.05.001" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZQS3V0X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883989v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909687v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmitt" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Casner" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.06.004" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675726v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.04.014" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSTXLXFQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164093v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitt" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casner" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683596v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonie Wickman" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:BIOG.0000015162.12857.3e" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-990ZF90Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682836v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fernandez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Vega" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Gras" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Fonturbel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cui&#241;as" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2004.02.052" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0254VC9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883770v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Jussy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004033" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678361v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ponge" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678628v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Jussy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:BIOG.0000031050.13663.82" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8MGL5ZRB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677457v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jimenez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Beer" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672559v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bienaime" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497766v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.05.007" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673626v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moares" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673534v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Guti&#233;rrez Castillo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Harmand" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582873v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2003.10.014" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N8QP67F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258686v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvat" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672801v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Nys" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092186v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022176025379" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675186v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wickman" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferry" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680166v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Thomas" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002022" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581245v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moares Dominguez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poutier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677861v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sciama" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud Koerner" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682435v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loubet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016548113624" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4F17B0B3DD1B02673CF27E015DECB67097795CD6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678053v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Laffite" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670445v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Koerner" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673939v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Party" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Thomas" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678449v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673183v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681731v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882987v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ignatova" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000163" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882194v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vega" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Taboada" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodriguez" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000102" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693544v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Vega" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taboada" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690144v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693427v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ignatova" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443379v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5406" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697907v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bottner" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685624v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Walter" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443430v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5433" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697133v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687783v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694768v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Probst" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443530v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Party" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicola&#239;" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Probst" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5429" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695179v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#233;vrier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005156615921" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691142v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roque" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485711v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fichter" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687932v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fichter" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690737v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691236v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695873v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443542v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thimonier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lef&#232;vre" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5555" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684561v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686411v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685269v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688113v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696681v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bishop" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Hua Lee" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Munthe" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005983932240" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5TRGVV1W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883208v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697231v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jichter" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354574v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005030331423" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K193ZJJW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698393v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lissarague" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004294820733" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A1DC9647EF889D4BA586DFE1347EA781D204ECF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697837v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684555v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688655v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689795v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688471v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686893v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Bonneau" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686545v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688123v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00118043v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonais" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688506v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703449v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bishop" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354569v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Party" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al. Thomas" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01186194" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-VNNHJ0DB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715252v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carisey" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Hallgren" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650683v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carisey" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710323v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707470v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Discours" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mohamed Ahamed" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380782v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tabeaud" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aschan" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nourisson" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703908v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708588v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabeaud" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nourrisson" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704879v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viville" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709107v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nourrison" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882858v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Atteia" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Dambrine" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711595v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kinkor" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jehlicka" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699311v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701966v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Mohamed" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gelhaye" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882837v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dambrine" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kinkor" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jehlicka" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gelhaye" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882857v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ranger" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Discours" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mohamed Ahamed" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moares" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389805v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biron" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1694(93)90175-9" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV2FPVLT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708957v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699368v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882817v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carisey" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pollier" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Granier" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699357v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207867v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709190v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818559v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fritz" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bruno Ambroise" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00480265" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485392v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Goaster" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702630v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Goaster" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702052v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711612v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Righi" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felix" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715988v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fritz" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1694(90)90118-H" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8EB16E51BDC24F8C0C612754520D7A5C2D57DE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700640v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711249v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720963v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727832v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319344v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Trosset" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195774v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03518117v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trevisan" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ayari" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195794v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195802v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734687v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Andre" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594836v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517084v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791998v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738608v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800108v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793461v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532929v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798053v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792653v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743987v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Humbert" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067845v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627301v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745353v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743986v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805460v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Midwood" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-A. Craig" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803977v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745166v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464279v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464291v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464297v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820735v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821166v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Boilletot" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817139v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824227v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Grancourt" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824264v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Georges Leroy" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814966v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillet" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752939v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757901v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vallet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loub&#232;re" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacquemin" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Streito" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753719v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maigrot" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758514v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heckenbenner" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344401v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dardignac" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750933v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344421v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758450v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082220v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bureau" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carignan" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nedeltcheva" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Angeli" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756890v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Weitner" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verheyden" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826907v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081610v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762225v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerold" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829249v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763340v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581256v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581255v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759681v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768254v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765675v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Taboada Castro" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Macias" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771197v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767323v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezzaim" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768163v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837200v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767345v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768516v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768087v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835819v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778973v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773949v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777009v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776885v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Becquer" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merlet" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouiller" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777003v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rasmussen" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Schulze" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matzner" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Stuanes" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776529v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773495v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773399v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773494v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mohamed Ahmed" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781456v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782762v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillet" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782760v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783282v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Derexel" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781338v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781130v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725041v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779563v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817873v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876556v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552937v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gebhardt" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332357v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812130v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833521v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delvaux" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Dufey" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839270v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838353v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gebauer" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Schmidt" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. May" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Buchmann" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839515v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Persson" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Oene" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Harrison" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Karlsson" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Bauer" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841764v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rudebeck" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Priem&#233;" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838696v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berendse" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848708v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gras" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847454v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levy" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851714v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849962v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Sverdrup" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Warfvinge" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844951v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon-Sylvestre" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848172v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cenac" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846542v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landman" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843952v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847840v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847339v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849994v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845054v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846054v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847327v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844229v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736595v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Chitarra" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602602v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01874219v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Quinsac" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Savoye" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740774v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belyazid" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745716v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748138v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821921v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832392v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Verheyden" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831427v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836825v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838819v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845319v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antoine" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ozipek" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844955v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685563v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Artaz" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344390v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828163v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Beno&#238;t" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chanat" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chouquer" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829551v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nancy.inra.fr/acidification/index.html" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835908v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858023v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817899v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818758v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824259v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel George-Leroy" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.nancy.inra.fr/collectif/sylva2004/pages/actes.htm" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582845v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02520860v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>