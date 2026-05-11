--- v0 (2026-03-10)
+++ v1 (2026-05-11)
@@ -101,53 +101,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-6062-3128</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=GZQn66IAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/AAX-1019-2021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -181,6845 +202,7113 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the arrangement of atoms in SAPO-34 molecular sieves for a deeper understanding of their performance in the MTO reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovica Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G Geloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dalena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogenes Honorato-Piva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5CY01271F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Domain NMR to investigate the confinement of water in ultra-thin BPH zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Mintova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariia Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin B. Clatworthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Grunin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c06284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Catalytic Ring-Opening of Propylene Oxide Using a Germanium Containing MFI Zeolite Catalyst with High Selectivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic characterization of black N- and P-doped zeolite templated carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dalena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Golub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Diogenes Honorato Piva</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Filippov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5c01891⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142618v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric molecular-driven aluminum distribution and nanocrystalline assembly in BEA zeolite catalyst</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Enhanced Catalytic Ring-Opening of Propylene Oxide Using a Germanium Containing MFI Zeolite Catalyst with High Selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dalena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiudi Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruizhe Zhang</w:t>
+                <w:t xml:space="preserve">Abdelhafid Aitblal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanfeng Shen</w:t>
+                <w:t xml:space="preserve">Diogenes Honorato Piva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15, pp.19410-19423. </w:t>
+              <w:t xml:space="preserve">, 2025, 15 (10), pp.8024-8035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5c04930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5c01891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368744v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaving zeolite into long-lived catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Asymmetric molecular-driven aluminum distribution and nanocrystalline assembly in BEA zeolite catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyu You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruizhe Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nourrdine Chaouati</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanfeng Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202528025⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.19410-19423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5c04930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05474133v1</w:t>
+                <w:t xml:space="preserve">hal-05368744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic characterization of black N- and P-doped zeolite templated carbons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Dalena</w:t>
+                <w:t xml:space="preserve">Weaving zeolite into long-lived catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Golub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eddy Dib</w:t>
+                <w:t xml:space="preserve">Zhengxing Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruizhe Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Filippov</w:t>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourrdine Chaouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113347⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202528025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760400v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the atomic ordering of AFI framework with templates charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovica Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dalena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogenes Honorato-Piva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 381, pp.113339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germanium atoms exceed the tetrahedral coordination in MFI zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiudi Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Confalonieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Salusso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgi Vayssilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 147 (4), pp.3274-3282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.4c13278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of “empty-corner” tetrahedra in the synthesis of MFI type zeolites: unveiling selenium stereoactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mishel Markovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Amedlous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kaleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dalena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12, pp.3886-3897. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d5qi00567a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron's role in altering MFI-type zeolite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladislav Rac</w:t>
+                <w:t xml:space="preserve">Simultaneous Modulation of Mesoporosity and Al Siting for Superior Performance Zeolite Catalyst in Ethylene Dehydroaromatization to Aromatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanfeng Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengxing Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesna Rakić</w:t>
+                <w:t xml:space="preserve">Antoine Beuque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Palčić</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Georgeta Postole</w:t>
+                <w:t xml:space="preserve">Shunsuke Asahina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113454⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (37), pp.e202508909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202508909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362964v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Modulation of Mesoporosity and Al Siting for Superior Performance Zeolite Catalyst in Ethylene Dehydroaromatization to Aromatics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhengxing Qin</w:t>
+                <w:t xml:space="preserve">Boron's role in altering MFI-type zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Rac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Beuque</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Vesna Rakić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Palčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shunsuke Asahina</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Postole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202508909⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 384, pp.113454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368552v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of zeolite composites by IR and NMR spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Highly hydrophobic zeolite ZSM-8 with perfect framework structure obtained in a strongly acidic medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqing Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaolin Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangying Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haonuan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Daturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29184450⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 363, pp.112839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2023.112839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808051v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly hydrophobic zeolite ZSM-8 with perfect framework structure obtained in a strongly acidic medium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elucidating Silanol Removal in MFI Nanosized Zeolites Through Controlled Post-Synthesis Hydrothermal Treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangying Fu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hugo Cruchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dalena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Aitblal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogenes Honorato Piva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2023.112839⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, pp.105360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2024.105360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285111v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating Silanol Removal in MFI Nanosized Zeolites Through Controlled Post-Synthesis Hydrothermal Treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of zeolite composites by IR and NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dalena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Onida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Cruchade</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Diogenes Honorato Piva</w:t>
+                <w:t xml:space="preserve">Giorgia Ferrarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Daturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2024.105360⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (18), pp.4450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29184450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808048v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-thin BPH nanosheets with exceptional water adsorption properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Clatworthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Guillet-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (10), pp.4690-4696. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsmaterialslett.4c01625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable zeolite with atomically ordered and interconnected mesopore channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peng Lu</w:t>
+                <w:t xml:space="preserve">Unrevealing the effect of templates on atomic scale ordering and hydrophilic properties of aluminophosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovica Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogenes Honorato-Piva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaoyan Xu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémy Guillet-Nicolas</w:t>
+                <w:t xml:space="preserve">Valérie Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Willhammar</w:t>
+                <w:t xml:space="preserve">Aurelie Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 636 (8042), pp.368-373. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (18), pp.6178-6189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-08206-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4QI01240B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371019v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unrevealing the effect of templates on atomic scale ordering and hydrophilic properties of aluminophosphates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A stable zeolite with atomically ordered and interconnected mesopore channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Ruaux</w:t>
+                <w:t xml:space="preserve">Peng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Vicente</w:t>
+                <w:t xml:space="preserve">Jiaoyan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqing Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Guillet-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Willhammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4QI01240B⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 636 (8042), pp.368-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-08206-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808041v1</w:t>
+                <w:t xml:space="preserve">hal-05371019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Physicochemical Properties of an Extra-large Pore Aluminosilicate ZEO-1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insight on MWW siliceous zeolites: from 2D precursors toward 3D structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jawad Fayek</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Francesca Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Airi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Signorile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathan Pichot</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bordiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c00186⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 366, pp.112924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2023.112924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588196v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight on MWW siliceous zeolites: from 2D precursors toward 3D structure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the Physicochemical Properties of an Extra-large Pore Aluminosilicate ZEO-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Signorile</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mohammad Fahda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Fayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvia Bordiga</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cruchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2023.112924⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (11), pp.5405-5421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c00186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654227v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility in zeolites: origin, limits, and evaluation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Chemical Shift Anisotropy: A Promising Parameter To Distinguish The 29 Si NMR Peaks In Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Mintova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgi Vayssilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hristiyan Aleksandrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Carravetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3SC03934J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (22), pp.10792-10796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c01533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04283447v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chemical Shift Anisotropy: A Promising Parameter To Distinguish The 29 Si NMR Peaks In Zeolites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Flexibility in zeolites: origin, limits, and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajjad Ghojavand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Mintova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marina Carravetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c01533⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3SC03934J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04283471v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coke Relocation and Mo Immobilization in Donut-Shaped Mo/HZSM-5 Catalysts for Methane Dehydroaromatization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cruchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honghai Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D3TA05418G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Mineralizing Agents on Aluminum Distribution and Acidity of ZSM‐5 Zeolites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Interplay between alkali-metal cations and silanol sites in nanosized CHA zeolite: implications for CO2 adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajjad Ghojavand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Cammarano</w:t>
+                <w:t xml:space="preserve">Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Saint-Germes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Massiot</w:t>
+                <w:t xml:space="preserve">Ayoub Daouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202217992⟩</w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42004-023-00918-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941911v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between alkali-metal cations and silanol sites in nanosized CHA zeolite: implications for CO2 adsorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">CO 2 adsorption behaviour of nanosized CHA zeolites synthesised in the presence of barium or calcium cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Magisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajjad Ghojavand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42004-023-00918-1⟩</w:t>
+              <w:t xml:space="preserve">Advanced Sustainable Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsu.202300326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283478v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO 2 adsorption behaviour of nanosized CHA zeolites synthesised in the presence of barium or calcium cations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Mineralizing Agents on Aluminum Distribution and Acidity of ZSM‐5 Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Al-Nahari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Magisson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sajjad Ghojavand</w:t>
+                <w:t xml:space="preserve">Claudia Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bazin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Ruaux</w:t>
+                <w:t xml:space="preserve">Etienne Saint-Germes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Sustainable Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsu.202300326⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (7), pp.e202217992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202217992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283454v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidic medium synthesis of zeolites – an avenue to control the structure-directing power of organic templates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Silicalite-1 formation in acidic medium: synthesis conditions and physicochemical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaolin Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hailing Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangying Fu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Songxia Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2DT01554D⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 329, pp.111537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779241v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenge of silanol species characterization in zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabel Medeiros-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Minoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (6), pp.1125-1133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D1QI01483H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicalite-1 formation in acidic medium: synthesis conditions and physicochemical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Acidic medium synthesis of zeolites – an avenue to control the structure-directing power of organic templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangying Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaolin Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guangying Fu</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haonuan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songxia Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111537⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (30), pp.11499-11506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2DT01554D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423400v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering RHO nanozeolite: controlling the particle morphology, Al and cation content, stability, and flexibility</w:t>
+                <w:t xml:space="preserve">Access to sodalite cages in ion-exchanged nanosized FAU zeolites probed by hyperpolarized 129Xe NMR and DFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin B. Clatworthy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Debost</w:t>
+                <w:t xml:space="preserve">Shrikant Kunjir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+                <w:t xml:space="preserve">Hussein Awala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (5), pp.6032-6042. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 338, pp.111965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.2c00439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.111965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752212v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyl environments in zeolites probed by deuterium solid-state MAS NMR combined with IR spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Host-Guest Silicalite-1 Zeolites: Correlated Disorder and Phase Transition Inhibition by a Small Guest Modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fabbiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Al-Nahari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasyl Veremeienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2QI00824F⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.366-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295954v1</w:t>
+                <w:t xml:space="preserve">hal-03507387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to sodalite cages in ion-exchanged nanosized FAU zeolites probed by hyperpolarized 129Xe NMR and DFT calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Engineering RHO nanozeolite: controlling the particle morphology, Al and cation content, stability, and flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin B. Clatworthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold A. Paecklar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hussein Awala</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.111965⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (5), pp.6032-6042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.2c00439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752221v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-Guest Silicalite-1 Zeolites: Correlated Disorder and Phase Transition Inhibition by a Small Guest Modification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hydroxyl environments in zeolites probed by deuterium solid-state MAS NMR combined with IR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louwanda Lakiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ruaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Mintova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03721⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (12), pp.2964-2968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2QI00824F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507387v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Effect of Silanol Defects on the Insertion of Single-Site Mo in the MFI Zeolite Framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Exploration, explanation and exploitation of hydroxyls in zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cruchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabel Medeiros-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c03076⟩</w:t>
+              <w:t xml:space="preserve">National Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nsr/nwac081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752182v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superacidity and spectral signatures of hydroxyl groups in zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgi N Vayssilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hristiyan A Aleksandrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabel Medeiros Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 343, pp.112144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.112144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration, explanation and exploitation of hydroxyls in zeolites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Unraveling the Effect of Silanol Defects on the Insertion of Single-Site Mo in the MFI Zeolite Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabel Medeiros-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nikolai Nesterenko</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Science Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nsr/nwac081⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (3), pp.1418-1425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c03076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752218v1</w:t>
+                <w:t xml:space="preserve">hal-03752182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of mixed alkali metal cations on the formation of nanosized CHA zeolite from colloidal precursor suspension</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edwin B Clatworthy</w:t>
+                <w:t xml:space="preserve">Role of Al Distribution in CO 2 Adsorption Capacity in RHO Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Vicente</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Ruaux</w:t>
+                <w:t xml:space="preserve">Arnold Paecklar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.06.176⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (1), pp.3-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c05479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414919v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex H-bonded silanol network in zeolites revealed by IR and NMR spectroscopy combined with DFT calculations †</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Role of Al Distribution in CO 2 Adsorption Capacity in RHO Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Paecklar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (1), pp.3-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c05479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1TA06908J⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03414980v1</w:t>
+                <w:t xml:space="preserve">hal-05612136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control the position of framework defects in zeolites by changing the symmetry of organic structure directing agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The role of mixed alkali metal cations on the formation of nanosized CHA zeolite from colloidal precursor suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajjad Ghojavand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin B Clatworthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ruaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.110899⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 604, pp.350-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.06.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143342v1</w:t>
+                <w:t xml:space="preserve">hal-03414919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silanol defects engineering and healing in zeolites: Opportunities to fine-tune their properties and performances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Complex H-bonded silanol network in zeolites revealed by IR and NMR spectroscopy combined with DFT calculations †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolai Nesterenko</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Izabel Medeiros Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgi N Vayssilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hristiyan A Aleksandrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Mintova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CS00395J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1TA06908J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414915v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeolite Structure Direction: Identification, Strength and Involvement of Weak CH⋅⋅⋅O Hydrogen Bonds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Control the position of framework defects in zeolites by changing the symmetry of organic structure directing agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gedeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Mintova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201900953⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 315, pp.110899, 1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.110899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405117v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrystallization on Alkaline Treated Zeolites in the Presence of Pore-Directing Agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Silanol defects engineering and healing in zeolites: Opportunities to fine-tune their properties and performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabel C Medeiros-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Nuttens</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Nesterenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.7b01416⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (19), pp.11156-11179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CS00395J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840134v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZSM-5 Zeolite: Complete Al Bond Connectivity and Implications on Structure Formation from Solid-State NMR and Quantum Chemistry Calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Zeolite Structure Direction: Identification, Strength and Involvement of Weak CH⋅⋅⋅O Hydrogen Bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzonka Mineva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Fayon</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Gaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b03050⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (2), pp.149-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201900953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667318v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermolecular interactions in AST zeolites through 14N NMR and DFT calculations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recrystallization on Alkaline Treated Zeolites in the Presence of Pore-Directing Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Siblani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrikant M. Kunjir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nuttens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2053229616017022⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (4), pp.2010--2015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.7b01416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534161v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Disorder in Al-ZSM-5 Zeolites by 14 N NMR Spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">ZSM-5 Zeolite: Complete Al Bond Connectivity and Implications on Structure Formation from Solid-State NMR and Quantum Chemistry Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzonka Mineva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b04861⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.19 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b03050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576192v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot synthesis of silanol-free nanosized MFI zeolite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intermolecular interactions in AST zeolites through 14N NMR and DFT calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dib Eddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freire Mélanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pralong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzonka Mineva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmat4941⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053229616017022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410389v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">11 B MAS NMR Study of the Thermolytic Dehydrocoupling of Two Ammonia Boranes upon the Release of One Equivalent of H 2 at Isothermal Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Probing Disorder in Al-ZSM-5 Zeolites by 14 N NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzonka Mineva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Alonso</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.201702227⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (29), pp.15831 - 15841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b04861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670986v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in 14N solid state NMR</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">One-pot synthesis of silanol-free nanosized MFI zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddulu Naidu Talapaneni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reports on NMR Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.arnmr.2015.08.002⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (10), pp.1010-1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat4941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295010v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14N NMR of tetrapropylammonium based crystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">11 B MAS NMR Study of the Thermolytic Dehydrocoupling of Two Ammonia Boranes upon the Release of One Equivalent of H 2 at Isothermal Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Fabien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Alonso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02497-4⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (29), pp.9396 - 9401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.201702227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186125v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Directing Agent Governs the Location of Silanol Defects in Zeolites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Fernandez</w:t>
+                <w:t xml:space="preserve">Recent advances in 14N solid state NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dib Eddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzonka Mineva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b03668⟩</w:t>
+              <w:t xml:space="preserve">Annual Reports on NMR Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87, pp.175-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.arnmr.2015.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711599v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential orientations of structure directing agents in zeolites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">14N NMR of tetrapropylammonium based crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dib Eddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzonka Mineva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5DT02558C⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 224, pp.1769-1773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02497-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203808v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT-D Study of N-14 Nuclear Quadrupolar Interactions in Tetra-n-alkyl Ammonium Halide Crystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tzonka Mineva</w:t>
+                <w:t xml:space="preserve">Structure-Directing Agent Governs the Location of Silanol Defects in Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mintova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118 (19), pp.3525-3533. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (22), pp.7577-7579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp502858n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b03668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011041v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Preferential orientations of structure directing agents in zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzonka Mineva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.16680-16683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5DT02558C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DFT-D Study of N-14 Nuclear Quadrupolar Interactions in Tetra-n-alkyl Ammonium Halide Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzonka Mineva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (19), pp.3525-3533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp502858n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">14N Solid-State NMR: A sensitive probe of the local order in zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dib Eddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzonka Mineva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15, pp.18349-18352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C3CP51845K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7029,784 +7318,784 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">29Si NMR to probe 27Al distribution in zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin B. Clatworthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Paecklar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 21st International Zeolite Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the aluminum distribution and acidity of ZSM-5 zeolites using the mineralizing agents during syntheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Al-nahari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Saint-Germes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balard Chemistry Conferences BCC2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the aluminum distribution and acidity of ZSM-5 zeolites using the mineralizing agents during syntheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Al-nahari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Saint-Germes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th Conference of the Federation of the European Zeolite Associations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is nmr a suitable tools to study defects in zeolites?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR-CAT 2017 : Catalysis by design using NMR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECRYSTALLIZATION ON ALKALINE TREATED ZEOLITES IN THE PRESENCE OF PORE DIRECTING AGENTS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">On the Recrystallization of Hierarchical Zeolites using Pore Directing Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Alpine Conference On Solid State NMR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Chamonix, France</w:t>
+              <w:t xml:space="preserve">11th International Symposium On The Characterization OF Porous Solids (COP-XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711686v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Recrystallization of Hierarchical Zeolites using Pore Directing Agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">RECRYSTALLIZATION ON ALKALINE TREATED ZEOLITES IN THE PRESENCE OF PORE DIRECTING AGENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Siblani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium On The Characterization OF Porous Solids (COP-XI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
+              <w:t xml:space="preserve">10th Alpine Conference On Solid State NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711688v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The location of defects in zeolites is governed by the SDA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Mintova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Zeolite Conference (IZC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7816,276 +8105,276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando FTIR Study of Propyne Polymerisation in One-dimensional LTL Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dusan Stosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Awala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IZC 18th International Zeolite Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing local order in vanadates crystals. A combination of 51V NMR and DFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan R. Yates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Zapata Abellán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Alpine conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId258"/>
+      <w:footerReference w:type="default" r:id="rId262"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8153,51 +8442,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCDE5653"/>
+    <w:nsid w:val="45C23FEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8384,51 +8673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eddy-dib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6062-3128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-1019-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474160v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Pace" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwei Wu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco G Geloso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dalena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogenes Honorato-Piva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CY01271F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474182v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Ivanova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dib" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin B. Clatworthy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Grunin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c06284" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142618v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiudi Yue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Aitblal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogenes Honorato Piva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c01891" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368744v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu You" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Shen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c04930" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474133v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxing Qin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourrdine Chaouati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202528025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Tan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Golub" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Filippov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113347" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142707v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113339" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142700v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Confalonieri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Salusso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Vayssilov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c13278" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011660v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishel Markovski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amedlous" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kaleta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qi00567a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Rac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Raki&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pal&#269;i&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Postole" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113454" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beuque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Asahina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202508909" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Onida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ferrarelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29184450" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285111v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Sun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaolin Lang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangying Fu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haonuan Zhao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112839" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cruchade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.105360" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808044v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Clatworthy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillet-Nicolas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Foucaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.4c01625" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371019v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Lu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Xu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Willhammar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08206-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808041v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vicente" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4QI01240B" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588196v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Fahda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Fayek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Pichot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c00186" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rosso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Airi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Signorile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bordiga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112924" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283447v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ghojavand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC03934J" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283471v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristiyan Aleksandrov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Carravetta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01533" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283486v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Cheng" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honghai Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA05418G" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941911v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Al-Nahari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cammarano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saint-Germes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massiot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202217992" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283478v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Daouli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00918-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283454v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Magisson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202300326" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779241v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songxia Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT01554D" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295903v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dubray" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Medeiros-Costa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Aquino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Minoux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QI01483H" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423400v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Yang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Guo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111537" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752212v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold A. Paecklar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debost" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00439" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295954v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwanda Lakiss" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QI00824F" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Kunjir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.111965" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507387v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fabbiani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Piveteau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Veremeienko" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03721" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752182v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03076" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752240v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi N Vayssilov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristiyan A Aleksandrov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Medeiros Costa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nesterenko" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.112144" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752218v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwac081" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414919v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin B Clatworthy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.06.176" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414980v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA06908J" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143342v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gedeon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.110899" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414915v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel C Medeiros-Costa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dath" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CS00395J" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405117v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Gaje" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201900953" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840134v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Siblani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant M. Kunjir" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuttens" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b01416" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667318v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b03050" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534161v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dib Eddy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freire M&#233;lanie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pralong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053229616017022" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576192v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b04861" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410389v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddulu Naidu Talapaneni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4941" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670986v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Petit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201702227" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295010v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.arnmr.2015.08.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186125v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02497-4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711599v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dib" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mintova" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b03668" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203808v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gimenez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02558C" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011041v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502858n" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873646v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP51845K" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349668v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Paecklar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068138v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Al-nahari" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068135v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711685v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711686v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711688v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070738v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grand Julien" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305995v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Stosic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Srour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841486v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R. Yates" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Zapata Abell&#225;n" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eddy-dib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6062-3128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=GZQn66IAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-1019-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474160v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Pace" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwei Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco G Geloso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dalena" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogenes Honorato-Piva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CY01271F" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474182v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Ivanova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin B. Clatworthy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Grunin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c06284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760400v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Tan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Golub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Filippov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113347" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142618v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiudi Yue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Aitblal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogenes Honorato Piva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c01891" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu You" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Shen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c04930" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxing Qin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourrdine Chaouati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202528025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142707v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113339" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142700v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Confalonieri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Salusso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Vayssilov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c13278" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishel Markovski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amedlous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kaleta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qi00567a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368552v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beuque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Asahina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202508909" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362964v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Rac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Raki&#263;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pal&#269;i&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Postole" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113454" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285111v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Sun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaolin Lang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangying Fu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haonuan Zhao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112839" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cruchade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.105360" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808051v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Onida" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ferrarelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29184450" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808044v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Clatworthy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillet-Nicolas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Foucaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.4c01625" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808041v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vicente" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4QI01240B" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371019v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Lu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Xu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Willhammar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08206-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rosso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Airi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Signorile" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bordiga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112924" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588196v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Fahda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Fayek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Pichot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c00186" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283471v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristiyan Aleksandrov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Carravetta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01533" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ghojavand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC03934J" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283486v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Cheng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honghai Liu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA05418G" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283478v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Daouli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00918-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283454v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Magisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202300326" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941911v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Al-Nahari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cammarano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saint-Germes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massiot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202217992" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423400v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Yang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Guo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111537" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295903v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dubray" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Medeiros-Costa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Aquino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Minoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QI01483H" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779241v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songxia Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT01554D" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752221v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Kunjir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.111965" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507387v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fabbiani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Piveteau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Veremeienko" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03721" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752212v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold A. Paecklar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debost" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00439" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwanda Lakiss" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QI00824F" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752218v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nesterenko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwac081" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752240v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi N Vayssilov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristiyan A Aleksandrov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Medeiros Costa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.112144" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752182v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03076" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612134v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Paecklar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c05479" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612136v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414919v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin B Clatworthy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.06.176" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414980v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA06908J" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143342v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gedeon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.110899" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414915v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel C Medeiros-Costa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dath" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CS00395J" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405117v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Gaje" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201900953" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840134v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Siblani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant M. Kunjir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuttens" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b01416" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667318v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b03050" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534161v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dib Eddy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freire M&#233;lanie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pralong" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053229616017022" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576192v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b04861" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410389v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddulu Naidu Talapaneni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4941" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670986v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Petit" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201702227" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295010v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.arnmr.2015.08.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186125v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02497-4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711599v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dib" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mintova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b03668" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203808v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gimenez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02558C" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011041v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502858n" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873646v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP51845K" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349668v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068138v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Al-nahari" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068135v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711685v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711688v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711686v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070738v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grand Julien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305995v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Stosic" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Srour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841486v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R. Yates" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Zapata Abell&#225;n" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>