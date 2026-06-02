--- v1 (2026-05-11)
+++ v2 (2026-06-02)
@@ -202,2910 +202,2923 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the arrangement of atoms in SAPO-34 molecular sieves for a deeper understanding of their performance in the MTO reaction</w:t>
+                <w:t xml:space="preserve">Time-Domain NMR to investigate the confinement of water in ultra-thin BPH zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovica Pace</w:t>
+                <w:t xml:space="preserve">Svetlana Mintova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junwei Wu</w:t>
+                <w:t xml:space="preserve">Mariia Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco G Geloso</w:t>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Dalena</w:t>
+                <w:t xml:space="preserve">Edwin B. Clatworthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diogenes Honorato-Piva</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leonid Grunin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5CY01271F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c06284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05474160v1</w:t>
+                <w:t xml:space="preserve">hal-05474182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Domain NMR to investigate the confinement of water in ultra-thin BPH zeolites</w:t>
+                <w:t xml:space="preserve">Tuning the arrangement of atoms in SAPO-34 molecular sieves for a deeper understanding of their performance in the MTO reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Mintova</w:t>
+                <w:t xml:space="preserve">Ludovica Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariia Ivanova</w:t>
+                <w:t xml:space="preserve">Junwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Dib</w:t>
+                <w:t xml:space="preserve">Marco G Geloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin B. Clatworthy</w:t>
+                <w:t xml:space="preserve">Francesco Dalena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonid Grunin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diogenes Honorato-Piva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c06284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5CY01271F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05474182v1</w:t>
+                <w:t xml:space="preserve">hal-05474160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic characterization of black N- and P-doped zeolite templated carbons</w:t>
+                <w:t xml:space="preserve">Zeolite framework flexibility: A new dimension for zeolite catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuang Tan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco Dalena</w:t>
+                <w:t xml:space="preserve">Chunzheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Golub</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hailing Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Mintova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113347⟩</w:t>
+              <w:t xml:space="preserve">Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12 (3), pp.102888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chempr.2025.102888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760400v1</w:t>
+                <w:t xml:space="preserve">hal-05638653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Catalytic Ring-Opening of Propylene Oxide Using a Germanium Containing MFI Zeolite Catalyst with High Selectivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Dalena</w:t>
+                <w:t xml:space="preserve">Elucidating the Acidic and Textural Properties of ZMQ-1, a 28-membered Ring Mesoporous Aluminosilicate Zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Fahda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiudi Yue</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Yiqing Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petko Petkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diogenes Honorato Piva</w:t>
+                <w:t xml:space="preserve">Nourrdine Chaouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (10), pp.8024-8035. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 148 (14), pp.14945-14962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5c01891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c21600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142618v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05638651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric molecular-driven aluminum distribution and nanocrystalline assembly in BEA zeolite catalyst</w:t>
+                <w:t xml:space="preserve">The impact of “empty-corner” tetrahedra in the synthesis of MFI type zeolites: unveiling selenium stereoactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Wang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mishel Markovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Amedlous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruizhe Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yanfeng Shen</w:t>
+                <w:t xml:space="preserve">Anna Kaleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dalena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5c04930⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.3886-3897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5qi00567a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368744v1</w:t>
+                <w:t xml:space="preserve">hal-05011660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaving zeolite into long-lived catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bo Wang</w:t>
+                <w:t xml:space="preserve">Simultaneous Modulation of Mesoporosity and Al Siting for Superior Performance Zeolite Catalyst in Ethylene Dehydroaromatization to Aromatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanfeng Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengxing Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Moldovan</w:t>
+                <w:t xml:space="preserve">Antoine Beuque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourrdine Chaouati</w:t>
+                <w:t xml:space="preserve">Shunsuke Asahina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (37), pp.e202508909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202528025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202508909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05474133v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the atomic ordering of AFI framework with templates charge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Boron's role in altering MFI-type zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Rac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesna Rakić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Palčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Diogenes Honorato-Piva</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Postole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 381, pp.113339. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113339⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 384, pp.113454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142707v1</w:t>
+                <w:t xml:space="preserve">hal-05362964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germanium atoms exceed the tetrahedral coordination in MFI zeolite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic characterization of black N- and P-doped zeolite templated carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dalena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Golub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Georgi Vayssilov</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Filippov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c13278⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142700v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of “empty-corner” tetrahedra in the synthesis of MFI type zeolites: unveiling selenium stereoactivity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Enhanced Catalytic Ring-Opening of Propylene Oxide Using a Germanium Containing MFI Zeolite Catalyst with High Selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dalena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiudi Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesco Dalena</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Aitblal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogenes Honorato Piva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5qi00567a⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (10), pp.8024-8035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5c01891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011660v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Modulation of Mesoporosity and Al Siting for Superior Performance Zeolite Catalyst in Ethylene Dehydroaromatization to Aromatics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Asymmetric molecular-driven aluminum distribution and nanocrystalline assembly in BEA zeolite catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyu You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruizhe Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanfeng Shen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Shunsuke Asahina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.19410-19423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5c04930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202508909⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05368552v1</w:t>
+                <w:t xml:space="preserve">hal-05368744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron's role in altering MFI-type zeolite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladislav Rac</w:t>
+                <w:t xml:space="preserve">Weaving zeolite into long-lived catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengxing Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesna Rakić</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Georgeta Postole</w:t>
+                <w:t xml:space="preserve">Ruizhe Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourrdine Chaouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113454⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202528025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362964v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly hydrophobic zeolite ZSM-8 with perfect framework structure obtained in a strongly acidic medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yiqing Sun</w:t>
+                <w:t xml:space="preserve">Tuning the atomic ordering of AFI framework with templates charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovica Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiaolin Lang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eddy Dib</w:t>
+                <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dalena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogenes Honorato-Piva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 363, pp.112839. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2023.112839⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 381, pp.113339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285111v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating Silanol Removal in MFI Nanosized Zeolites Through Controlled Post-Synthesis Hydrothermal Treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Germanium atoms exceed the tetrahedral coordination in MFI zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiudi Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Confalonieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Salusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Cruchade</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Diogenes Honorato Piva</w:t>
+                <w:t xml:space="preserve">Georgi Vayssilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 55, pp.105360. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (4), pp.3274-3282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2024.105360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c13278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808048v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of zeolite composites by IR and NMR spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra-thin BPH nanosheets with exceptional water adsorption properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Onida</w:t>
+                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Ferrarelli</w:t>
+                <w:t xml:space="preserve">Rémy Guillet-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Daturi</w:t>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29184450⟩</w:t>
+              <w:t xml:space="preserve">ACS Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (10), pp.4690-4696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmaterialslett.4c01625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808051v1</w:t>
+                <w:t xml:space="preserve">hal-04808044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-thin BPH nanosheets with exceptional water adsorption properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Guillet-Nicolas</w:t>
+                <w:t xml:space="preserve">Highly hydrophobic zeolite ZSM-8 with perfect framework structure obtained in a strongly acidic medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqing Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boullay</w:t>
+                <w:t xml:space="preserve">Qiaolin Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Badawi</w:t>
+                <w:t xml:space="preserve">Guangying Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Foucaud</w:t>
+                <w:t xml:space="preserve">Haonuan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Materials Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (10), pp.4690-4696. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 363, pp.112839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmaterialslett.4c01625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2023.112839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808044v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unrevealing the effect of templates on atomic scale ordering and hydrophilic properties of aluminophosphates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Elucidating Silanol Removal in MFI Nanosized Zeolites Through Controlled Post-Synthesis Hydrothermal Treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cruchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dalena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Vicente</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Aitblal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogenes Honorato Piva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4QI01240B⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, pp.105360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2024.105360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808041v1</w:t>
+                <w:t xml:space="preserve">hal-04808048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable zeolite with atomically ordered and interconnected mesopore channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of zeolite composites by IR and NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dalena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Onida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Lu</w:t>
+                <w:t xml:space="preserve">Giorgia Ferrarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaoyan Xu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tom Willhammar</w:t>
+                <w:t xml:space="preserve">Marco Daturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-08206-1⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (18), pp.4450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29184450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371019v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight on MWW siliceous zeolites: from 2D precursors toward 3D structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unrevealing the effect of templates on atomic scale ordering and hydrophilic properties of aluminophosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovica Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogenes Honorato-Piva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ruaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Rosso</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Silvia Bordiga</w:t>
+                <w:t xml:space="preserve">Aurelie Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2023.112924⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (18), pp.6178-6189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4QI01240B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654227v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Physicochemical Properties of an Extra-large Pore Aluminosilicate ZEO-1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathan Pichot</w:t>
+                <w:t xml:space="preserve">A stable zeolite with atomically ordered and interconnected mesopore channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaoyan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqing Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Guillet-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Willhammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c00186⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 636 (8042), pp.368-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-08206-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588196v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chemical Shift Anisotropy: A Promising Parameter To Distinguish The 29 Si NMR Peaks In Zeolites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Insight on MWW siliceous zeolites: from 2D precursors toward 3D structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Airi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Signorile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hristiyan Aleksandrov</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silvia Bordiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c01533⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 366, pp.112924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2023.112924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283471v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility in zeolites: origin, limits, and evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the Physicochemical Properties of an Extra-large Pore Aluminosilicate ZEO-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Fahda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Fayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cruchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sajjad Ghojavand</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathan Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (11), pp.5405-5421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3SC03934J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c00186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04283447v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coke Relocation and Mo Immobilization in Donut-Shaped Mo/HZSM-5 Catalysts for Methane Dehydroaromatization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cruchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honghai Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3150,4165 +3163,4533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between alkali-metal cations and silanol sites in nanosized CHA zeolite: implications for CO2 adsorption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Chemical Shift Anisotropy: A Promising Parameter To Distinguish The 29 Si NMR Peaks In Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Mintova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgi Vayssilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rey</w:t>
+                <w:t xml:space="preserve">Hristiyan Aleksandrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Daouli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marina Carravetta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6, pp.134. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (22), pp.10792-10796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42004-023-00918-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c01533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283478v1</w:t>
+                <w:t xml:space="preserve">hal-04283471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO 2 adsorption behaviour of nanosized CHA zeolites synthesised in the presence of barium or calcium cations</w:t>
+                <w:t xml:space="preserve">Flexibility in zeolites: origin, limits, and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Magisson</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sajjad Ghojavand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Mintova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Sustainable Systems</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsu.202300326⟩</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3SC03934J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283454v1</w:t>
+                <w:t xml:space="preserve">hal-04283447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Mineralizing Agents on Aluminum Distribution and Acidity of ZSM‐5 Zeolites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interplay between alkali-metal cations and silanol sites in nanosized CHA zeolite: implications for CO2 adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajjad Ghojavand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadi Al-Nahari</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominique Massiot</w:t>
+                <w:t xml:space="preserve">Ayoub Daouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202217992⟩</w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42004-023-00918-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941911v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicalite-1 formation in acidic medium: synthesis conditions and physicochemical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guangying Fu</w:t>
+                <w:t xml:space="preserve">CO 2 adsorption behaviour of nanosized CHA zeolites synthesised in the presence of barium or calcium cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Magisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajjad Ghojavand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111537⟩</w:t>
+              <w:t xml:space="preserve">Advanced Sustainable Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsu.202300326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423400v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge of silanol species characterization in zeolites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Mineralizing Agents on Aluminum Distribution and Acidity of ZSM‐5 Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Al-Nahari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cammarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Saint-Germes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Dubray</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Delphine Minoux</w:t>
+                <w:t xml:space="preserve">Dominique Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1QI01483H⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (7), pp.e202217992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202217992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295903v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidic medium synthesis of zeolites – an avenue to control the structure-directing power of organic templates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Engineering RHO nanozeolite: controlling the particle morphology, Al and cation content, stability, and flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin B. Clatworthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold A. Paecklar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Songxia Wang</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2DT01554D⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (5), pp.6032-6042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.2c00439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779241v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to sodalite cages in ion-exchanged nanosized FAU zeolites probed by hyperpolarized 129Xe NMR and DFT calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Host-Guest Silicalite-1 Zeolites: Correlated Disorder and Phase Transition Inhibition by a Small Guest Modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fabbiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Al-Nahari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Awala</w:t>
+                <w:t xml:space="preserve">Vasyl Veremeienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 338, pp.111965. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.366-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.111965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752221v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-Guest Silicalite-1 Zeolites: Correlated Disorder and Phase Transition Inhibition by a Small Guest Modification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydroxyl environments in zeolites probed by deuterium solid-state MAS NMR combined with IR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Fabbiani</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louwanda Lakiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ruaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Mintova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03721⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (12), pp.2964-2968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2QI00824F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507387v1</w:t>
+                <w:t xml:space="preserve">hal-04295954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering RHO nanozeolite: controlling the particle morphology, Al and cation content, stability, and flexibility</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Access to sodalite cages in ion-exchanged nanosized FAU zeolites probed by hyperpolarized 129Xe NMR and DFT calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrikant Kunjir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Awala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.2c00439⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 338, pp.111965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.111965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752212v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyl environments in zeolites probed by deuterium solid-state MAS NMR combined with IR spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Silicalite-1 formation in acidic medium: synthesis conditions and physicochemical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaolin Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hailing Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangying Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2QI00824F⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 329, pp.111537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295954v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration, explanation and exploitation of hydroxyls in zeolites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The challenge of silanol species characterization in zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabel Medeiros-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolai Nesterenko</w:t>
+                <w:t xml:space="preserve">Delphine Minoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Science Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (6), pp.1125-1133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nsr/nwac081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1QI01483H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752218v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superacidity and spectral signatures of hydroxyl groups in zeolites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acidic medium synthesis of zeolites – an avenue to control the structure-directing power of organic templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangying Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaolin Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haonuan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgi N Vayssilov</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nikolai Nesterenko</w:t>
+                <w:t xml:space="preserve">Songxia Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.112144⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (30), pp.11499-11506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2DT01554D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752240v1</w:t>
+                <w:t xml:space="preserve">hal-03779241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Effect of Silanol Defects on the Insertion of Single-Site Mo in the MFI Zeolite Framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Exploration, explanation and exploitation of hydroxyls in zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cruchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabel Medeiros-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c03076⟩</w:t>
+              <w:t xml:space="preserve">National Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nsr/nwac081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752182v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Al Distribution in CO 2 Adsorption Capacity in RHO Zeolites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Superacidity and spectral signatures of hydroxyl groups in zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgi N Vayssilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hristiyan A Aleksandrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnold Paecklar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+                <w:t xml:space="preserve">Izabel Medeiros Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c05479⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 343, pp.112144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.112144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05612134v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Al Distribution in CO 2 Adsorption Capacity in RHO Zeolites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Unraveling the Effect of Silanol Defects on the Insertion of Single-Site Mo in the MFI Zeolite Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabel Medeiros-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (3), pp.1418-1425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c03076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c05479⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05612136v1</w:t>
+                <w:t xml:space="preserve">hal-03752182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of mixed alkali metal cations on the formation of nanosized CHA zeolite from colloidal precursor suspension</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edwin B Clatworthy</w:t>
+                <w:t xml:space="preserve">Role of Al Distribution in CO 2 Adsorption Capacity in RHO Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Vicente</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Ruaux</w:t>
+                <w:t xml:space="preserve">Arnold Paecklar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.06.176⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (1), pp.3-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c05479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414919v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex H-bonded silanol network in zeolites revealed by IR and NMR spectroscopy combined with DFT calculations †</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Role of Al Distribution in CO 2 Adsorption Capacity in RHO Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Paecklar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (1), pp.3-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c05479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1TA06908J⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03414980v1</w:t>
+                <w:t xml:space="preserve">hal-05612134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control the position of framework defects in zeolites by changing the symmetry of organic structure directing agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A combination of proton spin diffusion NMR and molecular simulations to probe supramolecular assemblies of organic molecules in nanoporous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gedeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Mintova</w:t>
+                <w:t xml:space="preserve">Beatriz Bernardo-Maestro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Fernandez</w:t>
+                <w:t xml:space="preserve">Fernando López-Arbeloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Pérez-Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gómez-Hortigüela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.110899⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (14), pp.5434-5440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2DT00497F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143342v1</w:t>
+                <w:t xml:space="preserve">hal-05638654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silanol defects engineering and healing in zeolites: Opportunities to fine-tune their properties and performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabel C Medeiros-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Society Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 50 (19), pp.11156-11179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D1CS00395J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeolite Structure Direction: Identification, Strength and Involvement of Weak CH⋅⋅⋅O Hydrogen Bonds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The role of mixed alkali metal cations on the formation of nanosized CHA zeolite from colloidal precursor suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajjad Ghojavand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin B Clatworthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (2), pp.149-153. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 604, pp.350-357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201900953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.06.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405117v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrystallization on Alkaline Treated Zeolites in the Presence of Pore-Directing Agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Complex H-bonded silanol network in zeolites revealed by IR and NMR spectroscopy combined with DFT calculations †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabel Medeiros Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgi N Vayssilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hristiyan A Aleksandrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Mintova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.7b01416⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1TA06908J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840134v1</w:t>
+                <w:t xml:space="preserve">hal-03414980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZSM-5 Zeolite: Complete Al Bond Connectivity and Implications on Structure Formation from Solid-State NMR and Quantum Chemistry Calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Control the position of framework defects in zeolites by changing the symmetry of organic structure directing agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gedeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Mintova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b03050⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 315, pp.110899, 1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.110899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667318v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermolecular interactions in AST zeolites through 14N NMR and DFT calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zeolite Structure Direction: Identification, Strength and Involvement of Weak CH⋅⋅⋅O Hydrogen Bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzonka Mineva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Gaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dib Eddy</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2053229616017022⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (2), pp.149-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201900953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534161v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Disorder in Al-ZSM-5 Zeolites by 14 N NMR Spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">ZSM-5 Zeolite: Complete Al Bond Connectivity and Implications on Structure Formation from Solid-State NMR and Quantum Chemistry Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzonka Mineva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b04861⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.19 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b03050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576192v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot synthesis of silanol-free nanosized MFI zeolite</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Recrystallization on Alkaline Treated Zeolites in the Presence of Pore-Directing Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Siblani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrikant M. Kunjir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nuttens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmat4941⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (4), pp.2010--2015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.7b01416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410389v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">11 B MAS NMR Study of the Thermolytic Dehydrocoupling of Two Ammonia Boranes upon the Release of One Equivalent of H 2 at Isothermal Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Fabien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Fabien Petit</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemistrySelect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (29), pp.9396 - 9401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/slct.201702227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in 14N solid state NMR</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">One-pot synthesis of silanol-free nanosized MFI zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddulu Naidu Talapaneni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reports on NMR Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (10), pp.1010-1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat4941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.arnmr.2015.08.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01295010v1</w:t>
+                <w:t xml:space="preserve">hal-02410389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14N NMR of tetrapropylammonium based crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Intermolecular interactions in AST zeolites through 14N NMR and DFT calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dib Eddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freire Mélanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pralong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzonka Mineva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02497-4⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053229616017022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186125v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Directing Agent Governs the Location of Silanol Defects in Zeolites</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probing Disorder in Al-ZSM-5 Zeolites by 14 N NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzonka Mineva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b03668⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (29), pp.15831 - 15841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b04861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711599v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential orientations of structure directing agents in zeolites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Recent advances in 14N solid state NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dib Eddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzonka Mineva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5DT02558C⟩</w:t>
+              <w:t xml:space="preserve">Annual Reports on NMR Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87, pp.175-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.arnmr.2015.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203808v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT-D Study of N-14 Nuclear Quadrupolar Interactions in Tetra-n-alkyl Ammonium Halide Crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">14N NMR of tetrapropylammonium based crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dib Eddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzonka Mineva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Alonso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tzonka Mineva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp502858n⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 224, pp.1769-1773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02497-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011041v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Structure-Directing Agent Governs the Location of Silanol Defects in Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mintova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (22), pp.7577-7579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b03668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preferential orientations of structure directing agents in zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzonka Mineva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.16680-16683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5DT02558C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DFT-D Study of N-14 Nuclear Quadrupolar Interactions in Tetra-n-alkyl Ammonium Halide Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzonka Mineva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (19), pp.3525-3533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp502858n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">14N Solid-State NMR: A sensitive probe of the local order in zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dib Eddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzonka Mineva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15, pp.18349-18352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C3CP51845K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7318,784 +7699,784 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">29Si NMR to probe 27Al distribution in zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin B. Clatworthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Paecklar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 21st International Zeolite Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the aluminum distribution and acidity of ZSM-5 zeolites using the mineralizing agents during syntheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Al-nahari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Saint-Germes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balard Chemistry Conferences BCC2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the aluminum distribution and acidity of ZSM-5 zeolites using the mineralizing agents during syntheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Al-nahari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Saint-Germes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th Conference of the Federation of the European Zeolite Associations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is nmr a suitable tools to study defects in zeolites?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">On the Recrystallization of Hierarchical Zeolites using Pore Directing Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR-CAT 2017 : Catalysis by design using NMR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">11th International Symposium On The Characterization OF Porous Solids (COP-XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711685v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Recrystallization of Hierarchical Zeolites using Pore Directing Agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">RECRYSTALLIZATION ON ALKALINE TREATED ZEOLITES IN THE PRESENCE OF PORE DIRECTING AGENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Siblani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium On The Characterization OF Porous Solids (COP-XI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
+              <w:t xml:space="preserve">10th Alpine Conference On Solid State NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711688v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECRYSTALLIZATION ON ALKALINE TREATED ZEOLITES IN THE PRESENCE OF PORE DIRECTING AGENTS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Is nmr a suitable tools to study defects in zeolites?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Alpine Conference On Solid State NMR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Chamonix, France</w:t>
+              <w:t xml:space="preserve">NMR-CAT 2017 : Catalysis by design using NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711686v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The location of defects in zeolites is governed by the SDA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Mintova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Zeolite Conference (IZC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8105,276 +8486,276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando FTIR Study of Propyne Polymerisation in One-dimensional LTL Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dusan Stosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Awala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IZC 18th International Zeolite Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing local order in vanadates crystals. A combination of 51V NMR and DFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan R. Yates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Zapata Abellán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Alpine conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId262"/>
+      <w:footerReference w:type="default" r:id="rId274"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8442,51 +8823,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45C23FEA"/>
+    <w:nsid w:val="52E4CE67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8673,51 +9054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eddy-dib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6062-3128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=GZQn66IAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-1019-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474160v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Pace" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwei Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco G Geloso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dalena" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogenes Honorato-Piva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CY01271F" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474182v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Ivanova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin B. Clatworthy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Grunin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c06284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760400v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Tan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Golub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Filippov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113347" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142618v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiudi Yue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Aitblal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogenes Honorato Piva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c01891" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu You" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Shen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c04930" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxing Qin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourrdine Chaouati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202528025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142707v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113339" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142700v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Confalonieri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Salusso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Vayssilov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c13278" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishel Markovski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amedlous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kaleta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qi00567a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368552v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beuque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Asahina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202508909" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362964v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Rac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Raki&#263;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pal&#269;i&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Postole" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113454" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285111v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Sun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaolin Lang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangying Fu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haonuan Zhao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112839" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cruchade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.105360" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808051v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Onida" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ferrarelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29184450" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808044v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Clatworthy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillet-Nicolas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Foucaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.4c01625" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808041v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vicente" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4QI01240B" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371019v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Lu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Xu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Willhammar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08206-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rosso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Airi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Signorile" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bordiga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112924" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588196v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Fahda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Fayek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Pichot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c00186" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283471v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristiyan Aleksandrov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Carravetta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01533" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ghojavand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC03934J" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283486v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Cheng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honghai Liu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA05418G" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283478v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Daouli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00918-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283454v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Magisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202300326" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941911v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Al-Nahari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cammarano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saint-Germes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massiot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202217992" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423400v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Yang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Guo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111537" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295903v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dubray" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Medeiros-Costa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Aquino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Minoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QI01483H" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779241v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songxia Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT01554D" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752221v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Kunjir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.111965" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507387v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fabbiani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Piveteau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Veremeienko" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03721" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752212v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold A. Paecklar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debost" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00439" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwanda Lakiss" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QI00824F" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752218v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nesterenko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwac081" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752240v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi N Vayssilov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristiyan A Aleksandrov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Medeiros Costa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.112144" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752182v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03076" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612134v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Paecklar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c05479" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612136v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414919v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin B Clatworthy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.06.176" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414980v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA06908J" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143342v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gedeon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.110899" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414915v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel C Medeiros-Costa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dath" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CS00395J" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405117v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Gaje" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201900953" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840134v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Siblani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant M. Kunjir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuttens" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b01416" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667318v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b03050" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534161v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dib Eddy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freire M&#233;lanie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pralong" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053229616017022" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576192v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b04861" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410389v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddulu Naidu Talapaneni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4941" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670986v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Petit" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201702227" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295010v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.arnmr.2015.08.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186125v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02497-4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711599v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dib" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mintova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b03668" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203808v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gimenez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02558C" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011041v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502858n" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873646v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP51845K" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349668v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068138v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Al-nahari" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068135v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711685v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711688v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711686v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070738v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grand Julien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305995v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Stosic" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Srour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841486v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R. Yates" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Zapata Abell&#225;n" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eddy-dib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6062-3128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=GZQn66IAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-1019-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Ivanova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin B. Clatworthy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Grunin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c06284" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474160v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Pace" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwei Wu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco G Geloso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dalena" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogenes Honorato-Piva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CY01271F" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05638653v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunzheng Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Guo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2025.102888" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05638651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Fahda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Sun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petko Petkov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourrdine Chaouati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c21600" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishel Markovski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amedlous" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kaleta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qi00567a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368552v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Shen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxing Qin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beuque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Asahina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202508909" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Rac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Raki&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pal&#269;i&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Postole" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113454" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Tan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Golub" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Filippov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113347" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiudi Yue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Aitblal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogenes Honorato Piva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c01891" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368744v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu You" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c04930" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202528025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142707v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113339" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142700v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Confalonieri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Salusso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Vayssilov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c13278" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808044v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Clatworthy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillet-Nicolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Foucaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.4c01625" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285111v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaolin Lang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangying Fu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haonuan Zhao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112839" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808048v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cruchade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.105360" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808051v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Onida" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ferrarelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29184450" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808041v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vicente" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4QI01240B" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371019v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Lu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Xu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Willhammar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08206-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654227v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rosso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Airi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Signorile" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bordiga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112924" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588196v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Fayek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Pichot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c00186" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283486v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Cheng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honghai Liu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA05418G" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283471v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristiyan Aleksandrov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Carravetta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01533" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283447v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ghojavand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC03934J" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283478v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Daouli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00918-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283454v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Magisson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202300326" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941911v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Al-Nahari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cammarano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saint-Germes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massiot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202217992" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752212v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold A. Paecklar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debost" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00439" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507387v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fabbiani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Piveteau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Veremeienko" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03721" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295954v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwanda Lakiss" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QI00824F" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Kunjir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.111965" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423400v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Yang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111537" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295903v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dubray" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Medeiros-Costa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Aquino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Minoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QI01483H" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779241v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songxia Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT01554D" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752218v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nesterenko" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwac081" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752240v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi N Vayssilov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristiyan A Aleksandrov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Medeiros Costa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.112144" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752182v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03076" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612136v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Paecklar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c05479" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612134v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05638654v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bernardo-Maestro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L&#243;pez-Arbeloa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n P&#233;rez-Pariente" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G&#243;mez-Hortig&#252;ela" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT00497F" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414915v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel C Medeiros-Costa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dath" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CS00395J" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414919v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin B Clatworthy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.06.176" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414980v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA06908J" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143342v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gedeon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.110899" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405117v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Gaje" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201900953" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667318v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b03050" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840134v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Siblani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant M. Kunjir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuttens" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b01416" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670986v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Petit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201702227" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410389v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddulu Naidu Talapaneni" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4941" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534161v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dib Eddy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freire M&#233;lanie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pralong" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053229616017022" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576192v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b04861" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295010v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.arnmr.2015.08.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186125v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02497-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711599v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dib" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mintova" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b03668" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203808v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gimenez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02558C" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011041v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502858n" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873646v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP51845K" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349668v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068138v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Al-nahari" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068135v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711688v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711686v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711685v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070738v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grand Julien" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305995v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Stosic" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Srour" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841486v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R. Yates" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Zapata Abell&#225;n" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>