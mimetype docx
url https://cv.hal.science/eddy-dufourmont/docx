--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -66,979 +66,4131 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment traduire « citoyen » ? Penser la participation des min à la politique, à l’époque du Mouvement pour la liberté et les droits du peuple (1870-1890)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eddy Dufourmont. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Min. Une archéologie conceptuelle du mot « peuple » dans le Japon contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'eau, A paraître, 9782385192242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">「中江兆民とフランスの社会主義。Auguste Vermorelの『Le parti socialiste』とその和訳『社会論』について」 (Nakae Chômin et le socialisme français. Sur la traduction japonaise de Le Parti socialiste d’Auguste Vermorel),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eddy Dufourmont エディ・デュフルモン; Machi Senjurô 町泉寿郎. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">自由民権運動期におけるヨーロッパ思想と. 儒学―接触、交流、翻訳― (La pensée européenne et le confucianisme à l’époque du Mouvement pour la liberté et les droits du peuple. Contacts, circulations, traductions),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kyûko shoin 汲古書院, 2026, 978-4-7629-3703-3 C3310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : mots concepts et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Laliberté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Bourdeaux, Eddy Dufourmont, André Laliberté et Rémy Madinier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La question laïque vue d’Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, p. 1-18., 2025, 9783111711706</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Contradictions of Confucian personalism: Yasuoka Masahiro and the Japanese Invasion of Asia (1931-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Shaun O'Dwyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confucianism at war</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, p.206-226, 2025, 978-1040267059</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le thème du despotisme (sensei 専制/senji 専治) dans le Japon moderne naissant (1868-1889) : les traductions et les usages de L’Esprit des lois »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Cheng; Henry Laurens. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Despotismes orientaux, du proche à l’extrême</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEMISPHERES, pp.163-221, 2025, 978-2377012398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">渋沢栄一と中江兆民。フランスの経済的自由主義、儒教と資本主義</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">信孝 三浦. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">渋沢栄一とフランス</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 水声社, 2025, 978-4801008397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">「渋沢栄一と中江兆民。フランスの経済的自由主義、儒教と資本主義」(Shibusawa Eiichi et Nakae Chômin. Le libéralisme économique français, le confucianisme et le capitalisme),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">三浦信孝; 矢後和彦. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">『渋沢栄一とフランス』(Shibusawa Eiichi et la France),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 水声社, pp.77-109, 2025, ‎ 978-4801008397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le thème du despotisme (sensei 専制/senji 専治) dans le Japon moderne naissant (1868-1889) : les traductions et les usages de L’Esprit des lois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Cheng; Henry Laurens. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Despotismes orientaux, du proche à l’extrême</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEMISPHERES, pp.163-221, 2025, 978-2377012398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">「中江兆民思想における尊厳と自由・平等観。フランス共和主義の導入を中心として」</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">小島毅; 加藤泰史. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">尊厳概念の転移</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 法政大学出版局, 2024, 978-4-588-15141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">「中江兆民思想における尊厳と自由・平等観。フランス共和主義の導入を中心として」 (La dignité, la liberté et l’égalité dans la pensée de Nakae Chômin. Autour de l’introduction du républicanisme français)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kojima Takeshi 小島毅; Katô Yasunari 加藤泰史. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">『尊厳概念の転移』(Le transfert du concept de dignité)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hôsei daigaku shuppankyoku 法政大学出版局, pp.171-193, 2024, 978-4588151415</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Contradictions of Confucian personalism: Yasuoka Masahiro and the Japanese Invasion of Asia (1931-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Shaun O’Dwyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confucianism at War</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, 2024, 978-1032619316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003569183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invention de la traduction au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Imaginaire du traduire. Langues, textes et pratiques des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14611-7.p.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Rousseau in Modern Japan (1868-1889): Nakae Chōmin and the source of East Asian democracy”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neal Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ployjai Pintobtang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rousseau Today Interdisciplinary Essays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, 2023, Political Philosophy and Public Purpose, 978-3-031-29242-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-29243-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04770692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau in Modern Japan (1868-1889): Nakae Chōmin and the source of East Asian democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Bosseau; Owen Brown; Neal Harris; Ployjai Pintobtang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rousseau’s Philosophy: Interdisciplinary Essays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, 2023, 978-3031292422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la périphérie fractionnée à une nouvelle centralité. L’Asie orientale au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Beaupré; Florian Louis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.413-445., 2022, 978-2130835745</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuoka Masahiro and the surviving of Confucianism in postwar Japan (1945-1983)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Shaun O’Dwyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Confucianism in Modern Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amsterdam University Press, pp.168-183., 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The imperial “civil religion” and seikyô bunri: the historical process of secularization in modern Japan, from the perspective of “Confucianism” (1868-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eddy Dufourmont; Pascal Bourdeaux; André Laliberté; Rémy Madinier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asia and the Secular. Francophone perspectives in a Global Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, 2022, 978-3110738001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asian Secularism from Words to Concepts and Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Laliberté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asia and the Secular</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.1-18, 2022, 9783110738001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110733068-001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Yangming au Japon, l’invention d’une école confucéenne (XVII-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grandes heures de la pensée chinoise. De la dynastie Song au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2846545068</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">初期アジア主義と中江兆民。日本の文明開化、ヨーロッパとアジアの創造 (Le premier asiatisme et Nakae Chômin. L’ouverture du Japon à la civilisation, l’invention de l’Europe et de l’Asie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Hamon; Hirosa Midori. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">近代日本とアジア (Le Japon moderne et l’Asie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bensei shuppan 勉誠出版, 2016, 9784585221579</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Great Learning in modern Japan (1868-present): an ideological weapon for conservatism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Cheng; Damien Morier-Genoud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uses and Abuses of the Great Learning (China, Korea, Japan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France - Institut des hautes études chinoises, 2016, 9782857570745</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une perspective historique sur le développement de la communauté musulmane du Japon, à l’aune du processus de laïcisation et de sécularisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amin Elias, Augustin Jomier, Anaïs-Trissa Khatchadourian </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laïcités et musulmans, débats et expériences (XIX-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang Gmbh, pp.161-181, 2014, 978-3034314855</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spengler au Japon. L’inspiration de la « révolution conservatrice » dans l’asiatisme et le rejet de la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilbert Merlio, Daniel Meyer </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spengler ohne ende. Ein Rezeptionsphänomen im internationalen Kontext</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang GmbH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-215, 2014, 978-3631649701</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un discours sur les femmes, au croisement des pensées chinoise et européenne. Nakae Chômin et Nakamura Masanao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Lozerand, Christian G. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Famille japonaise moderne (1868-1926). Discours et débats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Picquier, pp.9, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la pensée politique et au matérialisme de Nakae Chômin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eddy Dufourmont, Christine Lévy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un an et demi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Belles Lettres, pp.13, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Chemises vertes japonaises ? Autour de l'agrarisme confucéen de Yasuoka Masahiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bern, Noriko Berlinguez-Kono. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Japon Pluriel 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Picquier, pp.10, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanaka Ippei&amp;quot; (“Islam and Pan-Asianism”, 1924), et &amp;quot;The First Greater East Asia writers conference&amp;quot; (Final declaration, 1942)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sven Saaler; W.A. Christopher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Documentary History: volume 2 1920-present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rowman and Littlefield, pp.10, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La réinvention du barbare dans l’asiatisme japonais, à travers Yasuoka Masahiro et Yoshida Shôin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Rabut. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visions du « barbare » en Chine, en Corée et au Japon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l’Inalco, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Confucianism philosophy ? The answers of Inoue Tetsujirō and Nakae Chōmin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nakajima Takahiro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Whither Japanese Philosophy 2? Reflections through Other Eyes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Tokyo Center of Philosophy, pp.71-90, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réinvention du barbare dans l'asiatisme japonais, à travers Yasuoka Masahiro et Yoshida Shôin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visions du « barbare » en Chine, en Corée et au Japon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'Inalco, pp.17, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau et la critique « anti-Lumières » de la démocratie dans le Japon du XX e siècle. Yabe Teiji, Hans Kelsen et Carl Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tanguy L’Aminot, Reinhard Bach et Catherine Labro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rousseau et l’Allemagne à l’époque contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIAM-JJR Musée Jean-Jacques Rousseau Publications du Mont-Louis, 2010, 9782953425635</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Spirit of Parody: Nakae Chōmin and the 'Philosophy of Joy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nakajima Takahiro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Whither Japanese Philosophy? Reflections through other Eyes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTCP, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satô Eisaku, Yasuoka Masahiro and the Re-Establishment of February 11th as National Day: the Political Use of National Memory in Postwar Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wolfgang Schwentker and Sven Saaler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Power of Memory in Modern Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Global Oriental, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée politique et la philosophie de Nakae Chômin, à travers les discours des trois ivrognes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eddy Dufourmont, Christine Lév. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues politiques entre trois ivrognes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.28, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matsumura Kaiseki et l'Eglise du Japon (Nihon kyôkai) : un asiatisme chrétien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Brot, Christian Galan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Japon Pluriel 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Picquier, pp.10, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuoka Masahiro, une vision conservatrice de l'après-guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Lucken, Anne Bayard-Sa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Japon après la guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Picquier, pp.25, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La première rencontre des écrivains de la grande Asie orientale (1-13 novembre 1942)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Luck, Pascal Griolet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Japon Pluriel 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Picquier, pp.10, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MIN : Une histoire conceptuelle du mot « peuple » dans le Japon contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Bord de l'eau, In press, ‎ 978-3111711980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">自由民権運動期におけるヨーロッパ思想と儒学</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">泉寿郎 町</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">汲古書院, 2026, 978-4-7629-3703-3 C3310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La question laïque vue d’Asie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Laliberté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Gruyter, 2025, 9783111711485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111711706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05429194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question laïque vue d’Asie: Regards croisés sur les relations États-Religions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">André Laliberté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémy Madinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">De Gruyter, 2025, 9783111711485. </w:t>
+              <w:t xml:space="preserve">De Gruyter. De Gruyter, 2025, 978-3111711980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111711706-004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nakae Chômin, la mise en politique d’une philosophie rousseauiste au Japon (1874-1890)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2024, Constitutions de la modernité, Marina Mestre Zaragozá, 978-2406173243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17326-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04770665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asia and the Secular. Francophone Perspectives in a Global Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783111711706⟩</w:t>
+                <w:t xml:space="preserve">Pascal Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Laliberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Gruyter, 2022, Religion and Its Others, 978-3110738001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110733068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03501877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau et la première philosophie de la liberté en Asie (1874-1890): Nakae Chômin, Lormont, Le Bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...103 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/9783110733068⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Japan, a country without revolution? Uses of kakumei and historical debates in the Meiji era (1868-1912)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collège de France, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cdf.11185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire politique du Japon de 1853 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PU BORDEAUX, 2020, 979-1030005691</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrits sur Rousseau et les droits du peuple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Belles Lettres, 2018, 978-2251448800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">PU BORDEAUX, 2020, 979-1030005691</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau au Japon: NAKAE CHÔMIN ET LE RÉPUBLICANISME FRANÇAIS (1874-1890)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PU BORDEAUX, 2018, 979-1030002768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Les Belles Lettres, 2018, 978-2251448800</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau au Japon. Nakae Shômin et le républicanisme français (1874-1890)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">PU BORDEAUX, 2018, 979-1030002768</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire politique du Japon (1853-2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux, 534 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Bordeaux, 2018</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confucianisme et conservatisme au Japon : La trajectoire intellectuelle de Yasuoka Masahiro (1898-1983)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux, 348 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire politique du Japon (1853-2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Bordeaux, 534 p., 2017</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux, 460 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Bordeaux, 348 p., 2014</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un an et demi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Belles Lettres, 2011, 978-2251722115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04770673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1048,3817 +4200,1212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Archaeology of the Word ‘Cosmopolitanism’ ( sekaishugi ) in Modern Japan, from 1868 to 1925</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of European Ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 51 (8), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01916599.2025.2581476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05344147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaishin (réforme) contre hoshu (conservation) : la discordance des temps dans le Japon des années 1870-1880 et l’invention conflictuelle des partis politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 277-278 (1), pp.193-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dio.277.0193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un moment de la circulation mondiale des Lumières : une première enquête sur les traductions et les usages de l’ Esprit des lois dans le Japon moderne naissant (1868-1889)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 41 (1), pp.23-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lumi.041.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...91 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">「新カント主義の先駆者としての中江兆民。「理義」から見た１８８０年代にける兆民の自由論と孟子、カント、ルソーとアレクサンダー・ベイン」(Nakae Chômin, précurseur du néokantisme. Sa théorie de la liberté dans les années 1880 et la notion de rigi « raison et justice », au croisement de Mencius, Kant, Rousseau et Alexander Bain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">日本漢文研究</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction du Discours sur les sciences et les arts par Nakae Chômin (1847-1901) : une critique de la modernisation du Japon au nom de Rousseau et de la démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rousseau studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nakae Chômin to bukkyô. Inoue Enryô to Nakae chômin no ronsô no saikô » (Nakae Chômin et le bouddhisme. Repenser la controverse entre Inoue Enryô et Nakae Chômin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kokusai Inoue Enryô kenkyû</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, p.145-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01165253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">中江兆民と仏教　井上円了と中江兆民の論争の再考</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Inoue Enryo Research - 国際井上円了研究 (Bilingual Open Access Journal)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, p.145-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La genèse du jumelage entre Bordeaux et Fukuoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18, pp.171--179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">中江兆民と仏教。中江兆民と井上円了の論争の再考</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Inoue Enryo Research - 国際井上円了研究 (Bilingual Open Access Journal)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, pp.145--157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nakae Chōmin a-t-il pu être à la fois un adepte de Rousseau et un matérialiste athée ? Une tentative de resituer sa philosophie à la lumière de ses sources françaises et du Citoyen de Genève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45, pp.5-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">明治時代におけるパロディと政治・『三酔人経綸問答』と中江兆民の「喜祝の哲学」</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">アジア文化研究別冊</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18, pp.79--85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Etre vers la vie et « éducation du peuple » : l'asiatiste Yasuoka Masahiro et les bases idéologiques de la politique sociale du Japon du XXe siècle »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 40-41, pp.91--101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">être vers la vie et « éducation du peuple » Yasuoka Masahiro et les bases idéologiques de la politique sociale du Japon du xx e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écriture de l'histoire dans le Japon et la Corée à l'époque coloniale : Shiratori Kurakichi et Choi Namseon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypothèses 2006-Travaux de l'école doctorale d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.271--281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">安岡正篤と天皇機関説事件・１９３２－５年の政治史を再考するために</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">国際関係論研究</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24, pp.81--110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733138v1</w:t>
-              </w:r>
-[...2603 lines deleted...]
-                <w:t xml:space="preserve">hal-02733148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrits sur Rousseau et les droits du peuple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5005,51 +5552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdeaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dufourmont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lalibert&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Madinier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111711706" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770665v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17326-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501877v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733068" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612982v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.11185" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613288v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613287v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542477v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733295v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770673v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05344147v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916599.2025.2581476" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612981v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.041.0023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.277.0193" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522292v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733261v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733260v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733125v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733138v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344200v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036553v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540299v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003569183" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036563v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14611-7.p.0105" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Harris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bosseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ployjai Pintobtang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Brown" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29243-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616957v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616941v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925757v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733068-001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612984v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522294v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522304v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/20788?format=EPDF" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733333v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733335v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733334v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733336v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522299v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524883v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524881v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733112v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733123v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733148v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dufourmont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560219v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540299v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lalibert&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Madinier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560214v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036553v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344180v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036526v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560272v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884709v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003569183" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612990v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14611-7.p.0105" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Harris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bosseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ployjai Pintobtang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Brown" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29243-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036684v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616957v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036716v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925757v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733068-001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612987v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522294v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/20788?format=EPDF" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733335v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733333v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733336v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524903v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733065v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524881v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733124v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733123v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733148v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560207v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#27849;&#23551;&#37070; &#30010;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429194v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111711706" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111711706-004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17326-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733068" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844059v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612982v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.11185" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613286v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613288v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613287v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542477v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542396v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733241v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05344147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916599.2025.2581476" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.277.0193" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612981v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.041.0023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196609v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522292v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165253v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733261v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733260v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522291v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733066v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733090v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733125v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733138v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036729v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>