--- v1 (2026-04-08)
+++ v2 (2026-05-15)
@@ -66,1209 +66,2529 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">自由民権運動期におけるヨーロッパ思想と儒学</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">泉寿郎 町</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">汲古書院, 2026, 978-4-7629-3703-3 C3310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MIN : Une histoire conceptuelle du mot « peuple » dans le Japon contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Bord de l'eau, In press, ‎ 978-3111711980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question laïque vue d’Asie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Laliberté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Gruyter, 2025, 9783111711485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111711706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05429194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question laïque vue d’Asie: Regards croisés sur les relations États-Religions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Laliberté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Gruyter. De Gruyter, 2025, 978-3111711980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111711706-004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nakae Chômin, la mise en politique d’une philosophie rousseauiste au Japon (1874-1890)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2024, Constitutions de la modernité, Marina Mestre Zaragozá, 978-2406173243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17326-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04770665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asia and the Secular. Francophone Perspectives in a Global Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Laliberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Gruyter, 2022, Religion and Its Others, 978-3110738001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110733068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03501877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau et la première philosophie de la liberté en Asie (1874-1890): Nakae Chômin, Lormont, Le Bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Japan, a country without revolution? Uses of kakumei and historical debates in the Meiji era (1868-1912)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collège de France, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cdf.11185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire politique du Japon de 1853 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PU BORDEAUX, 2020, 979-1030005691</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrits sur Rousseau et les droits du peuple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Belles Lettres, 2018, 978-2251448800</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau au Japon: NAKAE CHÔMIN ET LE RÉPUBLICANISME FRANÇAIS (1874-1890)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PU BORDEAUX, 2018, 979-1030002768</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau au Japon. Nakae Shômin et le républicanisme français (1874-1890)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire politique du Japon (1853-2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux, 534 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confucianisme et conservatisme au Japon : La trajectoire intellectuelle de Yasuoka Masahiro (1898-1983)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux, 348 p., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire politique du Japon (1853-2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux, 460 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un an et demi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Belles Lettres, 2011, 978-2251722115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04770673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment traduire « citoyen » ? Penser la participation des min à la politique, à l’époque du Mouvement pour la liberté et les droits du peuple (1870-1890)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eddy Dufourmont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Min. Une archéologie conceptuelle du mot « peuple » dans le Japon contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l'eau, A paraître, 9782385192242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">「中江兆民とフランスの社会主義。Auguste Vermorelの『Le parti socialiste』とその和訳『社会論』について」 (Nakae Chômin et le socialisme français. Sur la traduction japonaise de Le Parti socialiste d’Auguste Vermorel),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eddy Dufourmont エディ・デュフルモン; Machi Senjurô 町泉寿郎. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">自由民権運動期におけるヨーロッパ思想と. 儒学―接触、交流、翻訳― (La pensée européenne et le confucianisme à l’époque du Mouvement pour la liberté et les droits du peuple. Contacts, circulations, traductions),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kyûko shoin 汲古書院, 2026, 978-4-7629-3703-3 C3310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le thème du despotisme (sensei 専制/senji 専治) dans le Japon moderne naissant (1868-1889) : les traductions et les usages de L’Esprit des lois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Cheng; Henry Laurens. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Despotismes orientaux, du proche à l’extrême</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEMISPHERES, pp.163-221, 2025, 978-2377012398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le thème du despotisme (sensei 専制/senji 専治) dans le Japon moderne naissant (1868-1889) : les traductions et les usages de L’Esprit des lois »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Cheng; Henry Laurens. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Despotismes orientaux, du proche à l’extrême</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEMISPHERES, pp.163-221, 2025, 978-2377012398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Contradictions of Confucian personalism: Yasuoka Masahiro and the Japanese Invasion of Asia (1931-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Shaun O'Dwyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confucianism at war</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, p.206-226, 2025, 978-1040267059</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">渋沢栄一と中江兆民。フランスの経済的自由主義、儒教と資本主義</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">信孝 三浦. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">渋沢栄一とフランス</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 水声社, 2025, 978-4801008397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : mots concepts et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Laliberté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Madinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Bourdeaux, Eddy Dufourmont, André Laliberté et Rémy Madinier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La question laïque vue d’Asie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, p. 1-18., 2025, 9783111711706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...218 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">「渋沢栄一と中江兆民。フランスの経済的自由主義、儒教と資本主義」(Shibusawa Eiichi et Nakae Chômin. Le libéralisme économique français, le confucianisme et le capitalisme),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">三浦信孝; 矢後和彦. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">『渋沢栄一とフランス』(Shibusawa Eiichi et la France),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 水声社, pp.77-109, 2025, ‎ 978-4801008397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Anne Cheng; Henry Laurens. </w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">「中江兆民思想における尊厳と自由・平等観。フランス共和主義の導入を中心として」 (La dignité, la liberté et l’égalité dans la pensée de Nakae Chômin. Autour de l’introduction du républicanisme français)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kojima Takeshi 小島毅; Katô Yasunari 加藤泰史. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Despotismes orientaux, du proche à l’extrême</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEMISPHERES, pp.163-221, 2025, 978-2377012398</w:t>
+              <w:t xml:space="preserve">『尊厳概念の転移』(Le transfert du concept de dignité)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hôsei daigaku shuppankyoku 法政大学出版局, pp.171-193, 2024, 978-4588151415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">「中江兆民思想における尊厳と自由・平等観。フランス共和主義の導入を中心として」</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">小島毅; 加藤泰史. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">尊厳概念の転移</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 法政大学出版局, 2024, 978-4-588-15141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contradictions of Confucian personalism: Yasuoka Masahiro and the Japanese Invasion of Asia (1931-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Shaun O’Dwyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confucianism at War</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, 2024, 978-1032619316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003569183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention de la traduction au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Imaginaire du traduire. Langues, textes et pratiques des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14611-7.p.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Rousseau in Modern Japan (1868-1889): Nakae Chōmin and the source of East Asian democracy”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neal Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ployjai Pintobtang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rousseau Today Interdisciplinary Essays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2023, Political Philosophy and Public Purpose, 978-3-031-29242-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-29243-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04770692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousseau in Modern Japan (1868-1889): Nakae Chōmin and the source of East Asian democracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Bosseau; Owen Brown; Neal Harris; Ployjai Pintobtang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rousseau’s Philosophy: Interdisciplinary Essays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, 2023, 978-3031292422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asian Secularism from Words to Concepts and Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Laliberté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asia and the Secular</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.1-18, 2022, 9783110738001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110733068-001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la périphérie fractionnée à une nouvelle centralité. L’Asie orientale au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1288,2915 +2608,1595 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Beaupré; Florian Louis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.413-445., 2022, 978-2130835745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuoka Masahiro and the surviving of Confucianism in postwar Japan (1945-1983)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Shaun O’Dwyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Confucianism in Modern Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amsterdam University Press, pp.168-183., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The imperial “civil religion” and seikyô bunri: the historical process of secularization in modern Japan, from the perspective of “Confucianism” (1868-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eddy Dufourmont; Pascal Bourdeaux; André Laliberté; Rémy Madinier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia and the Secular. Francophone perspectives in a Global Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, 2022, 978-3110738001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Yangming au Japon, l’invention d’une école confucéenne (XVII-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grandes heures de la pensée chinoise. De la dynastie Song au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-2846545068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">初期アジア主義と中江兆民。日本の文明開化、ヨーロッパとアジアの創造 (Le premier asiatisme et Nakae Chômin. L’ouverture du Japon à la civilisation, l’invention de l’Europe et de l’Asie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Hamon; Hirosa Midori. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">近代日本とアジア (Le Japon moderne et l’Asie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bensei shuppan 勉誠出版, 2016, 9784585221579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Great Learning in modern Japan (1868-present): an ideological weapon for conservatism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Cheng; Damien Morier-Genoud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uses and Abuses of the Great Learning (China, Korea, Japan)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France - Institut des hautes études chinoises, 2016, 9782857570745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spengler au Japon. L’inspiration de la « révolution conservatrice » dans l’asiatisme et le rejet de la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilbert Merlio, Daniel Meyer </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spengler ohne ende. Ein Rezeptionsphänomen im internationalen Kontext</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang GmbH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-215, 2014, 978-3631649701</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une perspective historique sur le développement de la communauté musulmane du Japon, à l’aune du processus de laïcisation et de sécularisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amin Elias, Augustin Jomier, Anaïs-Trissa Khatchadourian </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laïcités et musulmans, débats et expériences (XIX-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang Gmbh, pp.161-181, 2014, 978-3034314855</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un discours sur les femmes, au croisement des pensées chinoise et européenne. Nakae Chômin et Nakamura Masanao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Lozerand, Christian G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Famille japonaise moderne (1868-1926). Discours et débats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Picquier, pp.9, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la pensée politique et au matérialisme de Nakae Chômin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eddy Dufourmont, Christine Lévy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un an et demi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Belles Lettres, pp.13, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanaka Ippei&amp;quot; (“Islam and Pan-Asianism”, 1924), et &amp;quot;The First Greater East Asia writers conference&amp;quot; (Final declaration, 1942)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sven Saaler; W.A. Christopher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Documentary History: volume 2 1920-present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rowman and Littlefield, pp.10, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Chemises vertes japonaises ? Autour de l'agrarisme confucéen de Yasuoka Masahiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bern, Noriko Berlinguez-Kono. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japon Pluriel 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Picquier, pp.10, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Sven Saaler; W.A. Christopher. </w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau et la critique « anti-Lumières » de la démocratie dans le Japon du XX e siècle. Yabe Teiji, Hans Kelsen et Carl Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tanguy L’Aminot, Reinhard Bach et Catherine Labro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Documentary History: volume 2 1920-present</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rowman and Littlefield, pp.10, 2011</w:t>
+              <w:t xml:space="preserve">Rousseau et l’Allemagne à l’époque contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIAM-JJR Musée Jean-Jacques Rousseau Publications du Mont-Louis, 2010, 9782953425635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La réinvention du barbare dans l’asiatisme japonais, à travers Yasuoka Masahiro et Yoshida Shôin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Rabut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visions du « barbare » en Chine, en Corée et au Japon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l’Inalco, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Confucianism philosophy ? The answers of Inoue Tetsujirō and Nakae Chōmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nakajima Takahiro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Whither Japanese Philosophy 2? Reflections through Other Eyes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Tokyo Center of Philosophy, pp.71-90, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réinvention du barbare dans l'asiatisme japonais, à travers Yasuoka Masahiro et Yoshida Shôin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visions du « barbare » en Chine, en Corée et au Japon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Inalco, pp.17, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Spirit of Parody: Nakae Chōmin and the 'Philosophy of Joy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nakajima Takahiro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Whither Japanese Philosophy? Reflections through other Eyes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UTCP, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satô Eisaku, Yasuoka Masahiro and the Re-Establishment of February 11th as National Day: the Political Use of National Memory in Postwar Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wolfgang Schwentker and Sven Saaler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Power of Memory in Modern Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Global Oriental, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pensée politique et la philosophie de Nakae Chômin, à travers les discours des trois ivrognes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eddy Dufourmont, Christine Lév. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues politiques entre trois ivrognes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.28, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuoka Masahiro, une vision conservatrice de l'après-guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Lucken, Anne Bayard-Sa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Japon après la guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Picquier, pp.25, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matsumura Kaiseki et l'Eglise du Japon (Nihon kyôkai) : un asiatisme chrétien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Brot, Christian Galan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japon Pluriel 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Picquier, pp.10, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La première rencontre des écrivains de la grande Asie orientale (1-13 novembre 1942)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Luck, Pascal Griolet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japon Pluriel 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Picquier, pp.10, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733148v1</w:t>
-              </w:r>
-[...1201 lines deleted...]
-                <w:t xml:space="preserve">halshs-04770673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4286,183 +4286,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05344147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un moment de la circulation mondiale des Lumières : une première enquête sur les traductions et les usages de l’ Esprit des lois dans le Japon moderne naissant (1868-1889)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 41 (1), pp.23-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lumi.041.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kaishin (réforme) contre hoshu (conservation) : la discordance des temps dans le Japon des années 1870-1880 et l’invention conflictuelle des partis politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 277-278 (1), pp.193-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dio.277.0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612980v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04612981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">「新カント主義の先駆者としての中江兆民。「理義」から見た１８８０年代にける兆民の自由論と孟子、カント、ルソーとアレクサンダー・ベイン」(Nakae Chômin, précurseur du néokantisme. Sa théorie de la liberté dans les années 1880 et la notion de rigi « raison et justice », au croisement de Mencius, Kant, Rousseau et Alexander Bain)</w:t>
               </w:r>
@@ -4580,303 +4580,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La genèse du jumelage entre Bordeaux et Fukuoka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18, pp.171--179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">中江兆民と仏教。中江兆民と井上円了の論争の再考</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dufourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Inoue Enryo Research - 国際井上円了研究 (Bilingual Open Access Journal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.145--157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nakae Chômin to bukkyô. Inoue Enryô to Nakae chômin no ronsô no saikô » (Nakae Chômin et le bouddhisme. Repenser la controverse entre Inoue Enryô et Nakae Chômin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kokusai Inoue Enryô kenkyû</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, p.145-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01165253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">中江兆民と仏教　井上円了と中江兆民の論争の再考</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dufourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Inoue Enryo Research - 国際井上円了研究 (Bilingual Open Access Journal)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, p.145-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524890v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02733260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nakae Chōmin a-t-il pu être à la fois un adepte de Rousseau et un matérialiste athée ? Une tentative de resituer sa philosophie à la lumière de ses sources françaises et du Citoyen de Genève</w:t>
               </w:r>
@@ -5552,51 +5552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dufourmont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560219v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540299v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lalibert&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Madinier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560214v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036553v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344180v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036526v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560272v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884709v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003569183" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612990v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14611-7.p.0105" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Harris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bosseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ployjai Pintobtang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Brown" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29243-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036684v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616957v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036716v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925757v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733068-001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612987v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522294v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/20788?format=EPDF" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733335v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733333v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733336v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524903v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733065v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524881v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733124v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733123v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733148v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560207v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#27849;&#23551;&#37070; &#30010;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429194v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111711706" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111711706-004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17326-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733068" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844059v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612982v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.11185" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613286v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613288v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613287v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542477v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542396v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733241v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05344147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916599.2025.2581476" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.277.0193" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612981v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.041.0023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196609v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522292v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165253v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733261v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733260v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522291v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733066v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733090v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733125v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733138v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036729v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560207v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dufourmont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#27849;&#23551;&#37070; &#30010;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429194v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lalibert&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Madinier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111711706" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560234v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111711706-004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770665v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17326-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501877v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733068" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612982v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.11185" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613286v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613288v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542396v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770673v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560214v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344200v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540299v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560272v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003569183" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612990v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14611-7.p.0105" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770692v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Harris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bosseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ployjai Pintobtang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Brown" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29243-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925757v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733068-001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036716v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612987v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612984v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522294v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522304v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/20788?format=EPDF" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522296v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733336v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733334v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522299v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522302v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733065v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524883v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524881v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733112v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733123v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733124v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05344147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916599.2025.2581476" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.041.0023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612980v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.277.0193" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196609v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522292v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733261v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733260v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524890v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522291v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733066v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733090v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733125v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733138v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036729v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>