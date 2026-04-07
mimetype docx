--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1425,51 +1425,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t>
+                <w:t xml:space="preserve">Expanding the portfolio of enzymes for biocatalysis by extensive biodiversity screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Elisée</w:t>
@@ -1504,97 +1504,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioTrans 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">6e Symposium International de l'AFERP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Orsay - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327737v1</w:t>
+                <w:t xml:space="preserve">hal-04327790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the portfolio of enzymes for biocatalysis by extensive biodiversity screening</w:t>
+                <w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Elisée</w:t>
@@ -1629,73 +1629,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Symposium International de l'AFERP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Orsay - Paris, France</w:t>
+              <w:t xml:space="preserve">BioTrans 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327790v1</w:t>
+                <w:t xml:space="preserve">hal-04327737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t>
               </w:r>
@@ -3472,73 +3472,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioTrans 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Graz (Virtual Conference), Austria</w:t>
+              <w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360034v1</w:t>
+                <w:t xml:space="preserve">hal-04359878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t>
               </w:r>
@@ -3597,73 +3597,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t>
+              <w:t xml:space="preserve">BioTrans 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Graz (Virtual Conference), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04359878v1</w:t>
+                <w:t xml:space="preserve">hal-04360034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations on beta-lactamases evaluated using free energy calculations</w:t>
               </w:r>
@@ -3913,51 +3913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ducrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bastard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey-Jouenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49009-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Jongkind" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fctls.2023.1105948" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03781286v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Bennett" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Marynberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202200880" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336206v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Barsy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sandra Mercuri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Oueslati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te-Din Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.02660-20" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Romero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchekroun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe C.A. D&#8217;hollander" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ventre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.113418" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119834v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chaput" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edithe Selwa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Iorga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-018-0161-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Zavala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Naas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.8b00240" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Gapsys" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mele" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-019-00232-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-017-0054-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne-Vaxelaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Mayol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meheust" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327737v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327790v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328280v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360123v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Eddy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Eric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409949v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L. Chevallier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbance" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muselet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288064v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le Cacher De Bonneville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359840v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328324v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336356v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336011v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360074v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288083v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevallier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360138v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335594v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ducrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bastard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey-Jouenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49009-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Jongkind" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fctls.2023.1105948" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03781286v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Bennett" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Marynberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202200880" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336206v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Barsy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sandra Mercuri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Oueslati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te-Din Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.02660-20" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Romero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchekroun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe C.A. D&#8217;hollander" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ventre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.113418" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119834v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chaput" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edithe Selwa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Iorga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-018-0161-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Zavala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Naas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.8b00240" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Gapsys" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mele" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-019-00232-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-017-0054-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne-Vaxelaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Mayol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meheust" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328280v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360123v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Eddy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Eric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409949v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L. Chevallier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbance" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muselet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288064v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le Cacher De Bonneville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359840v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328324v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336356v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336011v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360074v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288083v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevallier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360138v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359878v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360034v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335594v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>