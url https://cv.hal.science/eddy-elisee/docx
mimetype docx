--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -770,477 +770,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blinded evaluation of cathepsin S inhibitors from the D3RGC3 dataset using molecular docking and free energy calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance evaluation of molecular docking and free energy calculations protocols using the D3R Grand Challenge 4 dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Elisée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vytautas Gapsys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edithe Selwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 33 (1), pp.93-103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10822-018-0161-7⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 33 (12), pp.1031-1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10822-019-00232-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119834v1</w:t>
+                <w:t xml:space="preserve">hal-02346257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic, Biochemical, and Structural Characterization of CMY-136 Beta-Lactamase, a Peculiar CMY-2 Variant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Zavala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal ́ Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Elisée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Iorga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Naas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (4), pp.528-538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsinfecdis.8b00240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of molecular docking and free energy calculations protocols using the D3R Grand Challenge 4 dataset</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blinded evaluation of cathepsin S inhibitors from the D3RGC3 dataset using molecular docking and free energy calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edithe Selwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Elisée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Iorga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 33 (12), pp.1031-1043. </w:t>
+              <w:t xml:space="preserve">, 2019, 33 (1), pp.93-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10822-019-00232-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10822-018-0161-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346257v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blinded evaluation of farnesoid X receptor (FXR) ligands binding using molecular docking and free energy calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edithe Selwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Elisée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Zavala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Iorga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (1), pp.273-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1300,402 +1300,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse Amine dehydrogenases for the biocatalytic synthesis of amines</w:t>
+                <w:t xml:space="preserve">Expanding the portfolio of enzymes for biocatalysis by extensive biodiversity screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Elisée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ombeline Mayol</w:t>
+                <w:t xml:space="preserve">Raphael Meheust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Meheust</w:t>
+                <w:t xml:space="preserve">Mark Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENZYNOV'2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris-Romainville, France</w:t>
+              <w:t xml:space="preserve">6e Symposium International de l'AFERP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Orsay - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327765v1</w:t>
+                <w:t xml:space="preserve">hal-04327790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the portfolio of enzymes for biocatalysis by extensive biodiversity screening</w:t>
+                <w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Elisée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Meheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Symposium International de l'AFERP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Orsay - Paris, France</w:t>
+              <w:t xml:space="preserve">BioTrans 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327790v1</w:t>
+                <w:t xml:space="preserve">hal-04327737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t>
+                <w:t xml:space="preserve">Diverse Amine dehydrogenases for the biocatalytic synthesis of amines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Elisée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Mayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Meheust</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioTrans 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">ENZYNOV'2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris-Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327737v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t>
               </w:r>
@@ -1720,64 +1720,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Elisée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Meheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amine BioCat 5.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Groningen, Netherlands</w:t>
@@ -1845,51 +1845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Méheust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelletier Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2175,277 +2175,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisée Eddy</w:t>
+                <w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using innovative in silico approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Elisée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Meheust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on High-Throughput Catalyst Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille (Virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04359840v1</w:t>
+                <w:t xml:space="preserve">hal-04328578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using innovative in silico approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphael Meheust</w:t>
+                <w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisée Eddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Pelletier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on High-Throughput Catalyst Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lille (Virtual), France</w:t>
+              <w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328578v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04359840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of the native amine dehydrogenase family : discovery, structural and genomic exploration, protein engineering and biocatalytic applications</w:t>
               </w:r>
@@ -2681,90 +2681,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards in silico prediction of beta-lactamase-mediated antibiotic resistance using free energy calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edithe Selwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Elisée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Naas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Iorga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">255th American Chemical Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society, Mar 2018, Nouvelle Orléans (LA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2789,103 +2789,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico prediction of β-lactamase hydrolysis efficiency: Finding the right balance between kinetic and thermodynamic terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Zavala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoussen Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edithe Selwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Elisée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Naas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">256th ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society (ACS), Aug 2018, Boston (MA), United States</w:t>
@@ -2927,51 +2927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation mechanism of carbonic anhydrases explored by molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Elisée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Iorga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Carbonic Anhydrases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3041,51 +3041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative bioinformatics approach to explore the biodiversity of enzyme families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisée Eddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Méheust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3313,51 +3313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Méheust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelletier Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3472,73 +3472,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t>
+              <w:t xml:space="preserve">BioTrans 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Graz (Virtual Conference), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04359878v1</w:t>
+                <w:t xml:space="preserve">hal-04360034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t>
               </w:r>
@@ -3597,129 +3597,129 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioTrans 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Graz (Virtual Conference), Austria</w:t>
+              <w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360034v1</w:t>
+                <w:t xml:space="preserve">hal-04359878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations on beta-lactamases evaluated using free energy calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Elisée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edithe Selwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Iorga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e Congrès du groupe de graphisme et modélisation moléculaire (GGMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3913,51 +3913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ducrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bastard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey-Jouenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49009-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Jongkind" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fctls.2023.1105948" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03781286v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Bennett" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Marynberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202200880" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336206v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Barsy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sandra Mercuri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Oueslati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te-Din Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.02660-20" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Romero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchekroun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe C.A. D&#8217;hollander" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ventre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.113418" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119834v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chaput" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edithe Selwa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Iorga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-018-0161-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Zavala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Naas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.8b00240" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Gapsys" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mele" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-019-00232-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-017-0054-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne-Vaxelaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Mayol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meheust" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328280v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360123v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Eddy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Eric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409949v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L. Chevallier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbance" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muselet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288064v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le Cacher De Bonneville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359840v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328324v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336356v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336011v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360074v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288083v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevallier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360138v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359878v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360034v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335594v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ducrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bastard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey-Jouenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49009-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Jongkind" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fctls.2023.1105948" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03781286v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Bennett" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Marynberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202200880" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336206v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Barsy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sandra Mercuri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Oueslati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te-Din Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.02660-20" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Romero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchekroun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe C.A. D&#8217;hollander" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ventre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.113418" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346257v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Gapsys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mele" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chaput" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edithe Selwa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-019-00232-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Zavala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Iorga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Naas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.8b00240" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-018-0161-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-017-0054-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne-Vaxelaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meheust" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327737v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Mayol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328280v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360123v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Eddy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Eric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409949v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L. Chevallier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbance" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muselet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288064v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le Cacher De Bonneville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328578v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328324v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336356v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336011v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360074v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288083v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevallier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360138v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335594v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>