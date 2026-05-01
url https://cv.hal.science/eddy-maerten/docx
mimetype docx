--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -717,206 +717,210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Sulfenate Sources for Double Pallado-Catalyzed Cross-Coupling Reaction: Application in Symmetrical Biarylsulfoxide Synthesis, and Evidence of TADF Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Magné</w:t>
+                <w:t xml:space="preserve">Stannylenes and Germylenes Stabilized by Tetradentate Bis(amidine) Ligands with a Rigid Naphthalene Backbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Acuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iulia Cretoiu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
+                <w:t xml:space="preserve">Jean-Marc Sotiropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan R Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 29 (20), pp.4809. </w:t>
+              <w:t xml:space="preserve">, 2024, 29 (2), pp.325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules29204809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules29020325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732995v1</w:t>
+                <w:t xml:space="preserve">hal-04437950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pentafluorophenyl Copper–Biarylsulfoxide Complexes: Synthesis and Photoreactivity</w:t>
+                <w:t xml:space="preserve">New Sulfenate Sources for Double Pallado-Catalyzed Cross-Coupling Reaction: Application in Symmetrical Biarylsulfoxide Synthesis, and Evidence of TADF Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Magné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Lenk</w:t>
+                <w:t xml:space="preserve">Iulia Cretoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -926,212 +930,208 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 29 (14), pp.3332. </w:t>
+              <w:t xml:space="preserve">, 2024, 29 (20), pp.4809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules29143332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules29204809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732443v1</w:t>
+                <w:t xml:space="preserve">hal-04732995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stannylenes and Germylenes Stabilized by Tetradentate Bis(amidine) Ligands with a Rigid Naphthalene Backbone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Acuña</w:t>
+                <w:t xml:space="preserve">Pentafluorophenyl Copper–Biarylsulfoxide Complexes: Synthesis and Photoreactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Magné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Madec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 29 (2), pp.325. </w:t>
+              <w:t xml:space="preserve">, 2024, 29 (14), pp.3332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules29020325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules29143332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437950v1</w:t>
+                <w:t xml:space="preserve">hal-04732443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insight into the Reactivity of S,S-Bis-ylide</w:t>
               </w:r>
@@ -1424,51 +1424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gül Altınbaş Özpınar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1679,51 +1679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dajnak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gül Altinbaş Özpinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2198,51 +2198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Structure and Reactivity of a Stable Phosphonium-Sulfinyl Yldiide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azucena Garduno-Alva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2313,307 +2313,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel nucleophilic/basic and acidic organocatalysts for reaction between poorly reactive diisocyanate and diols</w:t>
+                <w:t xml:space="preserve">Synthesis of original phosphine-sulfoxide ligands for asymmetric allylic alkylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima-Zohra Belmokaddem</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Azucena Garduno-Alva</w:t>
+                <w:t xml:space="preserve">Isabel Alvarado-Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Lozano González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Maerten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Designed Monomers and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15685551.2016.1152545⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (13), pp.1662-1667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2016.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397183v1</w:t>
+                <w:t xml:space="preserve">hal-02061695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of original phosphine-sulfoxide ligands for asymmetric allylic alkylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel nucleophilic/basic and acidic organocatalysts for reaction between poorly reactive diisocyanate and diols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zohra Belmokaddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dagonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Alvarado-Beltran</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
+                <w:t xml:space="preserve">Julien Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azucena Garduno-Alva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2016.02.012⟩</w:t>
+              <w:t xml:space="preserve">Designed Monomers and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (4), pp.347-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15685551.2016.1152545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02061695v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective synthesis of 4-alkenoic acids via Pd-catalyzed allylic alkylation: stereocontrolled construction of γ and δ-lactones</w:t>
               </w:r>
@@ -3913,369 +3913,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-N-heterocyclic carbene an efficient catalytic system for the carbonylative cross-coupling of pyridine halides with boronic acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1,4-Carbonylative Addition of Arylboronic Acids to α,β-Unsaturated ketones : A New Synthetic Tool for Rapid Furans and Pyrroles Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chochois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Sauthier</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mortreux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, pp.000</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 62, pp.11740-11746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.200609.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112037v1</w:t>
+                <w:t xml:space="preserve">hal-00107238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,4-Carbonylative Addition of Arylboronic Acids to α,β-Unsaturated ketones : A New Synthetic Tool for Rapid Furans and Pyrroles Synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Sauthier</w:t>
+                <w:t xml:space="preserve">Asymmetric Synthesis of Highly Functionalized Tetrahydrothiophenes by Organocatalytic Domino Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Brandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Mortreux</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Anker Jørgensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (46), pp.14986 - 14991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja065507+⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.200609.035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00107238v1</w:t>
+                <w:t xml:space="preserve">hal-03412829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Synthesis of Highly Functionalized Tetrahydrothiophenes by Organocatalytic Domino Reactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palladium-N-heterocyclic carbene an efficient catalytic system for the carbonylative cross-coupling of pyridine halides with boronic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karl Anker Jørgensen</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mortreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja065507+⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03412829v1</w:t>
+                <w:t xml:space="preserve">hal-00112037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Synthesis of Benzoylpyridines from Chloropyridines via a Palladium-Carbene Catalyzed Carbonylative Suzuki Cross-Coupling Reaction</w:t>
               </w:r>
@@ -4703,402 +4703,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Reactivity of Sulfoxides on Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des dérivés sulfoxydes sur des substrats métalliques et isolants par technique SPM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Hankache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Magné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Geagea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas G Bréfuel</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Para</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECO 63 - Groupe d'Etudes en Chimie Organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Kerjouano, France</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413022v1</w:t>
+                <w:t xml:space="preserve">hal-05288306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SULFOXIDE MOLECULES STUDIED BY ncAFM ON METAL END INSULATING SUBSTRATES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlled Reactivity of Sulfoxides on Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Magné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Hankache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Geagea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bréfuel</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas G Bréfuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Noncontact Atomic Force Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">GECO 63 - Groupe d'Etudes en Chimie Organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Kerjouano, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290869v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des dérivés sulfoxydes sur des substrats métalliques et isolants par technique SPM</w:t>
+                <w:t xml:space="preserve">SULFOXIDE MOLECULES STUDIED BY ncAFM ON METAL END INSULATING SUBSTRATES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Hankache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Magné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Geagea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Clair</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Para</w:t>
+                <w:t xml:space="preserve">Nicolas Bréfuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Obernai, France</w:t>
+              <w:t xml:space="preserve">International conference on Noncontact Atomic Force Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288306v1</w:t>
+                <w:t xml:space="preserve">hal-05290869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse d'un nouveau type de carbène «capto-datif» : les phosphino(boryl)carbènes</w:t>
               </w:r>
@@ -5447,51 +5447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mortreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5866,51 +5866,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="338E1242"/>
+    <w:nsid w:val="E0FC8E2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6097,51 +6097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eddy-maerten" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4876-7521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095172602" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322510v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando G&#243;mez Zamorano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Rojas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R Cabrera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Garo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30193842" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05480376v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Acu&#241;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nery Villegas-Escobar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Keim-Gyllen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02221e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hameury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bousquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baceiredo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Madec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03372H" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05166847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Hankache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magn&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Geagea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sim&#243;n Marqu&#233;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60075-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Cretoiu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Maerten" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29204809" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732443v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Lenk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29143332" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29020325" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Authesserre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V S V S N Swamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Kato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28083295" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252211v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lentz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sodreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01072D" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067140v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dajnak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limiao Shi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l Alt&#305;nba&#351; &#214;zp&#305;nar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT00168G" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Nougu&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Takahashi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l Altinba&#351; &#214;zpinar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt04009j" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03365815v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26072005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.0c00489" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Lozano&#8197;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Alvarez&#8197;toledano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705557" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412930v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azucena Garduno-Alva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Escudi&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Lozano Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700648" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397183v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Belmokaddem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dagonneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhomme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15685551.2016.1152545" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061695v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Alvarado-Beltran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.02.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X75Z0C7K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412891v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Alvarado-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alfredo Toscano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G L&#243;pez-Cort&#233;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2015.06.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412866v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Lavigne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e El Kazzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402880" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMKJM7N1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412871v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Alcaraz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412860v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jochem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rejsek-Riba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Remaury" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sol&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2013.05.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910015v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Branchadell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201108452" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJK7749D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Acosta-Silva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja103422b" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443835v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mortreux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou-Niedercorn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Castanet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412840v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castanet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mortreux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.06.104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412831v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cabrera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kj&#230;rsgaard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Anker J&#248;rgensen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo7018587" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6HVKBQBW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412834v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alem&#225;n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Overgaard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200701207" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPN922F2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112037v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sauthier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chochois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.200609.035" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412829v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Brandau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja065507+" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384492v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hassouna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couve-Bonnaire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-41472" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418202v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413034v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G Br&#233;fuel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413022v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290869v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;fuel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288306v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Para" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460064v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baceiredo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379250v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ona Illa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106770v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460068v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kato" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452128v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eddy-maerten" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4876-7521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095172602" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322510v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando G&#243;mez Zamorano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Rojas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R Cabrera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Garo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30193842" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05480376v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Acu&#241;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nery Villegas-Escobar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Keim-Gyllen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02221e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hameury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bousquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baceiredo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Madec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03372H" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05166847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Hankache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magn&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Geagea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sim&#243;n Marqu&#233;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60075-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Maerten" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29020325" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Cretoiu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29204809" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Lenk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29143332" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Authesserre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V S V S N Swamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Kato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28083295" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252211v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lentz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sodreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01072D" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067140v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dajnak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limiao Shi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l Alt&#305;nba&#351; &#214;zp&#305;nar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT00168G" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Nougu&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Takahashi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l Altinba&#351; &#214;zpinar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt04009j" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03365815v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26072005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.0c00489" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Lozano&#8197;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Alvarez&#8197;toledano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705557" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412930v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azucena Garduno-Alva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Escudi&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Lozano Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700648" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061695v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Alvarado-Beltran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.02.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X75Z0C7K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397183v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Belmokaddem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dagonneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhomme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15685551.2016.1152545" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412891v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Alvarado-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alfredo Toscano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G L&#243;pez-Cort&#233;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2015.06.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412866v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Lavigne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e El Kazzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402880" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMKJM7N1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412871v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Alcaraz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412860v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jochem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rejsek-Riba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Remaury" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sol&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2013.05.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910015v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Branchadell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201108452" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJK7749D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Acosta-Silva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja103422b" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443835v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mortreux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou-Niedercorn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Castanet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412840v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castanet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mortreux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.06.104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412831v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cabrera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kj&#230;rsgaard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Anker J&#248;rgensen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo7018587" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6HVKBQBW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412834v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alem&#225;n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Overgaard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200701207" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPN922F2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107238v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chochois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sauthier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.200609.035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412829v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Brandau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja065507+" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112037v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384492v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hassouna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couve-Bonnaire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-41472" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418202v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413034v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G Br&#233;fuel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288306v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Para" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413022v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290869v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;fuel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460064v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baceiredo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379250v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ona Illa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106770v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460068v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kato" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452128v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>