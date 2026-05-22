--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -5866,51 +5866,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0FC8E2C"/>
+    <w:nsid w:val="9DD39549"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>