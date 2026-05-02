--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (144)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (145)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,1748 +234,1744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Layer Silica Nanosheets with In-Plane Porosity Enable High-Performance Nanolaminate Membranes for Organic Solvent Nanofiltration</w:t>
+                <w:t xml:space="preserve">Al–N–H compounds derived from ammonia alane: Synthesis strategies and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wensen Wang</w:t>
+                <w:t xml:space="preserve">Maxence Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Batool</w:t>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Moderne</w:t>
+                <w:t xml:space="preserve">Raphaël Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan José Quintana González</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Umit B Demirci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 220, pp.154122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c13454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2026.154122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460776v1</w:t>
+                <w:t xml:space="preserve">hal-05537955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From slag to structure: Formation of novel iron oxalate crystals via Cyrene™-driven microwave chemistry</w:t>
+                <w:t xml:space="preserve">Single-Layer Silica Nanosheets with In-Plane Porosity Enable High-Performance Nanolaminate Membranes for Organic Solvent Nanofiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limor Ben Neon</w:t>
+                <w:t xml:space="preserve">Wensen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Lebrun</w:t>
+                <w:t xml:space="preserve">Nadia Batool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Quintana González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2025.102443⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c13454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090848v1</w:t>
+                <w:t xml:space="preserve">hal-05460776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural effects of thiolated silsesquioxane ligands on the stabilization of gold nanoparticles: Implications for the catalytic dehydrogenation of alcohols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From slag to structure: Formation of novel iron oxalate crystals via Cyrene™-driven microwave chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yujia Liu</w:t>
+                <w:t xml:space="preserve">Limor Ben Neon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh Ngoc Thai</w:t>
+                <w:t xml:space="preserve">Aurelien Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momoko Takahashi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2025.116342⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41, pp.102443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2025.102443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222181v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural effects of thiolated silsesquioxane ligands on the stabilization of gold nanoparticles: Implications for the catalytic dehydrogenation of alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kodai Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujia Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Ngoc Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momoko Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyoka Koizumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 450, pp.116342. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2025.116342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2025.116342⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05402407v1</w:t>
+                <w:t xml:space="preserve">hal-05222181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening Refractory Dye Degradation by Different Advanced Oxidation Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural effects of thiolated silsesquioxane ligands on the stabilization of gold nanoparticles: Implications for the catalytic dehydrogenation of alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodai Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujia Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Ouagued</w:t>
+                <w:t xml:space="preserve">Anh Ngoc Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Cretin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+                <w:t xml:space="preserve">Momoko Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Djafer</w:t>
+                <w:t xml:space="preserve">Kyoka Koizumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 450, pp.116342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2025.116342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules30030712⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05082194v1</w:t>
+                <w:t xml:space="preserve">hal-05402407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Insights into Ni–Fe Layered Double Hydroxides as Anode Catalysts for Pairing CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Reduction and Ethylene Glycol Oxidation</w:t>
+                <w:t xml:space="preserve">Screening Refractory Dye Degradation by Different Advanced Oxidation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiefeng Liu</w:t>
+                <w:t xml:space="preserve">Imane Ouagued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuwei Yang</w:t>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bonniol</w:t>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Anfar</w:t>
+                <w:t xml:space="preserve">Abderrahmane Djafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (13), pp.11861-11874. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (3), pp.712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5c02291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules30030712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410368v1</w:t>
+                <w:t xml:space="preserve">hal-05082194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the catalyst interface enables high carbon efficiency in both cation-exchange and bipolar membrane electrolyzers</w:t>
+                <w:t xml:space="preserve">Structural Insights into Ni–Fe Layered Double Hydroxides as Anode Catalysts for Pairing CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Reduction and Ethylene Glycol Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huali Wu</w:t>
+                <w:t xml:space="preserve">Jiefeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonito Aristide Karamoko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jiefeng Liu</w:t>
+                <w:t xml:space="preserve">Yuwei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Anfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2024.124691⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (13), pp.11861-11874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5c02291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084412v1</w:t>
+                <w:t xml:space="preserve">hal-05410368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical advanced oxidation combined to electro-Fenton for effective treatment of perfluoroalkyl substances “PFAS” in water using a Magnéli phase-based anode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimaa Gomri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Makhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Niang Koundia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7 (1), pp.261-268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d4na00626g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The race of time during oxide-to-MOF conversion: Competition between MOF(Al) growth and alumina facets rearrangement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limor Ben Neon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 39, pp.102327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double Gyroid‐Forming Hybrid Anion Exchange Membranes With Superior Mechanical Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jason Richard</w:t>
+                <w:t xml:space="preserve">Engineering the catalyst interface enables high carbon efficiency in both cation-exchange and bipolar membrane electrolyzers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huali Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonito Aristide Karamoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wensen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiefeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Bakkali Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 361, pp.124691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pol.20250675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2024.124691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05356958v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerted galvanic replacement reactions towards trimetallic Cu–Ag–Pd nanostructures for glycerol electrocatalysis</w:t>
+                <w:t xml:space="preserve">Double Gyroid‐Forming Hybrid Anion Exchange Membranes With Superior Mechanical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Zakharia</w:t>
+                <w:t xml:space="preserve">Maximilien Coronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Hagheh Kavousi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bonito Aristide Karamoko</w:t>
+                <w:t xml:space="preserve">Jason Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Oliviero</w:t>
+                <w:t xml:space="preserve">Aurélien Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Bonniol</w:t>
+                <w:t xml:space="preserve">Camille Bakkali Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (95), pp.18798-18801. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5CC05142H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pol.20250675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445853v1</w:t>
+                <w:t xml:space="preserve">hal-05356958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion and Water Transports in Double Gyroid Nanochannels Formed by Block Copolymer Anion Exchange Membranes</w:t>
+                <w:t xml:space="preserve">Concerted galvanic replacement reactions towards trimetallic Cu–Ag–Pd nanostructures for glycerol electrocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Aissou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jason Richard</w:t>
+                <w:t xml:space="preserve">Eddy Zakharia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Ponsin</w:t>
+                <w:t xml:space="preserve">Zahra Hagheh Kavousi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonito Aristide Karamoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sambhav Vishwakarma</w:t>
+                <w:t xml:space="preserve">Erwan Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/batteries11040126⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (95), pp.18798-18801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5CC05142H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136703v1</w:t>
+                <w:t xml:space="preserve">hal-05445853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Atomic Layer Deposition of palladium coatings for hydrogen separation membranes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion and Water Transports in Double Gyroid Nanochannels Formed by Block Copolymer Anion Exchange Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Cartier</w:t>
+                <w:t xml:space="preserve">Karim Aissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Coronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Charmette</w:t>
+                <w:t xml:space="preserve">Erwan Ponsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Rebière</w:t>
+                <w:t xml:space="preserve">Sambhav Vishwakarma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62, pp.106181. </w:t>
+              <w:t xml:space="preserve">Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (4), pp.126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.106181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/batteries11040126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081380v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of Glyphosate in Water by Electro-Oxidation on Magneli Phase: Application to a Nanofiltration Concentrate</w:t>
               </w:r>
@@ -2000,51 +1996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Tchakala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mendret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2089,2841 +2085,2841 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical advanced oxidation of PFOA by Ti&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; reactive electrochemical membrane anode</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective Atomic Layer Deposition of palladium coatings for hydrogen separation membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Krzyzanowski</w:t>
+                <w:t xml:space="preserve">Lucie Badouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
+                <w:t xml:space="preserve">Jim Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Zaviska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+                <w:t xml:space="preserve">Christophe Charmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2024.113495⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.106181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.106181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077040v1</w:t>
+                <w:t xml:space="preserve">hal-05081380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective and energy-efficient electrosynthesis of ethylene from CO2 by tuning the valence of Cu catalysts through aryl diazonium functionalization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lingqi Huang</w:t>
+                <w:t xml:space="preserve">Electrochemical advanced oxidation of PFOA by Ti&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; reactive electrochemical membrane anode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimaa Gomri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janis Timoshenko</w:t>
+                <w:t xml:space="preserve">Diego Krzyzanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kun Qi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wensen Wang</w:t>
+                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zaviska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41560-024-01461-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (5), pp.113495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2024.113495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747870v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A native CO$_2$-reducing bacterium: Discovery, implementation and interests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Cornette de Saint Cyr</w:t>
+                <w:t xml:space="preserve">Selective and energy-efficient electrosynthesis of ethylene from CO2 by tuning the valence of Cu catalysts through aryl diazonium functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huali Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djahida Benmezianne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loubna Karfane-Atfane</w:t>
+                <w:t xml:space="preserve">Lingqi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janis Timoshenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wensen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcou.2024.102723⟩</w:t>
+              <w:t xml:space="preserve">Nature Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.422-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41560-024-01461-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680491v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient PFAS Removal Using Reusable and Non‐Toxic 3D Printed Porous Trianglamine Hydrogels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A native CO$_2$-reducing bacterium: Discovery, implementation and interests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Habib</w:t>
+                <w:t xml:space="preserve">Azariel Ruiz Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cornette de Saint Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Dupuis</w:t>
+                <w:t xml:space="preserve">Djahida Benmezianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Karfane-Atfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81, pp.102723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202410720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcou.2024.102723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866268v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium iodide transport in double gyroid nanochannels formed by zwitterion‐containing solid polymer electrolytes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient PFAS Removal Using Reusable and Non‐Toxic 3D Printed Porous Trianglamine Hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sambhav Vishwakarma</w:t>
+                <w:t xml:space="preserve">Arnaud Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimaa Gomri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pol.20240206⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202410720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772307v1</w:t>
+                <w:t xml:space="preserve">hal-04866268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Modification of Cellulose Nanocrystal Films via RAFT Polymerization for Adsorption of PFAS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Cretin</w:t>
+                <w:t xml:space="preserve">Lithium iodide transport in double gyroid nanochannels formed by zwitterion‐containing solid polymer electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Aissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Coronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sambhav Vishwakarma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polysaccharides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polysaccharides5020006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (20), pp.4567-4575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pol.20240206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070622v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient solar-driven electrocatalytic nitrate-to-ammonia conversion by 2D ultrathin Fe single-atom catalysts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kai Wu</w:t>
+                <w:t xml:space="preserve">Surface Modification of Cellulose Nanocrystal Films via RAFT Polymerization for Adsorption of PFAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimaa Gomri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Lajaunie</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (38), pp.26103-26112. </w:t>
+              <w:t xml:space="preserve">Polysaccharides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (2), pp.85-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4ta03824j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polysaccharides5020006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747934v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Vermiculite Nanolaminated Membranes for Efficient Organic Solvent Nanofiltration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient solar-driven electrocatalytic nitrate-to-ammonia conversion by 2D ultrathin Fe single-atom catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xishun Hao</w:t>
+                <w:t xml:space="preserve">Ji Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youguo Yan</w:t>
+                <w:t xml:space="preserve">Weiqi Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rong Sun</w:t>
+                <w:t xml:space="preserve">Kai Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lajaunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202410635⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (38), pp.26103-26112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4ta03824j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153834v1</w:t>
+                <w:t xml:space="preserve">hal-04747934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene oxide-induced CuO reduction in TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/CaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;/Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O/Cu composites for photocatalytic degradation of drugs via peroxymonosulfate activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fida Tanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Makhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr A Nada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maged Bekheet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiebke Riedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 656, pp.159698. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.159698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Peroxymonosulfate Activation by Metallic Copper in TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;–CaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;–Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O–Cu Anodes for Electrocatalytic Degradation of Organic Pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fida Tanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Makhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Nada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maged Bekheet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Energy and Sustainability Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5, pp.2400102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aesr.202400102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of Polysaccharide Isolated From “Matthiola longipetala”: Structure Characterization and Antioxidant Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Eljoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suming Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intidhar Bkhairia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (11), pp.6213-6226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12649-024-02564-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and sustainable tandem annulation-decarboxylation reaction using ecocatalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Liénart</w:t>
+                <w:t xml:space="preserve">2D Vermiculite Nanolaminated Membranes for Efficient Organic Solvent Nanofiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wensen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+                <w:t xml:space="preserve">Xishun Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Pelissier</w:t>
+                <w:t xml:space="preserve">Youguo Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gaveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Hesemann</w:t>
+                <w:t xml:space="preserve">Rong Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2024.123888⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35, pp.2410635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202410635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488807v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane biohydroxylation into methanol by Methylosinus trichosporium OB3b: possible limitations and formate use during reaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis Cornette de Saint Cyr</w:t>
+                <w:t xml:space="preserve">Efficient and sustainable tandem annulation-decarboxylation reaction using ecocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Liénart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ramadier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2024.1422580⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 349, pp.123888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2024.123888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734429v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain-Boundary Engineering Boosted Undercoordinated Active Sites for Scalable Conversion of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; to Ethylene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pengbo Lyu</w:t>
+                <w:t xml:space="preserve">Methane biohydroxylation into methanol by Methylosinus trichosporium OB3b: possible limitations and formate use during reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Baldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azariel Ruiz Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cornette de Saint Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huali Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1422580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2024.1422580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c12662⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04749604v1</w:t>
+                <w:t xml:space="preserve">hal-04734429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolith Catalyst Design by Combining 3D Printing and Atomic Layer Deposition: Toward Green Palladium‐Catalyzed Cross‐Coupling Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Dory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syreina El-Sayegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Badouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (2), pp.2401546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adem.202401546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt-substituted porous calcium copper titanate electrodes for paracetamol degradation by an electro-oxidation/peroxymonosulfate system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wiebke Riedel</w:t>
+                <w:t xml:space="preserve">Grain-Boundary Engineering Boosted Undercoordinated Active Sites for Scalable Conversion of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; to Ethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengbo Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huali Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160430⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (27), pp.17483 - 17491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c12662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817906v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A facile approach to modify cellulose nanocrystal for the adsorption of perfluorooctanoic acid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joel Chopineau</w:t>
+                <w:t xml:space="preserve">Cobalt-substituted porous calcium copper titanate electrodes for paracetamol degradation by an electro-oxidation/peroxymonosulfate system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fida Tanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Manouguian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maged F Bekheet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebke Riedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121189⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 669, pp.160430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169683v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking direct CO2 electrolysis to C3 products via electrolyte supersaturation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaoqiang Cui</w:t>
+                <w:t xml:space="preserve">A facile approach to modify cellulose nanocrystal for the adsorption of perfluorooctanoic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimaa Gomri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dorandeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chopineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41929-023-00938-z⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 319, pp.121189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095481v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Water Pore Recognition and Transport through Self-Assembled Alkyl-Ureido-Trianglamine Artificial Water Channels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chaimaa Gomri</w:t>
+                <w:t xml:space="preserve">Unlocking direct CO2 electrolysis to C3 products via electrolyte supersaturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Onofrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqiang Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (4), pp.319-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41929-023-00938-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c02815⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04223106v1</w:t>
+                <w:t xml:space="preserve">hal-04095481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel Magnéli-phase Ti9O17-containing anode by controlled reductive decomposition of calcium copper titanate perovskite under hydrogen atmosphere for paracetamol degradation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+                <w:t xml:space="preserve">Selective Water Pore Recognition and Transport through Self-Assembled Alkyl-Ureido-Trianglamine Artificial Water Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliana M Andrei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimaa Gomri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmt.2023.101983⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c02815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798094v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Route to Complex Materials Consisting of Multiple Crystalline Phases Ir‐Ru‐Ir$_x$Ru$_{1‐x}$O$_2$ as Multifunctional Electrocatalysts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Oliviero</w:t>
+                <w:t xml:space="preserve">A novel Magnéli-phase Ti9O17-containing anode by controlled reductive decomposition of calcium copper titanate perovskite under hydrogen atmosphere for paracetamol degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fida Tanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maged Bekheet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebke Riedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (4), pp.2300746. </w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, pp.101983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.202300746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2023.101983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659918v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of antibiotics by adsorption and catalytic ozonation using magnetic activated carbons prepared from Sargassum sp.</w:t>
               </w:r>
@@ -5043,90 +5039,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous calcium copper titanate electrodes for paracetamol degradation by electro-oxidation via CuO-induced peroxymonosulfate activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Makhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fida Tanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maged Bekheet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiebke Riedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5171,9111 +5167,9099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis: Molecular Structure, Thermal-Calorimetric and Computational Analyses, of Three New Amine Borane Adducts</w:t>
+                <w:t xml:space="preserve">A Route to Complex Materials Consisting of Multiple Crystalline Phases Ir‐Ru‐Ir$_x$Ru$_{1‐x}$O$_2$ as Multifunctional Electrocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Turani-I-Belloto</w:t>
+                <w:t xml:space="preserve">Sarra Knani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+                <w:t xml:space="preserve">Perla Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Toche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+                <w:t xml:space="preserve">Marie‐agnès Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal G Yot</w:t>
+                <w:t xml:space="preserve">Arie van der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (3), pp.1469. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.2300746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28031469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admi.202300746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974535v1</w:t>
+                <w:t xml:space="preserve">hal-04659918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Physicochemical and Electrochemical Characterization of Gold Phthalocyanine-Based Materials</w:t>
+                <w:t xml:space="preserve">Synthesis: Molecular Structure, Thermal-Calorimetric and Computational Analyses, of Three New Amine Borane Adducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wend-Kuny Guy Aristide Nitiema</w:t>
+                <w:t xml:space="preserve">Kevin Turani-I-Belloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Ouemega</w:t>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Lacour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarra Knani</w:t>
+                <w:t xml:space="preserve">François Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G Yot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ad032b⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (3), pp.1469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28031469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290758v1</w:t>
+                <w:t xml:space="preserve">hal-03974535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-surface-area functionalized nanolaminated membranes for energy-efficient nanofiltration and desalination in forward osmosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Onofrio</w:t>
+                <w:t xml:space="preserve">New Insights into the Physicochemical and Electrochemical Characterization of Gold Phthalocyanine-Based Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wend-Kuny Guy Aristide Nitiema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ouemega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Knani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Huali Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Water</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170 (10), pp.106508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ad032b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44221-023-00036-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04284917v1</w:t>
+                <w:t xml:space="preserve">hal-04290758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient removal of persistent and emerging organic pollutants by biosorption using abundant biomass wastes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Peter Hesemann</w:t>
+                <w:t xml:space="preserve">High-surface-area functionalized nanolaminated membranes for energy-efficient nanofiltration and desalination in forward osmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wensen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Onofrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonito Aristide Karamoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huali Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137307⟩</w:t>
+              <w:t xml:space="preserve">Nature Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (2), pp.187-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44221-023-00036-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866999v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia borane-based reactive mixture for trapping and converting carbon dioxide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bilge Coşkuner Fılız</w:t>
+                <w:t xml:space="preserve">Efficient removal of persistent and emerging organic pollutants by biosorption using abundant biomass wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Materials Science in China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (2), pp.220610. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue : Soil and water pollution, 313, pp.137307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11706-022-0610-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752602v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A boron-11 NMR study of the stability of the alkaline aqueous solution of sodium borohydride that is both an indirect fuel and a direct fuel for low-temperature fuel cells</w:t>
+                <w:t xml:space="preserve">Ammonia borane-based reactive mixture for trapping and converting carbon dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Alligier</w:t>
+                <w:t xml:space="preserve">Carlos Castilla-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilge Coşkuner Fılız</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aysel Kantürk Fıgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit B. Demirci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.05.119⟩</w:t>
+              <w:t xml:space="preserve">Frontiers of Materials Science in China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (2), pp.220610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11706-022-0610-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712785v1</w:t>
+                <w:t xml:space="preserve">hal-03752602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of SiBCN microstructures using direct photolithography of patternable preceramic photoresists</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A boron-11 NMR study of the stability of the alkaline aqueous solution of sodium borohydride that is both an indirect fuel and a direct fuel for low-temperature fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Hanniet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Umit B. Demirci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2022.111234⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (55), pp.23310-23315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.05.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038258v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid‐State Structures of Primary Long‐Chain Alkylamine Borane Adducts – Synthesis, Properties and Computational Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Turani-I-Belloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-José Valero-Pedraza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemistrySelect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (43), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/slct.202203533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3.4 % solar-to-ammonia efficiency from nitrate using Fe single atomic catalyst supported on MoS2 nanosheets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rational design of SiBCN microstructures using direct photolithography of patternable preceramic photoresists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Liu</w:t>
+                <w:t xml:space="preserve">Quentin Hanniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lirong Zheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+                <w:t xml:space="preserve">Sylvie Calas-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Aissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202108316⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 223, pp.111234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2022.111234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710525v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of n-dodecylamine borane C12H25NH2BH3, its stability against hydrolysis, and its characterization in THF</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Turani-I-Belloto</w:t>
+                <w:t xml:space="preserve">3.4 % solar-to-ammonia efficiency from nitrate using Fe single atomic catalyst supported on MoS2 nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirong Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.131484⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (18), pp.2108316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202108316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426850v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium borohydride hydrolysis-mediated hydrogenation of carbon dioxide, towards a two-step production of formic acid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of n-dodecylamine borane C12H25NH2BH3, its stability against hydrolysis, and its characterization in THF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos A. Castilla-Martinez</w:t>
+                <w:t xml:space="preserve">Antigoni Theodoratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Turani-I-Belloto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Sonzogni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Umit B. Demirci</w:t>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.12.236⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1248, pp.131484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.131484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752598v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth-Induced Wrinkles and Dotlike Patterns of a Swollen Fluoroalkylated Thin Film by the Reaction of Surface-Attached Polymethylhydrosiloxane</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sodium borohydride hydrolysis-mediated hydrogenation of carbon dioxide, towards a two-step production of formic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Ramonda</w:t>
+                <w:t xml:space="preserve">Özge Coşkuner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Ferez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Flaud</w:t>
+                <w:t xml:space="preserve">Carlos A. Castilla-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit B. Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02109⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (62), pp.26490-26500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.12.236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845474v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-doped TiO2 nanotubes synthesized by atomic layer deposition for acetaminophen degradation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth-Induced Wrinkles and Dotlike Patterns of a Swollen Fluoroalkylated Thin Film by the Reaction of Surface-Attached Polymethylhydrosiloxane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Abid</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Zaviska</w:t>
+                <w:t xml:space="preserve">Thierry Thami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Ferez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Flaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2022.130213⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102383v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis of the Borohydride Anion BH4−: A 11B NMR Study Showing the Formation of Short-Living Reaction Intermediates including BH3OH−</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N-doped TiO2 nanotubes synthesized by atomic layer deposition for acetaminophen degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syreina Sayegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fida Tanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zaviska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27061975⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 670, pp.131543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2022.130213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616856v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable TiO2–BN–Pd nanofibers by combining electrospinning and atomic layer deposition to enhance photodegradation of acetaminophen</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrolysis of the Borohydride Anion BH4−: A 11B NMR Study Showing the Formation of Short-Living Reaction Intermediates including BH3OH−</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit Demirci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (6), pp.1975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27061975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1DT03715C⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03560152v1</w:t>
+                <w:t xml:space="preserve">hal-03616856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco‐friendly methodology for the formation of aromatic carbon‐heteroatom bond using green ionic liquids</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tunable TiO2–BN–Pd nanofibers by combining electrospinning and atomic layer deposition to enhance photodegradation of acetaminophen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syreina Al Sayegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fida Tanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Nada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zaviska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Spotlight Collection: Atomic and Molecular Layer Deposition, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1DT03715C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202003827⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02964253v1</w:t>
+                <w:t xml:space="preserve">hal-03560152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manganese distribution in the Mn-hyperaccumulator Grevillea meisneri from New Caledonia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Bihanic</w:t>
+                <w:t xml:space="preserve">Eco‐friendly methodology for the formation of aromatic carbon‐heteroatom bond using green ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cases</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Garcia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Grison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.23780. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.809-814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-03151-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202003827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481093v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Sustainable Synthetic Routes to Cyclic Oxyterpenes Using the Ecocatalyst Toolbox</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Manganese distribution in the Mn-hyperaccumulator Grevillea meisneri from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bihanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Lasbleiz</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Regnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+                <w:t xml:space="preserve">Roseline Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Blainvaux</w:t>
+                <w:t xml:space="preserve">Lucie Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26237194⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.23780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-03151-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454205v1</w:t>
+                <w:t xml:space="preserve">hal-03481093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosized ammonia borane for solid-state hydrogen storage: Outcomes, limitations, challenges and opportunities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Cot</w:t>
+                <w:t xml:space="preserve">New Sustainable Synthetic Routes to Cyclic Oxyterpenes Using the Ecocatalyst Toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bihanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lasbleiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofian Benarib</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Blainvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.11.224⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Sustainable Chemistry in France, 26 (23), pp.7194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26237194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544938v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved electrochemical conversion of CO2 to multicarbon products by using molecular doping</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yang Zhang</w:t>
+                <w:t xml:space="preserve">Nanosized ammonia borane for solid-state hydrogen storage: Outcomes, limitations, challenges and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Turani-I-Belloto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Castilla-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Benarib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-27456-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (10), pp.7351-7370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.11.224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501147v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Electro-Fenton and Anodic Oxidation Processes at a Sub-Stoichiometric Titanium Oxide (Ti4O7) Ceramic Electrode for the Degradation of Tetracycline in Water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chaimaa Gomri</w:t>
+                <w:t xml:space="preserve">Improved electrochemical conversion of CO2 to multicarbon products by using molecular doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huali Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (19), pp.2772. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.7210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w13192772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-27456-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647332v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Series of Primary Alkylamine Borane Adducts C x H 2x+1 NH 2 BH 3 : Synthesis and Properties</w:t>
+                <w:t xml:space="preserve">Combined Electro-Fenton and Anodic Oxidation Processes at a Sub-Stoichiometric Titanium Oxide (Ti4O7) Ceramic Electrode for the Degradation of Tetracycline in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Turani‐i‐belloto</w:t>
+                <w:t xml:space="preserve">Busisiwe Zwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María‐josé Valero‐pedraza</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Granier</w:t>
+                <w:t xml:space="preserve">Benjamin Orimolade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babatunde Koiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonhlangabezo Mabuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimaa Gomri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.202103126⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (19), pp.2772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13192772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365156v1</w:t>
+                <w:t xml:space="preserve">hal-03647332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobased dynamic hydrogels by reversible imine bonding for controlled release of thymopentin</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Series of Primary Alkylamine Borane Adducts C x H 2x+1 NH 2 BH 3 : Synthesis and Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjing Sun</w:t>
+                <w:t xml:space="preserve">Kevin Turani‐i‐belloto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María‐josé Valero‐pedraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2021.112210⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (37), pp.9853-9860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.202103126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369659v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">II- from ecological recycling of Pd to greener sonogashira cross-coupling reactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biobased dynamic hydrogels by reversible imine bonding for controlled release of thymopentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothé Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
+                <w:t xml:space="preserve">Rui Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+                <w:t xml:space="preserve">Mihail Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suming Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjing Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126164⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, pp.112210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2021.112210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137088v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium hydrazinidoborane: Synthesis, characterization, and promises for hydrogen storage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">II- from ecological recycling of Pd to greener sonogashira cross-coupling reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibhav Yadav</w:t>
+                <w:t xml:space="preserve">Pauline Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Yot</w:t>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (3), pp.2022-2033. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 293, pp.126164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.10.213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494011v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Self-Assembly of Hydroxypropyl Methyl Cellulose-block-Poly(ε-caprolactone) Copolymers as Nanocarriers of Lipophilic Drugs</w:t>
+                <w:t xml:space="preserve">Calcium hydrazinidoborane: Synthesis, characterization, and promises for hydrogen storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aijing Lu</w:t>
+                <w:t xml:space="preserve">Salem Ould-Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibhav Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Su</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Yot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.0c00498⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (3), pp.2022-2033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.10.213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946336v1</w:t>
+                <w:t xml:space="preserve">hal-02494011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic electro-oxidation of alkyl sulfides from exfoliated molybdenum disulfide nanosheets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kun Qi</w:t>
+                <w:t xml:space="preserve">Synthesis and Self-Assembly of Hydroxypropyl Methyl Cellulose-block-Poly(ε-caprolactone) Copolymers as Nanocarriers of Lipophilic Drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aijing Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuandou Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suming Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0TA09045J⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (5), pp.4367-4375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.0c00498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03050749v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 valorization by a new microbiological process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Pen</w:t>
+                <w:t xml:space="preserve">Biomimetic electro-oxidation of alkyl sulfides from exfoliated molybdenum disulfide nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcene Maachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bonniol</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaodan Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.03.053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0TA09045J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930313v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-CaMnOx: A Greener Generation of Eco-catalysts for Eco-friendly Oxidation Processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Pelissier</w:t>
+                <w:t xml:space="preserve">CO2 valorization by a new microbiological process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azariel Ruiz Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Benmeziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 346, pp.106-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.03.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b05444⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03083124v1</w:t>
+                <w:t xml:space="preserve">hal-02930313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Hydrogels Based on Double Imine Connections and Application for Delivery of Fluorouracil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rui Yu</w:t>
+                <w:t xml:space="preserve">Eco-CaMnOx: A Greener Generation of Eco-catalysts for Eco-friendly Oxidation Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bihanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S.M. Li</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2020.00739⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (10), pp.4044 - 4057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b05444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028915v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from the Physicochemical and Electrochemical Screening of the Potentiality of the Chemically Synthesized Polyaniline</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Hydrogels Based on Double Imine Connections and Application for Delivery of Fluorouracil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaovi Holade</w:t>
+                <w:t xml:space="preserve">Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhafid Merzouki</w:t>
+                <w:t xml:space="preserve">Chi-Yen Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Masquelez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Cot</w:t>
+                <w:t xml:space="preserve">S.M. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 167 (6), pp.066503. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ab7d40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2020.00739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538416v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial depolymerization of hydroxypropylmethyl cellulose for production of low molar mass polymer chains</w:t>
+                <w:t xml:space="preserve">Insights from the Physicochemical and Electrochemical Screening of the Potentiality of the Chemically Synthesized Polyaniline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marleny Caceres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+                <w:t xml:space="preserve">Razik Djara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Deratani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Masquelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115461⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167 (6), pp.066503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ab7d40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488579v1</w:t>
+                <w:t xml:space="preserve">hal-02538416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled micelles prepared from bio-based hydroxypropyl methyl cellulose and polylactide amphiphilic block copolymers for anti-tumor drug release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aijing Lu</w:t>
+                <w:t xml:space="preserve">Partial depolymerization of hydroxypropylmethyl cellulose for production of low molar mass polymer chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marleny Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Deratani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.03.094⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 229, pp.115461 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093146v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diammonium tetraborate dihydrate as hydrolytic by-product of ammonia borane in aqueous alkaline conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Alligier</w:t>
+                <w:t xml:space="preserve">Self-assembled micelles prepared from bio-based hydroxypropyl methyl cellulose and polylactide amphiphilic block copolymers for anti-tumor drug release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aijing Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Granier</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Jelonek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Orchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Kasperczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 154, pp.39-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.03.094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.01.223⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02536900v1</w:t>
+                <w:t xml:space="preserve">hal-03093146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized ceramic nanofilter for wastewater treatment by coupling membrane separation and catalytic ozonation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loubna Atfane-Karfane</w:t>
+                <w:t xml:space="preserve">Diammonium tetraborate dihydrate as hydrolytic by-product of ammonia borane in aqueous alkaline conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-José Valero-Pedraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Brosillon</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (16), pp.9927-9935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.01.223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2020.104043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03202591v1</w:t>
+                <w:t xml:space="preserve">hal-02536900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia Borane Nanospheres for Hydrogen Storage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Cot</w:t>
+                <w:t xml:space="preserve">Functionalized ceramic nanofilter for wastewater treatment by coupling membrane separation and catalytic ozonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Mansas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Atfane-Karfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johan Alauzun</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mendret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Brosillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.9b00176⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2020.104043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081023v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depollution of mining effluents: innovative mobilization of plant resources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Olszewski</w:t>
+                <w:t xml:space="preserve">Ammonia Borane Nanospheres for Hydrogen Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-José Valero-Pedraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo-Francois Aguey-Zinsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Alauzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-05027-y⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (2), pp.1129-1138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.9b00176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390370v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eichhornia crassipes: a Powerful Bio-indicator for Water Pollution by Emerging Pollutants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depollution of mining effluents: innovative mobilization of plant resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodora Matringe</w:t>
+                <w:t xml:space="preserve">Andrii Stanovych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Olszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-43769-4⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.19327-19334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-05027-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389553v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woody species: a new bio-based material for dual Ca/Mg catalysis with remarkable Lewis acidity properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Adler</w:t>
+                <w:t xml:space="preserve">Eichhornia crassipes: a Powerful Bio-indicator for Water Pollution by Emerging Pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé de Laet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodora Matringe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9GC00770A⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.7326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-43769-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390376v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel thermo-responsive micelles prepared from amphiphilic hydroxypropyl methyl cellulose-block-JEFFAMINE copolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aijing Lu</w:t>
+                <w:t xml:space="preserve">Woody species: a new bio-based material for dual Ca/Mg catalysis with remarkable Lewis acidity properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.05.087⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.3133-3142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9GC00770A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141702v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial polylysine decorated nano-structures prepared through polymerization induced self-assembly (PISA)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Babut</w:t>
+                <w:t xml:space="preserve">Novel thermo-responsive micelles prepared from amphiphilic hydroxypropyl methyl cellulose-block-JEFFAMINE copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aijing Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Quemener</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuandou Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (3), pp.336-344. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.38-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8PY01351A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.05.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056390v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaline aqueous solution of sodium decahydro-closo-decaborate Na2B10H10 as liquid anodic fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salem Ould-Amara</w:t>
+                <w:t xml:space="preserve">Antimicrobial polylysine decorated nano-structures prepared through polymerization induced self-assembly (PISA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Luppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.05.019⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.336-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8PY01351A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146573v1</w:t>
+                <w:t xml:space="preserve">hal-02056390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and composition of first biosourced Mn-rich catalysts with a unique vegetal footprint</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alkaline aqueous solution of sodium decahydro-closo-decaborate Na2B10H10 as liquid anodic fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Ould-Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Yot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit Demirci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5, pp.100020. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143, pp.551-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2019.100020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390386v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced sieving from exfoliated MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; membranes via covalent functionalization</w:t>
+                <w:t xml:space="preserve">Structure and composition of first biosourced Mn-rich catalysts with a unique vegetal footprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Ries</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+                <w:t xml:space="preserve">Claire Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Michel</w:t>
+                <w:t xml:space="preserve">Emiliano Fonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Coelho Diogo</w:t>
+                <w:t xml:space="preserve">Alain Michalowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Gervais</w:t>
+                <w:t xml:space="preserve">S. Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (10), pp.1112-1117. </w:t>
+              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.100020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41563-019-0464-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2019.100020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310531v1</w:t>
+                <w:t xml:space="preserve">hal-02390386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial Steps toward the Development of Grafted Ionic Liquid Membranes for the Selective Transport of CO 2</w:t>
+                <w:t xml:space="preserve">Enhanced sieving from exfoliated MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; membranes via covalent functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Alix Pizzoccaro-Zilamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Drobek</w:t>
+                <w:t xml:space="preserve">Lucie Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Totée</w:t>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Silly</w:t>
+                <w:t xml:space="preserve">Cristina Coelho Diogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.8b02466⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (10), pp.1112-1117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-019-0464-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961559v1</w:t>
+                <w:t xml:space="preserve">hal-02310531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen release from aqueous hydrazine bisborane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initial Steps toward the Development of Grafted Ionic Liquid Membranes for the Selective Transport of CO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alix Pizzoccaro-Zilamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Totée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (47), pp.16027-16040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.8b02466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.11.118⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03544327v1</w:t>
+                <w:t xml:space="preserve">hal-01961559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium borohydride and propylene glycol, an effective combination for the generation of 2.3 wt% of hydrogen</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen release from aqueous hydrazine bisborane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Umit B. Demirci</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit Demirci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 43 (15), pp.7237 - 7244. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.02.169⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 43 (3), pp.1261-1270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.11.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789119v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrene-box capsules for adaptive encapsulation and structure determination of unstable or non-crystalline guest molecules</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arie van Der Lee</w:t>
+                <w:t xml:space="preserve">Sodium borohydride and propylene glycol, an effective combination for the generation of 2.3 wt% of hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Ould-Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Yot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit B. Demirci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7ce01741c⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (15), pp.7237 - 7244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.02.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696953v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Potential of Sodium 1-Oxa- nido -dodecaborate NaB 11 H 12 O for Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salem Ould-Amara</w:t>
+                <w:t xml:space="preserve">Pyrene-box capsules for adaptive encapsulation and structure determination of unstable or non-crystalline guest molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Xu Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Georges Yot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02192⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (3), pp.261-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7ce01741c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894048v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosourced polymetallic catalysis : a surprising and efficient means to promote the Knoevenagel condensation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+                <w:t xml:space="preserve">Assessing the Potential of Sodium 1-Oxa- nido -dodecaborate NaB 11 H 12 O for Energy Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Ould-Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Devautour-Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Georges Yot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00048⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (10), pp.12878 - 12885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863338v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivalent Dendrimers and their Differential Recognition of Short Single-Stranded DNAs of Various Length and Sequence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan Zhang</w:t>
+                <w:t xml:space="preserve">Biosourced polymetallic catalysis : a surprising and efficient means to promote the Knoevenagel condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.201800081⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.art. 48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829683v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The highly stable aqueous solution of sodium dodecahydro-&amp;lt;i&amp;gt;closo&amp;lt;/i&amp;gt;-dodecaborate Na&amp;lt;font size=-1&amp;gt;&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;/font&amp;gt;B&amp;lt;font size=-1&amp;gt;&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;&amp;lt;/font&amp;gt;H&amp;lt;font size=-1&amp;gt;&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;&amp;lt;/font&amp;gt; as a potential liquid anodic fuel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anicet Zadick</w:t>
+                <w:t xml:space="preserve">Multivalent Dendrimers and their Differential Recognition of Short Single-Stranded DNAs of Various Length and Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (5), pp.354 - 360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201800081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.09.068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01887251v1</w:t>
+                <w:t xml:space="preserve">hal-01829683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonation as a pretreatment process for nanofiltration brines: Monitoring of transformation products and toxicity evaluation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The highly stable aqueous solution of sodium dodecahydro-&amp;lt;i&amp;gt;closo&amp;lt;/i&amp;gt;-dodecaborate Na&amp;lt;font size=-1&amp;gt;&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;/font&amp;gt;B&amp;lt;font size=-1&amp;gt;&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;&amp;lt;/font&amp;gt;H&amp;lt;font size=-1&amp;gt;&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;&amp;lt;/font&amp;gt; as a potential liquid anodic fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cazals</w:t>
+                <w:t xml:space="preserve">Sergii Pylypko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Ould-Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anicet Zadick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.05.045⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 222, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.09.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671831v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Determination of Caffeine, Catechin, Epicatechin, Chlorogenic and Caffeic Acid in Cola nitida Dried Nuts from Côte d’Ivoire Using HPLC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ozonation as a pretreatment process for nanofiltration brines: Monitoring of transformation products and toxicity evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adama Coulibaly</w:t>
+                <w:t xml:space="preserve">Antonin Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mendret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Belleville</w:t>
+                <w:t xml:space="preserve">Guillaume Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Adima</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephan Brosillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Biotechnology and Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (2), pp.1-7. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 338, pp.381 - 393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9734/AJB2T/2017/34800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.05.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427116v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression of 1,ω-Diammonio-oligo(ethylene glycol) Chains within the “Pyrene Box”</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+                <w:t xml:space="preserve">Simultaneous Determination of Caffeine, Catechin, Epicatechin, Chlorogenic and Caffeic Acid in Cola nitida Dried Nuts from Côte d’Ivoire Using HPLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nyamien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arie van Der Lee</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Adima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201700397⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Biotechnology and Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (2), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/AJB2T/2017/34800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01671781v1</w:t>
+                <w:t xml:space="preserve">hal-05427116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-based and environmental input for transfer hydrogenation using EcoNi(0) catalyst in isopropanol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Clavé</w:t>
+                <w:t xml:space="preserve">Compression of 1,ω-Diammonio-oligo(ethylene glycol) Chains within the “Pyrene Box”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Xu Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Masquelez</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (22), pp.3282 - 3287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201700397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.04.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01625972v1</w:t>
+                <w:t xml:space="preserve">hal-01671781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Pyrene Box” Cages for the Confinement of Biogenic Amines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+                <w:t xml:space="preserve">Bio-based and environmental input for transfer hydrogenation using EcoNi(0) catalyst in isopropanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cheng-Yong Su</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Masquelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201700266⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 210, pp.495-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670287v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bis-15-crown-5-ether-pillar[5]arene K + -Responsive Channels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">“Pyrene Box” Cages for the Confinement of Biogenic Amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Xu Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Yong Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b00352⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (17), pp.4037 - 4041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201700266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675197v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the membrane formation of novel PVA membranes for predicting the composition path and their final morphology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bis-15-crown-5-ether-pillar[5]arene K + -Responsive Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oualid M 'Barki</w:t>
+                <w:t xml:space="preserve">Wei-Xu Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pochat-Bohatier</w:t>
+                <w:t xml:space="preserve">Zhanhu Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Faur</w:t>
+                <w:t xml:space="preserve">Yan Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 63, pp.3035-3047. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (6), pp.1438 - 1441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aic.15670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b00352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01478237v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between degradation pathway and toxicity of acetaminophen and its by-products by using the electro-Fenton process in aqueous media</w:t>
+                <w:t xml:space="preserve">Modeling the membrane formation of novel PVA membranes for predicting the composition path and their final morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Xuan Huong Le</w:t>
+                <w:t xml:space="preserve">D. Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Van Nguyen</w:t>
+                <w:t xml:space="preserve">Oualid M 'Barki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoulkifli Amadou Yacouba</w:t>
+                <w:t xml:space="preserve">Céline Pochat-Bohatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Zoungrana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Avril</w:t>
+                <w:t xml:space="preserve">Catherine Faur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.12.060⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.3035-3047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.15670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670990v1</w:t>
+                <w:t xml:space="preserve">cea-01478237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Determination of Caffeine, Catechin, Epicatechin, Chlorogenic and Caffeic Acid in Cola nitida Dried Nuts from Côte d’Ivoire Using HPLC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adama Coulibaly</w:t>
+                <w:t xml:space="preserve">Correlation between degradation pathway and toxicity of acetaminophen and its by-products by using the electro-Fenton process in aqueous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Xuan Huong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-P. Belleville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Augustin Adima</w:t>
+                <w:t xml:space="preserve">Thi Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoulkifli Amadou Yacouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Zoungrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Biotechnology and Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/AJB2T/2017/34800⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 172, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.12.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670188v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Encapsulation of ω-Amino Acids and Their Guanidinium–Amide Congeners</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+                <w:t xml:space="preserve">Simultaneous Determination of Caffeine, Catechin, Epicatechin, Chlorogenic and Caffeic Acid in Cola nitida Dried Nuts from Côte d’Ivoire Using HPLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nyamien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-P. Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dan Dumitrescu</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Adima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.6b02802⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Biotechnology and Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (2), pp.1 - 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/AJB2T/2017/34800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681670v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of volumetric reduction factor during ozonation of nanofiltration concentrates for wastewater reuse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Mendret</w:t>
+                <w:t xml:space="preserve">Adaptive Encapsulation of ω-Amino Acids and Their Guanidinium–Amide Congeners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Xu Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.09.071⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (21), pp.5556 - 5559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.6b02802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687171v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">By-Product Carrying Humidified Hydrogen: An Underestimated Issue in the Hydrolysis of Sodium Borohydride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of volumetric reduction factor during ozonation of nanofiltration concentrates for wastewater reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mendret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Umit Demirci</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Brosillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201600425⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 165, pp.497 - 506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.09.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01687173v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of solute-solute interactions and cake enhanced concentration polarization during removal of pharmaceuticals from urban wastewater by nanofiltration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">By-Product Carrying Humidified Hydrogen: An Underestimated Issue in the Hydrolysis of Sodium Borohydride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephan Brosillon</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit Demirci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.08.014⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (14), pp.1777 - 1780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201600425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682270v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic encapsulation and activation of carbonic anhydrase in multivalent dynameric host matrices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+                <w:t xml:space="preserve">Evidence of solute-solute interactions and cake enhanced concentration polarization during removal of pharmaceuticals from urban wastewater by nanofiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mendret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mihail Barboiu</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Brosillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cc00796a⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104, pp.156 - 167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678024v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Phosphonated Imidazolium-Based Ionic Liquids Grafted on γ-Alumina: Potential Model for Hybrid Membranes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Drobek</w:t>
+                <w:t xml:space="preserve">Dynamic encapsulation and activation of carbonic anhydrase in multivalent dynameric host matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiu T. Supuran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (21), pp.4053 - 4055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cc00796a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms17081212⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01373840v1</w:t>
+                <w:t xml:space="preserve">hal-01678024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling cathodic Electro-Fenton reaction to membrane filtration for AO7 dye degradation: A successful feasibility study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of Phosphonated Imidazolium-Based Ionic Liquids Grafted on γ-Alumina: Potential Model for Hybrid Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Lacour</w:t>
+                <w:t xml:space="preserve">Marie-Alix Pizzoccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.02.071⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue "Ionic Liquids 2016 and Selected Papers from ILMAT III", 17 (8), pp.1212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms17081212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01681249v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squalyl Crown Ether Self-Assembled Conjugates: An Example of Highly Selective Artificial K + Channels</w:t>
+                <w:t xml:space="preserve">Coupling cathodic Electro-Fenton reaction to membrane filtration for AO7 dye degradation: A successful feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhanhu Sun</w:t>
+                <w:t xml:space="preserve">Peiying Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Gilles</w:t>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Istvan Kocsis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+                <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (6), pp.2158 - 2164. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 510, pp.182 - 190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201503979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.02.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687162v1</w:t>
+                <w:t xml:space="preserve">hal-01681249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicity removal assessments related to degradation pathways of azo dyes: Toward an optimization of Electro-Fenton treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Xuan Huong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoulkifli Amadou Yacouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Zoungrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 161, pp.308 - 318. </w:t>
@@ -14307,4907 +14291,5053 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Study on the Potential of Hydrazine Bisborane for Solid- and Liquid-State Chemical Hydrogen Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergii Pylypko</w:t>
+                <w:t xml:space="preserve">Squalyl Crown Ether Self-Assembled Conjugates: An Example of Highly Selective Artificial K + Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanhu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Istvan Kocsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00569⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (6), pp.2158 - 2164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201503979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152142v1</w:t>
+                <w:t xml:space="preserve">hal-01687162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy—Useful tool for studying the catalysts derived from Mo and V-oxyanion-intercalated layered double hydroxides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcel Ionel Popa</w:t>
+                <w:t xml:space="preserve">Key Study on the Potential of Hydrazine Bisborane for Solid- and Liquid-State Chemical Hydrogen Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii Pylypko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasile Null Hulea</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal G. Yot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 104, pp.205. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.4574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.11.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01101108v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switchable Alkene Epoxidation/Oxidative Cleavage with H2O2/NaHCO3: Efficient Heterogeneous Catalysis Derived from Biosourced Eco-Mn</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Escande</w:t>
+                <w:t xml:space="preserve">Raman spectroscopy—Useful tool for studying the catalysts derived from Mo and V-oxyanion-intercalated layered double hydroxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Elena Ciocan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Ionel Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Grison</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Null Hulea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5b00561⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104, pp.205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297872v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoextracted mining wastes for ecocatalysis: Eco-Mn®, an efficient and eco-friendly plant-based catalyst for reductive amination of ketones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
+                <w:t xml:space="preserve">Switchable Alkene Epoxidation/Oxidative Cleavage with H2O2/NaHCO3: Efficient Heterogeneous Catalysis Derived from Biosourced Eco-Mn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Garoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (11), pp.2704-2715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5b00561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4GC02193B⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01937652v1</w:t>
+                <w:t xml:space="preserve">hal-01297872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic selection of polymeric guanosine architectures from dynamic supramolecular libraries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anca Meffre</w:t>
+                <w:t xml:space="preserve">Phytoextracted mining wastes for ecocatalysis: Eco-Mn®, an efficient and eco-friendly plant-based catalyst for reductive amination of ketones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Velati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice-Loïc Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Elemental Recovery and Sustainability, 17 (4), pp.2188 - 2199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4GC02193B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.03.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01684146v1</w:t>
+                <w:t xml:space="preserve">hal-01937652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic Autocatalytic Synthesis of Organized Silica Hybrids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erol Licsandru</w:t>
+                <w:t xml:space="preserve">Kinetic selection of polymeric guanosine architectures from dynamic supramolecular libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Barboiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201500701⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (9), pp.960 - 965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01684445v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-fuelled L-Phenylalanine controlled pumping by hybrid membrane materials</w:t>
+                <w:t xml:space="preserve">Biomimetic Autocatalytic Synthesis of Organized Silica Hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Blondeau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Erol Licsandru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Barboiu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2014.08.002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (22), pp.3637 - 3641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201500701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684737v1</w:t>
+                <w:t xml:space="preserve">hal-01684445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization-Driven Multicomponent Encapsulation of Coulombically Repulsive Guests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Ion-fuelled L-Phenylalanine controlled pumping by hybrid membrane materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Barboiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5b00596⟩</w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86, pp.259 - 263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2014.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684149v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Selective Artificial Cholesteryl Crown Ether K + -Channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Crystallization-Driven Multicomponent Encapsulation of Coulombically Repulsive Guests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Barboiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Rotaru</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.201506430⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (7), pp.3525 - 3531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5b00596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01682915v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive binding and selection of compressed 1,ω-diammonium-alkanes via molecular encapsulation in water</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Highly Selective Artificial Cholesteryl Crown Ether K + -Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanhu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mihail Barboiu</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Rotaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4sc03945a⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 127 (48), pp.14681 - 14685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.201506430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683023v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New “Pyrene Box” Cages for Adaptive Guest Conformations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+                <w:t xml:space="preserve">Adaptive binding and selection of compressed 1,ω-diammonium-alkanes via molecular encapsulation in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b00779⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (3), pp.2079 - 2086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4sc03945a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684644v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosourced Polymetallic Catalysts: An Efficient Means To Synthesize Underexploited Platform Molecules from Carbohydrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Olszewski</w:t>
+                <w:t xml:space="preserve">New “Pyrene Box” Cages for Adaptive Guest Conformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florina Dumitru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201400078⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (9), pp.2178 - 2181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b00779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03148499v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofiltration for wastewater reuse: Counteractive effects of fouling and matrice on the rejection of pharmaceutical active compounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sana Gassara</w:t>
+                <w:t xml:space="preserve">Biosourced Polymetallic Catalysts: An Efficient Means To Synthesize Underexploited Platform Molecules from Carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Olszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (7), pp.1915-1923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201400078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2014.07.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01687567v1</w:t>
+                <w:t xml:space="preserve">hal-03148499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putting variable-sized alkanes into fixed-size hydrogen-bonded molecular flasks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+                <w:t xml:space="preserve">Nanofiltration for wastewater reuse: Counteractive effects of fouling and matrice on the rejection of pharmaceutical active compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mendret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Gassara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Deratani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133, pp.313 - 327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2014.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2053273314094352⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01789192v1</w:t>
+                <w:t xml:space="preserve">hal-01687567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of 2,4-dimethylphenol pollutant in water by ozonation catalyzed by SOD, LTA, FAU-X zeolites particles obtained by pseudomorphic transformation (binderless)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Rodriguez</w:t>
+                <w:t xml:space="preserve">Putting variable-sized alkanes into fixed-size hydrogen-bonded molecular flasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.09.042⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (a1), pp.C564 - C564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053273314094352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00905891v1</w:t>
+                <w:t xml:space="preserve">hal-01789192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive compression of 1,ω-diammonium-alkanes inside a rigid crystalline molecular cage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+                <w:t xml:space="preserve">Removal of 2,4-dimethylphenol pollutant in water by ozonation catalyzed by SOD, LTA, FAU-X zeolites particles obtained by pseudomorphic transformation (binderless)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jullian Vittenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mendret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 189, pp.200-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.09.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4cc03866e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01687229v1</w:t>
+                <w:t xml:space="preserve">hal-00905891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to A Computational Evaluation of the Evidence for the Synthesis of 1,3-Dimethylcyclobutadiene in Solid State and Aqueous Solution-Beyond the Experimental Reality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Progressive compression of 1,ω-diammonium-alkanes inside a rigid crystalline molecular cage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201203235⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (91), pp.14086 - 14088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cc03866e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01688762v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragrant legs in Paysandisia archon males (Lepidoptera, Castniidae)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roxane Delle-Vedove</w:t>
+                <w:t xml:space="preserve">Reply to A Computational Evaluation of the Evidence for the Synthesis of 1,3-Dimethylcyclobutadiene in Solid State and Aqueous Solution-Beyond the Experimental Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Beaudoin-Ollivier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+                <w:t xml:space="preserve">Arie Van der lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00049-013-0128-z⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (15), pp.4938 - 4941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201203235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003386v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychotria douarrei and Geissois pruinosa, novel resources for the plant-based catalytic chemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+                <w:t xml:space="preserve">Fragrant legs in Paysandisia archon males (Lepidoptera, Castniidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Frerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Delle-Vedove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Beaudoin-Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zagatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3RA43995J⟩</w:t>
+              <w:t xml:space="preserve">Chemoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.137 - 142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00049-013-0128-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173813v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Constrained Disorder Refinement: “Reinvestigation of “Single-Crystal X-ray Structure of 1,3-Dimethylcyclobutadiene” by M. Shatruk and I. V. Alabugin”</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gilles</w:t>
+                <w:t xml:space="preserve">Psychotria douarrei and Geissois pruinosa, novel resources for the plant-based catalytic chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arie Van der lee</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Garoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201203234⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (44), pp.22340-22345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3RA43995J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01688760v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrazine borane: synthesis, characterization, and application prospects in chemical hydrogen storage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bernard</w:t>
+                <w:t xml:space="preserve">A Constrained Disorder Refinement: “Reinvestigation of “Single-Crystal X-ray Structure of 1,3-Dimethylcyclobutadiene” by M. Shatruk and I. V. Alabugin”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Van der lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (15), pp.4946 - 4950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201203234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2CP23403C⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02615670v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems membranes – combining the supramolecular and dynamic covalent polymers for gas-selective dynameric membranes</w:t>
+                <w:t xml:space="preserve">Hydrazine borane: synthesis, characterization, and application prospects in chemical hydrogen storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gihane Nasr</w:t>
+                <w:t xml:space="preserve">Romain Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Macron</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georges Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit Demirci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hannauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2CC33603K⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (5), pp.1768-1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CP23403C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690676v1</w:t>
+                <w:t xml:space="preserve">hal-02615670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-sorting of metallosupramolecular DCLs via double-level exchange: amplification in solution and solid state modulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+                <w:t xml:space="preserve">Systems membranes – combining the supramolecular and dynamic covalent polymers for gas-selective dynameric membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gihane Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Macron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Barboiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2dt31532g⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (59), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CC33603K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690653v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrazine borane: synthesis, characterization, and application prospects in chemical hydrogen storage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-sorting of metallosupramolecular DCLs via double-level exchange: amplification in solution and solid state modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florina Dumitru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2CP23403C⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (38), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2dt31532g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541089v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaining insight into the catalytic dehydrogenation of hydrazine borane in water</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Hydrazine borane: synthesis, characterization, and application prospects in chemical hydrogen storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Fabien Petit</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hannauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.08.032⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (5), pp.1768-1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CP23403C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01690556v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented Synthesis of 1,3-Dimethylcyclobutadiene in the Solid State and Aqueous Solution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gilles</w:t>
+                <w:t xml:space="preserve">Gaining insight into the catalytic dehydrogenation of hydrazine borane in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Çetin Çakanyildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit Demirci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Fabien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201100693⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (21), pp.15983 - 15991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.08.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618629v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic constitutional hybrid materials-toward adaptive self-organized devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adinela Cazacu</w:t>
+                <w:t xml:space="preserve">Unprecedented Synthesis of 1,3-Dimethylcyclobutadiene in the Solid State and Aqueous Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Mihai</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arie Van-Der-Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.10.009⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.10021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201100693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693376v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water circulation control on carbonate-δ18O records in a low permeability clay formation and surrounding limestones: The Upper Dogger-Oxfordian sequence from the eastern Paris basin, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Lavastre</w:t>
+                <w:t xml:space="preserve">Dynamic constitutional hybrid materials-toward adaptive self-organized devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Barboiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Ader</w:t>
+                <w:t xml:space="preserve">Adinela Cazacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Buschaert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simona Mihai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gihane Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 140 (1-3), pp.51 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.02.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682299v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-sorting of equilibrating metallosupramolecular DCLs via constitutional crystallization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihai Barboiu</w:t>
+                <w:t xml:space="preserve">Water circulation control on carbonate-δ18O records in a low permeability clay formation and surrounding limestones: The Upper Dogger-Oxfordian sequence from the eastern Paris basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dumitru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+                <w:t xml:space="preserve">Magali Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Buschaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arie Van-Der-Lee</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Javoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b900155g⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26, pp.818-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424393v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Photochemical Properties in Ion-Controlled Multicomponent Dynamic Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId576" w:history="1">
+                <w:t xml:space="preserve">Self-sorting of equilibrating metallosupramolecular DCLs via constitutional crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Barboiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dumitru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Van-Der-Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 18, pp.2620 - 2628. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16, pp.2192 - 2194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.200900089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b900155g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424634v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonic anhydrase II-induced selection of inhibitors from a dynamic combinatorial library of Schiff's bases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+                <w:t xml:space="preserve">Modulation of Photochemical Properties in Ion-Controlled Multicomponent Dynamic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ct. Supuran</w:t>
+                <w:t xml:space="preserve">L. Prodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jy. Winum</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Montaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zaccheroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.09.047⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18, pp.2620 - 2628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200900089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00426709v1</w:t>
+                <w:t xml:space="preserve">hal-00424634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonic Anhydrase-Encoded Dynamic Constitutional Libraries: Toward the Discovery of Isozyme-Specific Inhibitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId563" w:history="1">
+                <w:t xml:space="preserve">Carbonic anhydrase II-induced selection of inhibitors from a dynamic combinatorial library of Schiff's bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gihane Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ct. Supuran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy. Winum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (21), pp.6014 - 6017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.09.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm900449v⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00425229v1</w:t>
+                <w:t xml:space="preserve">hal-00426709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallosupramolecular Architectures of Pseudoterpyridine-Type Ligands and Zn-II Metal Ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbonic Anhydrase-Encoded Dynamic Constitutional Libraries: Toward the Discovery of Isozyme-Specific Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gihane Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florina. Dumitru</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jy. Winum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ct. Supuran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cg9002466⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (15), pp.4853 - 4859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm900449v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424609v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen isotopic evolution of carbonaceous matter during metamorphism: Methodology and preliminary results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jae-Ho Oh</w:t>
+                <w:t xml:space="preserve">Metallosupramolecular Architectures of Pseudoterpyridine-Type Ligands and Zn-II Metal Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florina. Dumitru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Barboiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Van-Der-Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2006.02.019⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (6), pp.2917 - 2921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg9002466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00144850v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen isotopic evolution of carbonaceous matter during metamorphism: Methodology and preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae-Ho Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 323 (3-4), pp.152-169. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId615" w:history="1">
+              <w:t xml:space="preserve">, 2006, 232 (3-4), pp.152-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2006.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00138268v1</w:t>
+                <w:t xml:space="preserve">bioemco-00144850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nitrogen isotopic evolution of carbonaceous matter during metamorphism: Methodology and preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae-Ho Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 323 (3-4), pp.152-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2006.02.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00138268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Metallosupramolecular Zippers Generated by Self-Organization of Self-Complementary Molecular Clefts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Barboiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Vaughan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 10 (9), pp.2263 - 2270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.200305750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19217,78 +19347,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid process based on nanofiltration and catalytic ozonation for antibiotics removal and membrane fouling mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mendret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19320,741 +19450,741 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Filtration Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé hybride Nanofiltration et Ozonation catalytique pour l'élimination d'antibiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mendret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Atfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Génie des Procédés (SFGP), Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative Green and Ecological Input for Transfer Hydrogenation using EcoNi(0) Catalyst in Isopropanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Masquelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Green Chemistry 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosourced Polymetallic Catalysts: a Efficient Means for Synthesizing Under-Exploited Platform Molecules from Carbohydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Olszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Escande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second international Green Catalysis Symposium and Advanced School on Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transfer analysis in polymer solutions prior to phase separation by near infrared and Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Pochat-Bohatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warit Werapun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembranes 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, Jul 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress and prospects of Catalyse tools Integration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Damy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Benilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In International Conference of Territorial Intelligence, Besançon 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Besançon, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00516138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMS Catalyse and Catalyse community blog.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference of Territorial Intelligence "Tools and methods of Territorial Intelligence", Besançon, 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00985868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20064,404 +20194,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maghemite (γ-Fe2O3) as catalyst in Hybrid process combining functionalized ceramic nanofilter and catalytic ozonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Atfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mendret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEM Doctoral Day 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosourced polymetallic catalysis: A surprising and efficient means to promote the Knoevenagel condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SCF 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative Green and Ecological Input for Transfer Hydrogenation using EcoNi(0) Catalyst in Isopropanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Masquelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Green Chemistry 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20471,206 +20601,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial Intelligence Portal, deliverable 22 of caENTI, project funded under FP6 research program of the European Union.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00530494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative workspace, deliverable 18 of caENTI, project funded under FP6 research program of the European Union.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Acs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00525376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId646"/>
+      <w:footerReference w:type="default" r:id="rId652"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20817,51 +20947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baldo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornette de Saint Cyr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azariel Ruiz-Valencia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Karfane-Atfane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2026.101036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensen Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Batool" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moderne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Quintana Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c13454" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limor Ben Neon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lebrun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102443" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05222181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodai Ito" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujia Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Ngoc Thai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Takahashi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoka Koizumi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2025.116342" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082194v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ouagued" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Djafer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30030712" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410368v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefeng Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonniol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Anfar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c02291" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084412v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huali Wu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonito Aristide Karamoko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2024.124691" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154563v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Gomri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Makhoul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Niang Koundia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4na00626g" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885339v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102327" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356958v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Coronas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali Hassani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20250675" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445853v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Zakharia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hagheh Kavousi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oliviero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonniol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC05142H" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136703v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aissou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ponsin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambhav Vishwakarma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries11040126" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081380v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Badouric" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Cartier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rebi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106181" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiyao Maturin Awesso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tchakala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153153" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077040v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Krzyzanowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zaviska" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113495" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747870v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingqi Huang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Timoshenko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Qi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-024-01461-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680491v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azariel Ruiz Valencia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahida Benmezianne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2024.102723" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866268v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202410720" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali-Hassani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20240206" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070622v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polysaccharides5020006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747934v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Li" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqi Zhong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lajaunie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta03824j" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153834v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xishun Hao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youguo Yan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Sun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202410635" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816410v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Tanos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Nada" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Bekheet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Riedel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.159698" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817990v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Nada" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202400102" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154660v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Eljoudi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hajji" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suming Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intidhar Bkhairia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02564-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488807v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Li&#233;nart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2024.123888" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734429v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramadier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2024.1422580" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749604v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengbo Lyu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c12662" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086499v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Dory" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina El-Sayegh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Castro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202401546" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817906v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Manouguian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged F Bekheet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160430" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04169683v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dorandeu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chopineau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121189" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04095481v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Onofrio" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Cui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-023-00938-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04223106v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana M Andrei" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c02815" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798094v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101983" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659918v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Knani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Hajjar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;agn&#232;s Lacour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van der Lee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300746" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071303v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marckens Francoeur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Yacou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103602" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797685v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EN00317E" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03974535v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Turani-I-Belloto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G Yot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28031469" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04290758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wend-Kuny Guy Aristide Nitiema" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ouemega" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Lacour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad032b" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284917v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44221-023-00036-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866999v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Deyris" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grison" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137307" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03752602v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castilla-Martinez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Co&#351;kuner F&#305;l&#305;z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysel Kant&#252;rk F&#305;gen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit B. Demirci" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11706-022-0610-z" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03712785v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alligier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.05.119" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04038258v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hanniet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.111234" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03855968v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Valero-Pedraza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203533" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710525v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirong Zheng" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108316" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03426850v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131484" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03752598v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zge Co&#351;kuner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Castilla-Martinez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sonzogni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.12.236" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03845474v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ferez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02109" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04102383v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina Sayegh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abid" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.130213" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03616856v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061975" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560152v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina Al Sayegh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT03715C" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964253v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Richards" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003827" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481093v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bihanic" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Perrot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cases" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Garcia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03151-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454205v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lasbleiz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Regnier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Blainvaux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237194" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544938v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Benarib" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.11.224" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03501147v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27456-5" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03647332v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busisiwe Zwane" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Orimolade" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatunde Koiki" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonhlangabezo Mabuba" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192772" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365156v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Turani&#8208;i&#8208;belloto" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a&#8208;jos&#233; Valero&#8208;pedraza" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202103126" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369659v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Barboiu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Sun" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2021.112210" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137088v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Adler" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Dumas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126164" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02494011v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ould-Amara" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibhav Yadav" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.10.213" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946336v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijing Lu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuandou Wang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Su" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c00498" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050749v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcene Maachou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaodan Qin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA09045J" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930313v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benmeziane" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.03.053" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083124v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b05444" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028915v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Yen Pham" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Li" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00739" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02538416v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razik Djara" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Merzouki" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab7d40" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488579v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleny Caceres" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deratani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115461" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093146v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jelonek" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Orchel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Kasperczyk" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.03.094" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536900v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.01.223" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202591v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mansas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Atfane-Karfane" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Brosillon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104043" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081023v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo-Francois Aguey-Zinsou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00176" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390370v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Stanovych" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Balloy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Olszewski" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05027-y" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389553v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; de Laet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Matringe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43769-4" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390376v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC00770A" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141702v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.05.087" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02056390v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luppi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Babut" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quemener" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY01351A" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02146573v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.05.019" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390386v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michalowicz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diliberto" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2019.100020" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310531v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ries" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho Diogo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0464-7" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01961559v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Pizzoccaro-Zilamy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tot&#233;e" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b02466" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544327v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.11.118" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01789119v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Ould-Amara" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.02.169" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696953v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dumitrescu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Xu Feng" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ce01741c" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894048v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Devautour-Vinot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Georges Yot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02192" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863338v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00048" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829683v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800081" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887251v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Pylypko" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Zadick" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.09.068" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671831v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.05.045" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427116v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nyamien" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Coulibaly" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Belleville" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Adima" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/AJB2T/2017/34800" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671781v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700397" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625972v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Escande" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poullain" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.04.023" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670287v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Yong Su" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700266" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675197v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Xu Su" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanhu Su" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Su" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00352" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478237v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouyer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid M 'Barki" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pochat-Bohatier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15670" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670990v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Huong Le" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Van Nguyen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulkifli Amadou Yacouba" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zoungrana" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Avril" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.12.060" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670188v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Belleville" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681670v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b02802" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687171v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.09.071" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687173v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600425" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9N089J4V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682270v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.08.014" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01678024v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu T. Supuran" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc00796a" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373840v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Pizzoccaro" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrero" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17081212" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681249v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiying Liang" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerneaux" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Lacour" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.02.071" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N023SBM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687162v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanhu Sun" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gilles" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kocsis" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503979" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PH1MP9R4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687166v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.06.108" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152142v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00569" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101108v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Elena Ciocan" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitriu" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ionel Popa" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Null Hulea" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.11.034" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSBK4K5B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297872v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garoux" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5b00561" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937652v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Velati" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice-Lo&#239;c Renard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4GC02193B" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684146v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.03.019" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684445v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Licsandru" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500701" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T943W9M3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684737v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blondeau" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2014.08.002" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684149v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00596" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682915v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Rotaru" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201506430" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MXSZN63-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01683023v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc03945a" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684644v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina Dumitru" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b00779" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148499v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201400078" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MJT528H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687567v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Gassara" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Deratani" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.07.007" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M15MHKJ8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01789192v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314094352" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905891v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullian Vittenet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rodriguez" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.09.042" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLDZ6G6Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687229v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc03866e" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688762v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Van&#8197;der&#8197;lee" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203235" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB0E2722A40DA63BFB288FFB3FABDEDE73904932/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003386v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Delle-Vedove" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaudoin-Ollivier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zagatti" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-013-0128-z" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V64DZSC7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173813v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA43995J" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688760v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203234" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6679F25CA0456B21A500119FBF3B1567A144C166/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02615670v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moury" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Moussa" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hannauer" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP23403C" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690676v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihane Nasr" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macron" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC33603K" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690653v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31532g" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03541089v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690556v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;etin &#199;akanyildirim" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Petit" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.08.032" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZJGF5FQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618629v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Van-Der-Lee" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Barboiu" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100693" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BVS1ZKBX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693376v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adinela Cazacu" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mihai" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.009" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBGWXGDT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682299v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lavastre" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buschaert" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.02.003" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TZ57ZS3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424393v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumitru" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b900155g" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-521DDQ14-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424634v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prodi" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montaldi" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zaccheroni" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200900089" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G1DRTTN8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426709v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ct. Supuran" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy. Winum" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.09.047" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425229v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vullo" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900449v" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424609v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina. Dumitru" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg9002466" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00144850v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Ho Oh" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.02.019" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM3V5JN7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00138268v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741407v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Vaughan" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200305750" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-61TGZ0XX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222482v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Jacquemin" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073842v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Atfane" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153242v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153477v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865450v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pochat-Bohatier" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warit Werapun" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyer" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Huguet" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516138v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Herrmann" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benilan" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985868v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073736v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779322v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779361v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530494v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525376v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masselot" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acs" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baldo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornette de Saint Cyr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azariel Ruiz-Valencia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Karfane-Atfane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2026.101036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05537955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Janot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit B Demirci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2026.154122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensen Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Batool" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moderne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Quintana Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c13454" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limor Ben Neon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lebrun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102443" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05222181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodai Ito" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujia Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Ngoc Thai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Takahashi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoka Koizumi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2025.116342" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402407v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ouagued" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Djafer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30030712" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410368v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefeng Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Yang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonniol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Anfar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c02291" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154563v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Gomri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Makhoul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Niang Koundia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4na00626g" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102327" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084412v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huali Wu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonito Aristide Karamoko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2024.124691" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Coronas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali Hassani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20250675" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Zakharia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hagheh Kavousi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oliviero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonniol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC05142H" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136703v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aissou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ponsin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambhav Vishwakarma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries11040126" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiyao Maturin Awesso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tchakala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153153" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081380v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Badouric" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Cartier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rebi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106181" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077040v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Krzyzanowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zaviska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113495" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingqi Huang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Timoshenko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Qi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-024-01461-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680491v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azariel Ruiz Valencia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahida Benmezianne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2024.102723" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866268v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202410720" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali-Hassani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20240206" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070622v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polysaccharides5020006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747934v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqi Zhong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lajaunie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta03824j" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816410v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Tanos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Nada" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Bekheet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Riedel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.159698" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817990v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Nada" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202400102" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154660v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Eljoudi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hajji" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suming Li" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intidhar Bkhairia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02564-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xishun Hao" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youguo Yan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Sun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202410635" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488807v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Li&#233;nart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2024.123888" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734429v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramadier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2024.1422580" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086499v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Dory" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina El-Sayegh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Castro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202401546" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749604v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengbo Lyu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c12662" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817906v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Manouguian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged F Bekheet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160430" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04169683v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dorandeu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chopineau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121189" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04095481v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Onofrio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Cui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-023-00938-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04223106v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana M Andrei" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c02815" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798094v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101983" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071303v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marckens Francoeur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Yacou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103602" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797685v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EN00317E" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659918v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Knani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Hajjar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;agn&#232;s Lacour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van der Lee" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300746" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03974535v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Turani-I-Belloto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G Yot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28031469" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04290758v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wend-Kuny Guy Aristide Nitiema" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ouemega" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Lacour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad032b" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284917v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44221-023-00036-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866999v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Deyris" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grison" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137307" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03752602v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castilla-Martinez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Co&#351;kuner F&#305;l&#305;z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysel Kant&#252;rk F&#305;gen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit B. Demirci" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11706-022-0610-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03712785v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alligier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.05.119" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03855968v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Valero-Pedraza" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203533" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04038258v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hanniet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.111234" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710525v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirong Zheng" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108316" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03426850v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131484" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03752598v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zge Co&#351;kuner" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Castilla-Martinez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sonzogni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.12.236" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03845474v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ferez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02109" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04102383v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina Sayegh" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abid" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.130213" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03616856v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061975" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560152v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina Al Sayegh" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT03715C" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964253v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Richards" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003827" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481093v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bihanic" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Perrot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cases" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Garcia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03151-9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454205v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lasbleiz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Regnier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Blainvaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237194" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544938v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Benarib" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.11.224" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03501147v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27456-5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03647332v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busisiwe Zwane" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Orimolade" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatunde Koiki" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonhlangabezo Mabuba" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192772" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365156v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Turani&#8208;i&#8208;belloto" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a&#8208;jos&#233; Valero&#8208;pedraza" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202103126" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369659v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Barboiu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Sun" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2021.112210" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137088v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Adler" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Dumas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126164" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02494011v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ould-Amara" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibhav Yadav" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.10.213" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946336v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijing Lu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuandou Wang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Su" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c00498" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050749v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcene Maachou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaodan Qin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA09045J" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930313v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benmeziane" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.03.053" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083124v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b05444" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028915v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Yen Pham" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Li" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00739" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02538416v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razik Djara" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Merzouki" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab7d40" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488579v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleny Caceres" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deratani" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115461" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093146v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jelonek" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Orchel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Kasperczyk" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.03.094" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536900v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.01.223" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202591v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mansas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Atfane-Karfane" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Brosillon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104043" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081023v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo-Francois Aguey-Zinsou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00176" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390370v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Stanovych" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Balloy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Olszewski" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05027-y" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389553v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; de Laet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Matringe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43769-4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390376v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC00770A" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141702v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.05.087" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02056390v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luppi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Babut" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quemener" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY01351A" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02146573v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.05.019" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390386v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michalowicz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diliberto" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2019.100020" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310531v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ries" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho Diogo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0464-7" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01961559v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Pizzoccaro-Zilamy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tot&#233;e" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b02466" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544327v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.11.118" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01789119v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Ould-Amara" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.02.169" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696953v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dumitrescu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Xu Feng" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ce01741c" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894048v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Devautour-Vinot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Georges Yot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02192" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863338v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00048" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829683v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800081" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887251v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Pylypko" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Zadick" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.09.068" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671831v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.05.045" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427116v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nyamien" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Coulibaly" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Belleville" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Adima" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/AJB2T/2017/34800" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671781v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700397" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625972v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Escande" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poullain" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.04.023" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670287v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Yong Su" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700266" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675197v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Xu Su" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanhu Su" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Su" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00352" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478237v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouyer" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid M 'Barki" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pochat-Bohatier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15670" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670990v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Huong Le" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Van Nguyen" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulkifli Amadou Yacouba" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zoungrana" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Avril" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.12.060" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670188v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Belleville" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681670v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b02802" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687171v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.09.071" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687173v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600425" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9N089J4V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682270v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.08.014" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01678024v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu T. Supuran" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc00796a" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373840v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Pizzoccaro" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrero" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17081212" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681249v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiying Liang" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerneaux" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Lacour" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.02.071" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N023SBM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687166v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.06.108" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687162v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanhu Sun" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gilles" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kocsis" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503979" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PH1MP9R4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152142v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00569" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101108v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Elena Ciocan" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitriu" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ionel Popa" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Null Hulea" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.11.034" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSBK4K5B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297872v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garoux" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5b00561" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937652v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Velati" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice-Lo&#239;c Renard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4GC02193B" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684146v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.03.019" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684445v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Licsandru" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500701" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T943W9M3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684737v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blondeau" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2014.08.002" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684149v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00596" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682915v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Rotaru" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201506430" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MXSZN63-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01683023v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc03945a" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684644v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina Dumitru" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b00779" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148499v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201400078" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MJT528H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687567v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Gassara" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Deratani" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.07.007" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M15MHKJ8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01789192v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314094352" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905891v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullian Vittenet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rodriguez" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.09.042" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLDZ6G6Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687229v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc03866e" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688762v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Van&#8197;der&#8197;lee" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203235" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB0E2722A40DA63BFB288FFB3FABDEDE73904932/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003386v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Delle-Vedove" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaudoin-Ollivier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zagatti" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-013-0128-z" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V64DZSC7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173813v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA43995J" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688760v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203234" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6679F25CA0456B21A500119FBF3B1567A144C166/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02615670v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moury" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Moussa" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hannauer" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP23403C" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690676v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihane Nasr" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macron" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC33603K" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690653v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31532g" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03541089v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690556v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;etin &#199;akanyildirim" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Petit" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.08.032" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZJGF5FQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618629v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Van-Der-Lee" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Barboiu" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100693" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BVS1ZKBX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693376v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adinela Cazacu" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mihai" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.009" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBGWXGDT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682299v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lavastre" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buschaert" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.02.003" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TZ57ZS3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424393v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumitru" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b900155g" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-521DDQ14-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424634v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prodi" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montaldi" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zaccheroni" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200900089" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G1DRTTN8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426709v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ct. Supuran" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy. Winum" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.09.047" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425229v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vullo" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900449v" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424609v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina. Dumitru" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg9002466" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00144850v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Ho Oh" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.02.019" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM3V5JN7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00138268v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741407v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Vaughan" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200305750" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-61TGZ0XX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222482v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Jacquemin" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073842v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Atfane" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153242v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153477v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865450v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pochat-Bohatier" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warit Werapun" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyer" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Huguet" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516138v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Herrmann" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benilan" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985868v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073736v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779322v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779361v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530494v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525376v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masselot" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acs" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>