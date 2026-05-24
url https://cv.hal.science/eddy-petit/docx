--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -498,5366 +498,5366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From slag to structure: Formation of novel iron oxalate crystals via Cyrene™-driven microwave chemistry</w:t>
+                <w:t xml:space="preserve">Degradation of Glyphosate in Water by Electro-Oxidation on Magneli Phase: Application to a Nanofiltration Concentrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limor Ben Neon</w:t>
+                <w:t xml:space="preserve">Wiyao Maturin Awesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Lebrun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+                <w:t xml:space="preserve">Ibrahim Tchakala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Julbe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mendret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2025.102443⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (15), pp.3153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules30153153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090848v1</w:t>
+                <w:t xml:space="preserve">hal-05307624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural effects of thiolated silsesquioxane ligands on the stabilization of gold nanoparticles: Implications for the catalytic dehydrogenation of alcohols</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective Atomic Layer Deposition of palladium coatings for hydrogen separation membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh Ngoc Thai</w:t>
+                <w:t xml:space="preserve">Lucie Badouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momoko Takahashi</w:t>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyoka Koizumi</w:t>
+                <w:t xml:space="preserve">Jim Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2025.116342⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.106181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.106181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222181v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural effects of thiolated silsesquioxane ligands on the stabilization of gold nanoparticles: Implications for the catalytic dehydrogenation of alcohols</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From slag to structure: Formation of novel iron oxalate crystals via Cyrene™-driven microwave chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limor Ben Neon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2025.116342⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41, pp.102443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2025.102443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402407v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening Refractory Dye Degradation by Different Advanced Oxidation Processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Djafer</w:t>
+                <w:t xml:space="preserve">Structural effects of thiolated silsesquioxane ligands on the stabilization of gold nanoparticles: Implications for the catalytic dehydrogenation of alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodai Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujia Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Ngoc Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momoko Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoka Koizumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules30030712⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 450, pp.116342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2025.116342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082194v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Insights into Ni–Fe Layered Double Hydroxides as Anode Catalysts for Pairing CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Reduction and Ethylene Glycol Oxidation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuwei Yang</w:t>
+                <w:t xml:space="preserve">Electrochemical advanced oxidation combined to electro-Fenton for effective treatment of perfluoroalkyl substances “PFAS” in water using a Magnéli phase-based anode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimaa Gomri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Niang Koundia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Anfar</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5c02291⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), pp.261-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4na00626g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410368v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical advanced oxidation combined to electro-Fenton for effective treatment of perfluoroalkyl substances “PFAS” in water using a Magnéli phase-based anode</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatou Niang Koundia</w:t>
+                <w:t xml:space="preserve">Engineering the catalyst interface enables high carbon efficiency in both cation-exchange and bipolar membrane electrolyzers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huali Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonito Aristide Karamoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wensen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiefeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4na00626g⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 361, pp.124691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2024.124691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154563v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The race of time during oxide-to-MOF conversion: Competition between MOF(Al) growth and alumina facets rearrangement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limor Ben Neon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 39, pp.102327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the catalyst interface enables high carbon efficiency in both cation-exchange and bipolar membrane electrolyzers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural effects of thiolated silsesquioxane ligands on the stabilization of gold nanoparticles: Implications for the catalytic dehydrogenation of alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiefeng Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+                <w:t xml:space="preserve">Kodai Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujia Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Ngoc Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momoko Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoka Koizumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2024.124691⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 450, pp.116342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2025.116342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084412v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double Gyroid‐Forming Hybrid Anion Exchange Membranes With Superior Mechanical Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jason Richard</w:t>
+                <w:t xml:space="preserve">Screening Refractory Dye Degradation by Different Advanced Oxidation Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Ouagued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Bakkali Hassani</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Djafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pol.20250675⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (3), pp.712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules30030712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05356958v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerted galvanic replacement reactions towards trimetallic Cu–Ag–Pd nanostructures for glycerol electrocatalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddy Zakharia</w:t>
+                <w:t xml:space="preserve">Structural Insights into Ni–Fe Layered Double Hydroxides as Anode Catalysts for Pairing CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Reduction and Ethylene Glycol Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiefeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Hagheh Kavousi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bonito Aristide Karamoko</w:t>
+                <w:t xml:space="preserve">Yuwei Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Oliviero</w:t>
+                <w:t xml:space="preserve">Valérie Bonniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Bonniol</w:t>
+                <w:t xml:space="preserve">Zakaria Anfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (95), pp.18798-18801. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (13), pp.11861-11874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5CC05142H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5c02291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445853v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion and Water Transports in Double Gyroid Nanochannels Formed by Block Copolymer Anion Exchange Membranes</w:t>
+                <w:t xml:space="preserve">Double Gyroid‐Forming Hybrid Anion Exchange Membranes With Superior Mechanical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Aissou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maximilien Coronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Ponsin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sambhav Vishwakarma</w:t>
+                <w:t xml:space="preserve">Aurélien Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bakkali Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/batteries11040126⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pol.20250675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136703v1</w:t>
+                <w:t xml:space="preserve">hal-05356958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Glyphosate in Water by Electro-Oxidation on Magneli Phase: Application to a Nanofiltration Concentrate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concerted galvanic replacement reactions towards trimetallic Cu–Ag–Pd nanostructures for glycerol electrocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Tchakala</w:t>
+                <w:t xml:space="preserve">Eddy Zakharia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tingry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+                <w:t xml:space="preserve">Zahra Hagheh Kavousi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonito Aristide Karamoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mendret</w:t>
+                <w:t xml:space="preserve">Erwan Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules30153153⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (95), pp.18798-18801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5CC05142H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307624v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Atomic Layer Deposition of palladium coatings for hydrogen separation membranes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion and Water Transports in Double Gyroid Nanochannels Formed by Block Copolymer Anion Exchange Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Cartier</w:t>
+                <w:t xml:space="preserve">Karim Aissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Coronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Charmette</w:t>
+                <w:t xml:space="preserve">Erwan Ponsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Rebière</w:t>
+                <w:t xml:space="preserve">Sambhav Vishwakarma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62, pp.106181. </w:t>
+              <w:t xml:space="preserve">Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (4), pp.126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.106181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/batteries11040126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081380v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical advanced oxidation of PFOA by Ti&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; reactive electrochemical membrane anode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaimaa Gomri</w:t>
+                <w:t xml:space="preserve">Cobalt-substituted porous calcium copper titanate electrodes for paracetamol degradation by an electro-oxidation/peroxymonosulfate system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Makhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Krzyzanowski</w:t>
+                <w:t xml:space="preserve">Fida Tanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
+                <w:t xml:space="preserve">Rebecca Manouguian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Zaviska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+                <w:t xml:space="preserve">Maged F Bekheet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebke Riedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2024.113495⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 669, pp.160430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077040v1</w:t>
+                <w:t xml:space="preserve">hal-04817906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective and energy-efficient electrosynthesis of ethylene from CO2 by tuning the valence of Cu catalysts through aryl diazonium functionalization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lingqi Huang</w:t>
+                <w:t xml:space="preserve">Electrochemical advanced oxidation of PFOA by Ti&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; reactive electrochemical membrane anode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimaa Gomri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janis Timoshenko</w:t>
+                <w:t xml:space="preserve">Diego Krzyzanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kun Qi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wensen Wang</w:t>
+                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zaviska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41560-024-01461-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (5), pp.113495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2024.113495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747870v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A native CO$_2$-reducing bacterium: Discovery, implementation and interests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Cornette de Saint Cyr</w:t>
+                <w:t xml:space="preserve">Selective and energy-efficient electrosynthesis of ethylene from CO2 by tuning the valence of Cu catalysts through aryl diazonium functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huali Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djahida Benmezianne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loubna Karfane-Atfane</w:t>
+                <w:t xml:space="preserve">Lingqi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janis Timoshenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wensen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcou.2024.102723⟩</w:t>
+              <w:t xml:space="preserve">Nature Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.422-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41560-024-01461-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680491v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient PFAS Removal Using Reusable and Non‐Toxic 3D Printed Porous Trianglamine Hydrogels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A native CO$_2$-reducing bacterium: Discovery, implementation and interests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Habib</w:t>
+                <w:t xml:space="preserve">Azariel Ruiz Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cornette de Saint Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Dupuis</w:t>
+                <w:t xml:space="preserve">Djahida Benmezianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Karfane-Atfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81, pp.102723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202410720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcou.2024.102723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866268v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium iodide transport in double gyroid nanochannels formed by zwitterion‐containing solid polymer electrolytes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient PFAS Removal Using Reusable and Non‐Toxic 3D Printed Porous Trianglamine Hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sambhav Vishwakarma</w:t>
+                <w:t xml:space="preserve">Arnaud Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimaa Gomri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pol.20240206⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202410720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772307v1</w:t>
+                <w:t xml:space="preserve">hal-04866268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Modification of Cellulose Nanocrystal Films via RAFT Polymerization for Adsorption of PFAS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Cretin</w:t>
+                <w:t xml:space="preserve">Lithium iodide transport in double gyroid nanochannels formed by zwitterion‐containing solid polymer electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Aissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Coronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sambhav Vishwakarma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polysaccharides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polysaccharides5020006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (20), pp.4567-4575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pol.20240206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070622v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient solar-driven electrocatalytic nitrate-to-ammonia conversion by 2D ultrathin Fe single-atom catalysts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kai Wu</w:t>
+                <w:t xml:space="preserve">Surface Modification of Cellulose Nanocrystal Films via RAFT Polymerization for Adsorption of PFAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimaa Gomri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Lajaunie</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (38), pp.26103-26112. </w:t>
+              <w:t xml:space="preserve">Polysaccharides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (2), pp.85-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4ta03824j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polysaccharides5020006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747934v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene oxide-induced CuO reduction in TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/CaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;/Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O/Cu composites for photocatalytic degradation of drugs via peroxymonosulfate activation</w:t>
+                <w:t xml:space="preserve">Efficient solar-driven electrocatalytic nitrate-to-ammonia conversion by 2D ultrathin Fe single-atom catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fida Tanos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elissa Makhoul</w:t>
+                <w:t xml:space="preserve">Ji Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amr A Nada</w:t>
+                <w:t xml:space="preserve">Weiqi Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maged Bekheet</w:t>
+                <w:t xml:space="preserve">Kai Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiebke Riedel</w:t>
+                <w:t xml:space="preserve">Luc Lajaunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 656, pp.159698. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (38), pp.26103-26112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.159698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4ta03824j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816410v1</w:t>
+                <w:t xml:space="preserve">hal-04747934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Peroxymonosulfate Activation by Metallic Copper in TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;–CaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;–Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O–Cu Anodes for Electrocatalytic Degradation of Organic Pollutants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Graphene oxide-induced CuO reduction in TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/CaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;/Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O/Cu composites for photocatalytic degradation of drugs via peroxymonosulfate activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fida Tanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Makhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amr Nada</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Amr A Nada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maged Bekheet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebke Riedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy and Sustainability Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aesr.202400102⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 656, pp.159698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.159698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817990v1</w:t>
+                <w:t xml:space="preserve">hal-04816410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of Polysaccharide Isolated From “Matthiola longipetala”: Structure Characterization and Antioxidant Activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souad Eljoudi</w:t>
+                <w:t xml:space="preserve">Efficient Peroxymonosulfate Activation by Metallic Copper in TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;–CaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;–Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O–Cu Anodes for Electrocatalytic Degradation of Organic Pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fida Tanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Makhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hajji</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Intidhar Bkhairia</w:t>
+                <w:t xml:space="preserve">Amr Nada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maged Bekheet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-024-02564-7⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy and Sustainability Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.2400102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aesr.202400102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154660v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Vermiculite Nanolaminated Membranes for Efficient Organic Solvent Nanofiltration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wensen Wang</w:t>
+                <w:t xml:space="preserve">Purification of Polysaccharide Isolated From “Matthiola longipetala”: Structure Characterization and Antioxidant Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Eljoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xishun Hao</w:t>
+                <w:t xml:space="preserve">Suming Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youguo Yan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rong Sun</w:t>
+                <w:t xml:space="preserve">Intidhar Bkhairia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202410635⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (11), pp.6213-6226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-024-02564-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153834v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and sustainable tandem annulation-decarboxylation reaction using ecocatalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D Vermiculite Nanolaminated Membranes for Efficient Organic Solvent Nanofiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wensen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xishun Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Liénart</w:t>
+                <w:t xml:space="preserve">Youguo Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Peter Hesemann</w:t>
+                <w:t xml:space="preserve">Rong Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2024.123888⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35, pp.2410635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202410635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488807v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methane biohydroxylation into methanol by Methylosinus trichosporium OB3b: possible limitations and formate use during reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Baldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azariel Ruiz Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cornette de Saint Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.1422580. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fbioe.2024.1422580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolith Catalyst Design by Combining 3D Printing and Atomic Layer Deposition: Toward Green Palladium‐Catalyzed Cross‐Coupling Reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hippolyte Dory</w:t>
+                <w:t xml:space="preserve">Grain-Boundary Engineering Boosted Undercoordinated Active Sites for Scalable Conversion of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; to Ethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengbo Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Victoria Castro</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huali Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.202401546⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (27), pp.17483 - 17491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c12662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086499v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain-Boundary Engineering Boosted Undercoordinated Active Sites for Scalable Conversion of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; to Ethylene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pengbo Lyu</w:t>
+                <w:t xml:space="preserve">Monolith Catalyst Design by Combining 3D Printing and Atomic Layer Deposition: Toward Green Palladium‐Catalyzed Cross‐Coupling Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Dory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Huali Wu</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syreina El-Sayegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Badouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c12662⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (2), pp.2401546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.202401546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749604v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt-substituted porous calcium copper titanate electrodes for paracetamol degradation by an electro-oxidation/peroxymonosulfate system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fida Tanos</w:t>
+                <w:t xml:space="preserve">Efficient and sustainable tandem annulation-decarboxylation reaction using ecocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Liénart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Manouguian</w:t>
+                <w:t xml:space="preserve">Philippe Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maged F Bekheet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wiebke Riedel</w:t>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 669, pp.160430. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 349, pp.123888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2024.123888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817906v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A facile approach to modify cellulose nanocrystal for the adsorption of perfluorooctanoic acid</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient removal of persistent and emerging organic pollutants by biosorption using abundant biomass wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dorandeu</w:t>
+                <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Chopineau</w:t>
+                <w:t xml:space="preserve">Claire Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 319, pp.121189. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue : Soil and water pollution, 313, pp.137307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169683v1</w:t>
+                <w:t xml:space="preserve">hal-03866999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking direct CO2 electrolysis to C3 products via electrolyte supersaturation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yang Zhang</w:t>
+                <w:t xml:space="preserve">A facile approach to modify cellulose nanocrystal for the adsorption of perfluorooctanoic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimaa Gomri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Onofrio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+                <w:t xml:space="preserve">Christophe Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoqiang Cui</w:t>
+                <w:t xml:space="preserve">Joel Chopineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (4), pp.319-331. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 319, pp.121189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41929-023-00938-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095481v1</w:t>
+                <w:t xml:space="preserve">hal-04169683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Water Pore Recognition and Transport through Self-Assembled Alkyl-Ureido-Trianglamine Artificial Water Channels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chaimaa Gomri</w:t>
+                <w:t xml:space="preserve">Porous calcium copper titanate electrodes for paracetamol degradation by electro-oxidation via CuO-induced peroxymonosulfate activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fida Tanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maged Bekheet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebke Riedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c02815⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (11), pp.3156-3170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3EN00317E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223106v1</w:t>
+                <w:t xml:space="preserve">hal-04797685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel Magnéli-phase Ti9O17-containing anode by controlled reductive decomposition of calcium copper titanate perovskite under hydrogen atmosphere for paracetamol degradation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+                <w:t xml:space="preserve">A Route to Complex Materials Consisting of Multiple Crystalline Phases Ir‐Ru‐Ir$_x$Ru$_{1‐x}$O$_2$ as Multifunctional Electrocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Knani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐agnès Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie van der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmt.2023.101983⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.2300746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202300746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798094v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of antibiotics by adsorption and catalytic ozonation using magnetic activated carbons prepared from Sargassum sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marckens Francoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Yacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 53, pp.103602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.103602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous calcium copper titanate electrodes for paracetamol degradation by electro-oxidation via CuO-induced peroxymonosulfate activation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wiebke Riedel</w:t>
+                <w:t xml:space="preserve">Unlocking direct CO2 electrolysis to C3 products via electrolyte supersaturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Onofrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqiang Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3EN00317E⟩</w:t>
+              <w:t xml:space="preserve">Nature Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (4), pp.319-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41929-023-00938-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797685v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Route to Complex Materials Consisting of Multiple Crystalline Phases Ir‐Ru‐Ir$_x$Ru$_{1‐x}$O$_2$ as Multifunctional Electrocatalysts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Oliviero</w:t>
+                <w:t xml:space="preserve">Selective Water Pore Recognition and Transport through Self-Assembled Alkyl-Ureido-Trianglamine Artificial Water Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliana M Andrei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimaa Gomri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c02815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.202300746⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04659918v1</w:t>
+                <w:t xml:space="preserve">hal-04223106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis: Molecular Structure, Thermal-Calorimetric and Computational Analyses, of Three New Amine Borane Adducts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Toche</w:t>
+                <w:t xml:space="preserve">A novel Magnéli-phase Ti9O17-containing anode by controlled reductive decomposition of calcium copper titanate perovskite under hydrogen atmosphere for paracetamol degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fida Tanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maged Bekheet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebke Riedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal G Yot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28031469⟩</w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, pp.101983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2023.101983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974535v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights into the Physicochemical and Electrochemical Characterization of Gold Phthalocyanine-Based Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wend-Kuny Guy Aristide Nitiema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ouemega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wend-Kuny Guy Aristide Nitiema</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Knani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 170 (10), pp.106508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1945-7111/ad032b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-surface-area functionalized nanolaminated membranes for energy-efficient nanofiltration and desalination in forward osmosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Onofrio</w:t>
+                <w:t xml:space="preserve">Synthesis: Molecular Structure, Thermal-Calorimetric and Computational Analyses, of Three New Amine Borane Adducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Turani-I-Belloto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Huali Wu</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G Yot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44221-023-00036-1⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (3), pp.1469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28031469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284917v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient removal of persistent and emerging organic pollutants by biosorption using abundant biomass wastes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Peter Hesemann</w:t>
+                <w:t xml:space="preserve">High-surface-area functionalized nanolaminated membranes for energy-efficient nanofiltration and desalination in forward osmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wensen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Onofrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonito Aristide Karamoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huali Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Special Issue : Soil and water pollution, 313, pp.137307. </w:t>
+              <w:t xml:space="preserve">Nature Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (2), pp.187-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44221-023-00036-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866999v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia borane-based reactive mixture for trapping and converting carbon dioxide</w:t>
               </w:r>
@@ -6077,103 +6077,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid‐State Structures of Primary Long‐Chain Alkylamine Borane Adducts – Synthesis, Properties and Computational Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Turani-I-Belloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-José Valero-Pedraza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemistrySelect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (43), </w:t>
@@ -6263,51 +6263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calas-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Aissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 223, pp.111234. </w:t>
@@ -6345,51 +6345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.4 % solar-to-ammonia efficiency from nitrate using Fe single atomic catalyst supported on MoS2 nanosheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6492,51 +6492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of n-dodecylamine borane C12H25NH2BH3, its stability against hydrolysis, and its characterization in THF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Theodoratou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Turani-I-Belloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6786,51 +6786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6907,77 +6907,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syreina Sayegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fida Tanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zaviska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 670, pp.131543. </w:t>
@@ -7145,90 +7145,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable TiO2–BN–Pd nanofibers by combining electrospinning and atomic layer deposition to enhance photodegradation of acetaminophen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syreina Al Sayegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fida Tanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Nada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zaviska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Spotlight Collection: Atomic and Molecular Layer Deposition, 7, </w:t>
@@ -7260,1216 +7260,1216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco‐friendly methodology for the formation of aromatic carbon‐heteroatom bond using green ionic liquids</w:t>
+                <w:t xml:space="preserve">II- from ecological recycling of Pd to greener sonogashira cross-coupling reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenza Richards</w:t>
+                <w:t xml:space="preserve">Pauline Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202003827⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 293, pp.126164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964253v1</w:t>
+                <w:t xml:space="preserve">hal-03137088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manganese distribution in the Mn-hyperaccumulator Grevillea meisneri from New Caledonia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Bihanic</w:t>
+                <w:t xml:space="preserve">Eco‐friendly methodology for the formation of aromatic carbon‐heteroatom bond using green ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roseline Perrot</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Cases</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Grison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-03151-9⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.809-814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202003827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481093v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Sustainable Synthetic Routes to Cyclic Oxyterpenes Using the Ecocatalyst Toolbox</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Morgan Regnier</w:t>
+                <w:t xml:space="preserve">Improved electrochemical conversion of CO2 to multicarbon products by using molecular doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huali Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Blainvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26237194⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.7210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-27456-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03454205v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosized ammonia borane for solid-state hydrogen storage: Outcomes, limitations, challenges and opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Turani-I-Belloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Castilla-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Benarib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (10), pp.7351-7370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.11.224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved electrochemical conversion of CO2 to multicarbon products by using molecular doping</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yang Zhang</w:t>
+                <w:t xml:space="preserve">New Sustainable Synthetic Routes to Cyclic Oxyterpenes Using the Ecocatalyst Toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bihanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lasbleiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Blainvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.7210. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Sustainable Chemistry in France, 26 (23), pp.7194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-27456-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules26237194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501147v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Electro-Fenton and Anodic Oxidation Processes at a Sub-Stoichiometric Titanium Oxide (Ti4O7) Ceramic Electrode for the Degradation of Tetracycline in Water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manganese distribution in the Mn-hyperaccumulator Grevillea meisneri from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bihanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Busisiwe Zwane</w:t>
+                <w:t xml:space="preserve">Roseline Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Orimolade</w:t>
+                <w:t xml:space="preserve">Lucie Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babatunde Koiki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chaimaa Gomri</w:t>
+                <w:t xml:space="preserve">Armelle Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w13192772⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.23780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-03151-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647332v1</w:t>
+                <w:t xml:space="preserve">hal-03481093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Series of Primary Alkylamine Borane Adducts C x H 2x+1 NH 2 BH 3 : Synthesis and Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined Electro-Fenton and Anodic Oxidation Processes at a Sub-Stoichiometric Titanium Oxide (Ti4O7) Ceramic Electrode for the Degradation of Tetracycline in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Busisiwe Zwane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Turani‐i‐belloto</w:t>
+                <w:t xml:space="preserve">Benjamin Orimolade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María‐josé Valero‐pedraza</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Granier</w:t>
+                <w:t xml:space="preserve">Babatunde Koiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonhlangabezo Mabuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimaa Gomri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.202103126⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (19), pp.2772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13192772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365156v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobased dynamic hydrogels by reversible imine bonding for controlled release of thymopentin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Series of Primary Alkylamine Borane Adducts C x H 2x+1 NH 2 BH 3 : Synthesis and Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihail Barboiu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suming Li</w:t>
+                <w:t xml:space="preserve">Kevin Turani‐i‐belloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjing Sun</w:t>
+                <w:t xml:space="preserve">María‐josé Valero‐pedraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 127, pp.112210. </w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (37), pp.9853-9860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2021.112210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/slct.202103126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369659v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">II- from ecological recycling of Pd to greener sonogashira cross-coupling reactions</w:t>
+                <w:t xml:space="preserve">Biobased dynamic hydrogels by reversible imine bonding for controlled release of thymopentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Adler</w:t>
+                <w:t xml:space="preserve">Rui Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothé Dumas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+                <w:t xml:space="preserve">Mihail Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suming Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+                <w:t xml:space="preserve">Wenjing Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 293, pp.126164. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, pp.112210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2021.112210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137088v1</w:t>
+                <w:t xml:space="preserve">hal-03369659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium hydrazinidoborane: Synthesis, characterization, and promises for hydrogen storage</w:t>
               </w:r>
@@ -8583,693 +8583,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Self-Assembly of Hydroxypropyl Methyl Cellulose-block-Poly(ε-caprolactone) Copolymers as Nanocarriers of Lipophilic Drugs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eco-CaMnOx: A Greener Generation of Eco-catalysts for Eco-friendly Oxidation Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bihanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aijing Lu</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.0c00498⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (10), pp.4044 - 4057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b05444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946336v1</w:t>
+                <w:t xml:space="preserve">hal-03083124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic electro-oxidation of alkyl sulfides from exfoliated molybdenum disulfide nanosheets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Hydrogels Based on Double Imine Connections and Application for Delivery of Fluorouracil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Yen Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lahcene Maachou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yang Zhang</w:t>
+                <w:t xml:space="preserve">S.M. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0TA09045J⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2020.00739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03050749v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 valorization by a new microbiological process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azariel Ruiz Valencia</w:t>
+                <w:t xml:space="preserve">Synthesis and Self-Assembly of Hydroxypropyl Methyl Cellulose-block-Poly(ε-caprolactone) Copolymers as Nanocarriers of Lipophilic Drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aijing Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Benmeziane</w:t>
+                <w:t xml:space="preserve">Yuandou Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feng Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suming Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 346, pp.106-111. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (5), pp.4367-4375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.03.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.0c00498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930313v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-CaMnOx: A Greener Generation of Eco-catalysts for Eco-friendly Oxidation Processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Pelissier</w:t>
+                <w:t xml:space="preserve">Biomimetic electro-oxidation of alkyl sulfides from exfoliated molybdenum disulfide nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcene Maachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaodan Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b05444⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0TA09045J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083124v1</w:t>
+                <w:t xml:space="preserve">hal-03050749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Hydrogels Based on Double Imine Connections and Application for Delivery of Fluorouracil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan Zhang</w:t>
+                <w:t xml:space="preserve">CO2 valorization by a new microbiological process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azariel Ruiz Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chi-Yen Pham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rui Yu</w:t>
+                <w:t xml:space="preserve">D. Benmeziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S.M. Li</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.739. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 346, pp.106-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2020.00739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.03.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028915v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from the Physicochemical and Electrochemical Screening of the Potentiality of the Chemically Synthesized Polyaniline</w:t>
               </w:r>
@@ -9307,51 +9307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Masquelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 167 (6), pp.066503. </w:t>
@@ -9493,51 +9493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled micelles prepared from bio-based hydroxypropyl methyl cellulose and polylactide amphiphilic block copolymers for anti-tumor drug release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aijing Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9666,64 +9666,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Alligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45 (16), pp.9927-9935. </w:t>
@@ -9800,51 +9800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Atfane-Karfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mendret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Brosillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9889,2865 +9889,2865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia Borane Nanospheres for Hydrogen Storage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Cot</w:t>
+                <w:t xml:space="preserve">Enhanced sieving from exfoliated MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; membranes via covalent functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johan Alauzun</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Coelho Diogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.9b00176⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (10), pp.1112-1117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-019-0464-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081023v1</w:t>
+                <w:t xml:space="preserve">hal-02310531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depollution of mining effluents: innovative mobilization of plant resources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Olszewski</w:t>
+                <w:t xml:space="preserve">Ammonia Borane Nanospheres for Hydrogen Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-José Valero-Pedraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo-Francois Aguey-Zinsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Alauzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-05027-y⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (2), pp.1129-1138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.9b00176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390370v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eichhornia crassipes: a Powerful Bio-indicator for Water Pollution by Emerging Pollutants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depollution of mining effluents: innovative mobilization of plant resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodora Matringe</w:t>
+                <w:t xml:space="preserve">Andrii Stanovych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Olszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-43769-4⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.19327-19334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-05027-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389553v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woody species: a new bio-based material for dual Ca/Mg catalysis with remarkable Lewis acidity properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Adler</w:t>
+                <w:t xml:space="preserve">Eichhornia crassipes: a Powerful Bio-indicator for Water Pollution by Emerging Pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé de Laet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodora Matringe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9GC00770A⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.7326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-43769-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390376v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel thermo-responsive micelles prepared from amphiphilic hydroxypropyl methyl cellulose-block-JEFFAMINE copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aijing Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuandou Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 135, pp.38-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.05.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial polylysine decorated nano-structures prepared through polymerization induced self-assembly (PISA)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Babut</w:t>
+                <w:t xml:space="preserve">Woody species: a new bio-based material for dual Ca/Mg catalysis with remarkable Lewis acidity properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (3), pp.336-344. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.3133-3142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8PY01351A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9GC00770A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056390v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaline aqueous solution of sodium decahydro-closo-decaborate Na2B10H10 as liquid anodic fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salem Ould-Amara</w:t>
+                <w:t xml:space="preserve">Antimicrobial polylysine decorated nano-structures prepared through polymerization induced self-assembly (PISA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Luppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.05.019⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.336-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8PY01351A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146573v1</w:t>
+                <w:t xml:space="preserve">hal-02056390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and composition of first biosourced Mn-rich catalysts with a unique vegetal footprint</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alkaline aqueous solution of sodium decahydro-closo-decaborate Na2B10H10 as liquid anodic fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Ould-Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Yot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit Demirci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5, pp.100020. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143, pp.551-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2019.100020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390386v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced sieving from exfoliated MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; membranes via covalent functionalization</w:t>
+                <w:t xml:space="preserve">Structure and composition of first biosourced Mn-rich catalysts with a unique vegetal footprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Ries</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+                <w:t xml:space="preserve">Claire Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Michel</w:t>
+                <w:t xml:space="preserve">Emiliano Fonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Coelho Diogo</w:t>
+                <w:t xml:space="preserve">Alain Michalowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Gervais</w:t>
+                <w:t xml:space="preserve">S. Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (10), pp.1112-1117. </w:t>
+              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.100020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41563-019-0464-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2019.100020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310531v1</w:t>
+                <w:t xml:space="preserve">hal-02390386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial Steps toward the Development of Grafted Ionic Liquid Membranes for the Selective Transport of CO 2</w:t>
+                <w:t xml:space="preserve">The highly stable aqueous solution of sodium dodecahydro-&amp;lt;i&amp;gt;closo&amp;lt;/i&amp;gt;-dodecaborate Na&amp;lt;font size=-1&amp;gt;&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;/font&amp;gt;B&amp;lt;font size=-1&amp;gt;&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;&amp;lt;/font&amp;gt;H&amp;lt;font size=-1&amp;gt;&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;&amp;lt;/font&amp;gt; as a potential liquid anodic fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Alix Pizzoccaro-Zilamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Drobek</w:t>
+                <w:t xml:space="preserve">Sergii Pylypko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Ould-Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anicet Zadick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Silly</w:t>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (47), pp.16027-16040. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 222, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.8b02466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.09.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961559v1</w:t>
+                <w:t xml:space="preserve">hal-01887251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen release from aqueous hydrazine bisborane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initial Steps toward the Development of Grafted Ionic Liquid Membranes for the Selective Transport of CO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alix Pizzoccaro-Zilamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Totée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.11.118⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (47), pp.16027-16040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.8b02466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544327v1</w:t>
+                <w:t xml:space="preserve">hal-01961559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium borohydride and propylene glycol, an effective combination for the generation of 2.3 wt% of hydrogen</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen release from aqueous hydrazine bisborane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Umit B. Demirci</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit Demirci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 43 (15), pp.7237 - 7244. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.02.169⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 43 (3), pp.1261-1270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.11.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789119v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrene-box capsules for adaptive encapsulation and structure determination of unstable or non-crystalline guest molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Xu Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (3), pp.261-270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7ce01741c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Potential of Sodium 1-Oxa- nido -dodecaborate NaB 11 H 12 O for Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salem Ould-Amara</w:t>
+                <w:t xml:space="preserve">Sodium borohydride and propylene glycol, an effective combination for the generation of 2.3 wt% of hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Ould-Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Yot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit B. Demirci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02192⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (15), pp.7237 - 7244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.02.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894048v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosourced polymetallic catalysis : a surprising and efficient means to promote the Knoevenagel condensation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bert</w:t>
+                <w:t xml:space="preserve">Assessing the Potential of Sodium 1-Oxa- nido -dodecaborate NaB 11 H 12 O for Energy Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Ould-Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+                <w:t xml:space="preserve">Sabine Devautour-Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Georges Yot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00048⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (10), pp.12878 - 12885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863338v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivalent Dendrimers and their Differential Recognition of Short Single-Stranded DNAs of Various Length and Sequence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan Zhang</w:t>
+                <w:t xml:space="preserve">Biosourced polymetallic catalysis : a surprising and efficient means to promote the Knoevenagel condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.art. 48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.201800081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01829683v1</w:t>
+                <w:t xml:space="preserve">ineris-01863338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The highly stable aqueous solution of sodium dodecahydro-&amp;lt;i&amp;gt;closo&amp;lt;/i&amp;gt;-dodecaborate Na&amp;lt;font size=-1&amp;gt;&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;/font&amp;gt;B&amp;lt;font size=-1&amp;gt;&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;&amp;lt;/font&amp;gt;H&amp;lt;font size=-1&amp;gt;&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;&amp;lt;/font&amp;gt; as a potential liquid anodic fuel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anicet Zadick</w:t>
+                <w:t xml:space="preserve">Multivalent Dendrimers and their Differential Recognition of Short Single-Stranded DNAs of Various Length and Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 222, pp.1-8. </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (5), pp.354 - 360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.09.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201800081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887251v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonation as a pretreatment process for nanofiltration brines: Monitoring of transformation products and toxicity evaluation</w:t>
+                <w:t xml:space="preserve">Simultaneous Determination of Caffeine, Catechin, Epicatechin, Chlorogenic and Caffeic Acid in Cola nitida Dried Nuts from Côte d’Ivoire Using HPLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Azaïs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Mendret</w:t>
+                <w:t xml:space="preserve">Yves Nyamien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cazals</w:t>
+                <w:t xml:space="preserve">Adama Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-P. Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Adima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.05.045⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Biotechnology and Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (2), pp.1 - 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/AJB2T/2017/34800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01671831v1</w:t>
+                <w:t xml:space="preserve">hal-01670188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Determination of Caffeine, Catechin, Epicatechin, Chlorogenic and Caffeic Acid in Cola nitida Dried Nuts from Côte d’Ivoire Using HPLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nyamien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adama Coulibaly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Adima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Biotechnology and Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1 (2), pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9734/AJB2T/2017/34800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression of 1,ω-Diammonio-oligo(ethylene glycol) Chains within the “Pyrene Box”</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+                <w:t xml:space="preserve">Ozonation as a pretreatment process for nanofiltration brines: Monitoring of transformation products and toxicity evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mendret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Brosillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (22), pp.3282 - 3287. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 338, pp.381 - 393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201700397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.05.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671781v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-based and environmental input for transfer hydrogenation using EcoNi(0) catalyst in isopropanol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Clavé</w:t>
+                <w:t xml:space="preserve">Compression of 1,ω-Diammonio-oligo(ethylene glycol) Chains within the “Pyrene Box”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Xu Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Masquelez</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.04.023⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (22), pp.3282 - 3287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201700397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625972v1</w:t>
+                <w:t xml:space="preserve">hal-01671781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Pyrene Box” Cages for the Confinement of Biogenic Amines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+                <w:t xml:space="preserve">Modeling the membrane formation of novel PVA membranes for predicting the composition path and their final morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid M 'Barki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pochat-Bohatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cheng-Yong Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (17), pp.4037 - 4041. </w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.3035-3047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201700266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aic.15670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670287v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01478237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bis-15-crown-5-ether-pillar[5]arene K + -Responsive Channels</w:t>
               </w:r>
@@ -12772,51 +12772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanhu Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12861,3111 +12861,3111 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the membrane formation of novel PVA membranes for predicting the composition path and their final morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Pyrene Box” Cages for the Confinement of Biogenic Amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Xu Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bouyer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+                <w:t xml:space="preserve">Cheng-Yong Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.15670⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (17), pp.4037 - 4041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201700266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01478237v1</w:t>
+                <w:t xml:space="preserve">hal-01670287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between degradation pathway and toxicity of acetaminophen and its by-products by using the electro-Fenton process in aqueous media</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Avril</w:t>
+                <w:t xml:space="preserve">Bio-based and environmental input for transfer hydrogenation using EcoNi(0) catalyst in isopropanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Masquelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.12.060⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 210, pp.495-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670990v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Determination of Caffeine, Catechin, Epicatechin, Chlorogenic and Caffeic Acid in Cola nitida Dried Nuts from Côte d’Ivoire Using HPLC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Augustin Adima</w:t>
+                <w:t xml:space="preserve">Correlation between degradation pathway and toxicity of acetaminophen and its by-products by using the electro-Fenton process in aqueous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Xuan Huong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoulkifli Amadou Yacouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Zoungrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Biotechnology and Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/AJB2T/2017/34800⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 172, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.12.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670188v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Encapsulation of ω-Amino Acids and Their Guanidinium–Amide Congeners</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dan Dumitrescu</w:t>
+                <w:t xml:space="preserve">Toxicity removal assessments related to degradation pathways of azo dyes: Toward an optimization of Electro-Fenton treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Xuan Huong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoulkifli Amadou Yacouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Zoungrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (21), pp.5556 - 5559. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 161, pp.308 - 318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.6b02802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.06.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681670v1</w:t>
+                <w:t xml:space="preserve">hal-01687166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of volumetric reduction factor during ozonation of nanofiltration concentrates for wastewater reuse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Mendret</w:t>
+                <w:t xml:space="preserve">Squalyl Crown Ether Self-Assembled Conjugates: An Example of Highly Selective Artificial K + Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanhu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Istvan Kocsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.09.071⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (6), pp.2158 - 2164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201503979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687171v1</w:t>
+                <w:t xml:space="preserve">hal-01687162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">By-Product Carrying Humidified Hydrogen: An Underestimated Issue in the Hydrolysis of Sodium Borohydride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Encapsulation of ω-Amino Acids and Their Guanidinium–Amide Congeners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Xu Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201600425⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (21), pp.5556 - 5559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.6b02802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01687173v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of solute-solute interactions and cake enhanced concentration polarization during removal of pharmaceuticals from urban wastewater by nanofiltration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+                <w:t xml:space="preserve">Influence of volumetric reduction factor during ozonation of nanofiltration concentrates for wastewater reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mendret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Brosillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.08.014⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 165, pp.497 - 506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.09.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682270v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic encapsulation and activation of carbonic anhydrase in multivalent dynameric host matrices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">By-Product Carrying Humidified Hydrogen: An Underestimated Issue in the Hydrolysis of Sodium Borohydride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mihail Barboiu</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit Demirci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (14), pp.1777 - 1780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201600425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cc00796a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01678024v1</w:t>
+                <w:t xml:space="preserve">hal-01687173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Phosphonated Imidazolium-Based Ionic Liquids Grafted on γ-Alumina: Potential Model for Hybrid Membranes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Drobek</w:t>
+                <w:t xml:space="preserve">Evidence of solute-solute interactions and cake enhanced concentration polarization during removal of pharmaceuticals from urban wastewater by nanofiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mendret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Brosillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104, pp.156 - 167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.08.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms17081212⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01373840v1</w:t>
+                <w:t xml:space="preserve">hal-01682270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling cathodic Electro-Fenton reaction to membrane filtration for AO7 dye degradation: A successful feasibility study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
+                <w:t xml:space="preserve">Dynamic encapsulation and activation of carbonic anhydrase in multivalent dynameric host matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudiu T. Supuran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.02.071⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (21), pp.4053 - 4055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cc00796a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01681249v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity removal assessments related to degradation pathways of azo dyes: Toward an optimization of Electro-Fenton treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Avril</w:t>
+                <w:t xml:space="preserve">Design of Phosphonated Imidazolium-Based Ionic Liquids Grafted on γ-Alumina: Potential Model for Hybrid Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alix Pizzoccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 161, pp.308 - 318. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue "Ionic Liquids 2016 and Selected Papers from ILMAT III", 17 (8), pp.1212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.06.108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms17081212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687166v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squalyl Crown Ether Self-Assembled Conjugates: An Example of Highly Selective Artificial K + Channels</w:t>
+                <w:t xml:space="preserve">Coupling cathodic Electro-Fenton reaction to membrane filtration for AO7 dye degradation: A successful feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhanhu Sun</w:t>
+                <w:t xml:space="preserve">Peiying Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Gilles</w:t>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Istvan Kocsis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+                <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (6), pp.2158 - 2164. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 510, pp.182 - 190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201503979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.02.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687162v1</w:t>
+                <w:t xml:space="preserve">hal-01681249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Study on the Potential of Hydrazine Bisborane for Solid- and Liquid-State Chemical Hydrogen Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergii Pylypko</w:t>
+                <w:t xml:space="preserve">New “Pyrene Box” Cages for Adaptive Guest Conformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florina Dumitru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Cretin</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 54, pp.4574. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (9), pp.2178 - 2181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b00779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152142v1</w:t>
+                <w:t xml:space="preserve">hal-01684644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy—Useful tool for studying the catalysts derived from Mo and V-oxyanion-intercalated layered double hydroxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Key Study on the Potential of Hydrazine Bisborane for Solid- and Liquid-State Chemical Hydrogen Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii Pylypko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Elena Ciocan</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal G. Yot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.11.034⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.4574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101108v1</w:t>
+                <w:t xml:space="preserve">hal-01152142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switchable Alkene Epoxidation/Oxidative Cleavage with H2O2/NaHCO3: Efficient Heterogeneous Catalysis Derived from Biosourced Eco-Mn</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Escande</w:t>
+                <w:t xml:space="preserve">Raman spectroscopy—Useful tool for studying the catalysts derived from Mo and V-oxyanion-intercalated layered double hydroxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Elena Ciocan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Ionel Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Grison</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Null Hulea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104, pp.205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.11.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5b00561⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01297872v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoextracted mining wastes for ecocatalysis: Eco-Mn®, an efficient and eco-friendly plant-based catalyst for reductive amination of ketones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
+                <w:t xml:space="preserve">Switchable Alkene Epoxidation/Oxidative Cleavage with H2O2/NaHCO3: Efficient Heterogeneous Catalysis Derived from Biosourced Eco-Mn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Velati</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laetitia Garoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4GC02193B⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (11), pp.2704-2715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5b00561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937652v1</w:t>
+                <w:t xml:space="preserve">hal-01297872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic selection of polymeric guanosine architectures from dynamic supramolecular libraries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anca Meffre</w:t>
+                <w:t xml:space="preserve">Ion-fuelled L-Phenylalanine controlled pumping by hybrid membrane materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Barboiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mihail Barboiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.03.019⟩</w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86, pp.259 - 263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2014.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684146v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic Autocatalytic Synthesis of Organized Silica Hybrids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytoextracted mining wastes for ecocatalysis: Eco-Mn®, an efficient and eco-friendly plant-based catalyst for reductive amination of ketones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Velati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erol Licsandru</w:t>
+                <w:t xml:space="preserve">Brice-Loïc Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201500701⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Elemental Recovery and Sustainability, 17 (4), pp.2188 - 2199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4GC02193B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01684445v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-fuelled L-Phenylalanine controlled pumping by hybrid membrane materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Biomimetic Autocatalytic Synthesis of Organized Silica Hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erol Licsandru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Barboiu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (22), pp.3637 - 3641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201500701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2014.08.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01684737v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization-Driven Multicomponent Encapsulation of Coulombically Repulsive Guests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Kinetic selection of polymeric guanosine architectures from dynamic supramolecular libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Barboiu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5b00596⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (9), pp.960 - 965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684149v1</w:t>
+                <w:t xml:space="preserve">hal-01684146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Selective Artificial Cholesteryl Crown Ether K + -Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanhu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Barboiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Rotaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 127 (48), pp.14681 - 14685. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ange.201506430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive binding and selection of compressed 1,ω-diammonium-alkanes via molecular encapsulation in water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
+                <w:t xml:space="preserve">Crystallization-Driven Multicomponent Encapsulation of Coulombically Repulsive Guests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihail Barboiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (7), pp.3525 - 3531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5b00596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4sc03945a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01683023v1</w:t>
+                <w:t xml:space="preserve">hal-01684149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New “Pyrene Box” Cages for Adaptive Guest Conformations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
+                <w:t xml:space="preserve">Adaptive binding and selection of compressed 1,ω-diammonium-alkanes via molecular encapsulation in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (9), pp.2178 - 2181. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (3), pp.2079 - 2086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b00779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4sc03945a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684644v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosourced Polymetallic Catalysts: An Efficient Means To Synthesize Underexploited Platform Molecules from Carbohydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Olszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (7), pp.1915-1923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16011,64 +16011,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofiltration for wastewater reuse: Counteractive effects of fouling and matrice on the rejection of pharmaceutical active compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mendret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Gassara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16157,103 +16157,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting variable-sized alkanes into fixed-size hydrogen-bonded molecular flasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arie van Der Lee</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dan Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Barboiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 70 (a1), pp.C564 - C564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16326,64 +16326,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mendret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 189, pp.200-209. </w:t>
@@ -16433,103 +16433,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive compression of 1,ω-diammonium-alkanes inside a rigid crystalline molecular cage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Barboiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (91), pp.14086 - 14088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16563,77 +16563,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to A Computational Evaluation of the Evidence for the Synthesis of 1,3-Dimethylcyclobutadiene in Solid State and Aqueous Solution-Beyond the Experimental Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16703,363 +16703,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragrant legs in Paysandisia archon males (Lepidoptera, Castniidae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+                <w:t xml:space="preserve">Psychotria douarrei and Geissois pruinosa, novel resources for the plant-based catalytic chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Garoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00049-013-0128-z⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (44), pp.22340-22345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3RA43995J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003386v1</w:t>
+                <w:t xml:space="preserve">hal-03173813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychotria douarrei and Geissois pruinosa, novel resources for the plant-based catalytic chemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+                <w:t xml:space="preserve">Fragrant legs in Paysandisia archon males (Lepidoptera, Castniidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Frerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Delle-Vedove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Beaudoin-Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zagatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.137 - 142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00049-013-0128-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3RA43995J⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03173813v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Constrained Disorder Refinement: “Reinvestigation of “Single-Crystal X-ray Structure of 1,3-Dimethylcyclobutadiene” by M. Shatruk and I. V. Alabugin”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17129,530 +17129,530 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrazine borane: synthesis, characterization, and application prospects in chemical hydrogen storage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-sorting of metallosupramolecular DCLs via double-level exchange: amplification in solution and solid state modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florina Dumitru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2CP23403C⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (38), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2dt31532g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615670v1</w:t>
+                <w:t xml:space="preserve">hal-01690653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems membranes – combining the supramolecular and dynamic covalent polymers for gas-selective dynameric membranes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrazine borane: synthesis, characterization, and application prospects in chemical hydrogen storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit Demirci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hannauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2CC33603K⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (5), pp.1768-1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CP23403C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690676v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-sorting of metallosupramolecular DCLs via double-level exchange: amplification in solution and solid state modulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+                <w:t xml:space="preserve">Systems membranes – combining the supramolecular and dynamic covalent polymers for gas-selective dynameric membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gihane Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Macron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Barboiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 41 (38), </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (59), </w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2dt31532g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2CC33603K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690653v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrazine borane: synthesis, characterization, and application prospects in chemical hydrogen storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hannauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (5), pp.1768-1777. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C2CP23403C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541089v1</w:t>
@@ -17702,51 +17702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Fabien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17809,64 +17809,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unprecedented Synthesis of 1,3-Dimethylcyclobutadiene in the Solid State and Aqueous Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17951,103 +17951,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic constitutional hybrid materials-toward adaptive self-organized devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Barboiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adinela Cazacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Mihai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gihane Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 140 (1-3), pp.51 - 57. </w:t>
@@ -18265,51 +18265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Barboiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumitru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18394,51 +18394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of Photochemical Properties in Ion-Controlled Multicomponent Dynamic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Barboiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Prodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18527,51 +18527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonic anhydrase II-induced selection of inhibitors from a dynamic combinatorial library of Schiff's bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gihane Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18657,51 +18657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonic Anhydrase-Encoded Dynamic Constitutional Libraries: Toward the Discovery of Isozyme-Specific Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gihane Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18804,51 +18804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallosupramolecular Architectures of Pseudoterpyridine-Type Ligands and Zn-II Metal Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florina. Dumitru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Barboiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19213,51 +19213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallosupramolecular Zippers Generated by Self-Organization of Self-Complementary Molecular Clefts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Barboiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19374,64 +19374,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid process based on nanofiltration and catalytic ozonation for antibiotics removal and membrane fouling mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mendret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19499,64 +19499,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé hybride Nanofiltration et Ozonation catalytique pour l'élimination d'antibiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mendret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19611,77 +19611,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative Green and Ecological Input for Transfer Hydrogenation using EcoNi(0) Catalyst in Isopropanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19736,90 +19736,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosourced Polymetallic Catalysts: a Efficient Means for Synthesizing Under-Exploited Platform Molecules from Carbohydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Olszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Escande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second international Green Catalysis Symposium and Advanced School on Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20221,90 +20221,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maghemite (γ-Fe2O3) as catalyst in Hybrid process combining functionalized ceramic nanofilter and catalytic ozonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Atfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mendret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEM Doctoral Day 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
@@ -20333,103 +20333,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosourced polymetallic catalysis: A surprising and efficient means to promote the Knoevenagel condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SCF 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
@@ -20458,77 +20458,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative Green and Ecological Input for Transfer Hydrogenation using EcoNi(0) Catalyst in Isopropanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20947,51 +20947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baldo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornette de Saint Cyr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azariel Ruiz-Valencia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Karfane-Atfane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2026.101036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05537955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Janot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit B Demirci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2026.154122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensen Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Batool" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moderne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Quintana Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c13454" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limor Ben Neon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lebrun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102443" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05222181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodai Ito" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujia Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Ngoc Thai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Takahashi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoka Koizumi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2025.116342" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402407v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ouagued" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Djafer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30030712" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410368v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefeng Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Yang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonniol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Anfar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c02291" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154563v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Gomri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Makhoul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Niang Koundia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4na00626g" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102327" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084412v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huali Wu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonito Aristide Karamoko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2024.124691" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Coronas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali Hassani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20250675" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Zakharia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hagheh Kavousi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oliviero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonniol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC05142H" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136703v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aissou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ponsin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambhav Vishwakarma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries11040126" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiyao Maturin Awesso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tchakala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153153" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081380v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Badouric" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Cartier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rebi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106181" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077040v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Krzyzanowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zaviska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113495" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingqi Huang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Timoshenko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Qi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-024-01461-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680491v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azariel Ruiz Valencia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahida Benmezianne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2024.102723" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866268v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202410720" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali-Hassani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20240206" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070622v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polysaccharides5020006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747934v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqi Zhong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lajaunie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta03824j" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816410v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Tanos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Nada" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Bekheet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Riedel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.159698" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817990v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Nada" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202400102" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154660v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Eljoudi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hajji" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suming Li" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intidhar Bkhairia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02564-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xishun Hao" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youguo Yan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Sun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202410635" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488807v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Li&#233;nart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2024.123888" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734429v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramadier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2024.1422580" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086499v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Dory" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina El-Sayegh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Castro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202401546" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749604v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengbo Lyu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c12662" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817906v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Manouguian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged F Bekheet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160430" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04169683v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dorandeu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chopineau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121189" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04095481v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Onofrio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Cui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-023-00938-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04223106v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana M Andrei" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c02815" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798094v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101983" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071303v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marckens Francoeur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Yacou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103602" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797685v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EN00317E" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659918v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Knani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Hajjar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;agn&#232;s Lacour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van der Lee" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300746" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03974535v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Turani-I-Belloto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G Yot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28031469" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04290758v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wend-Kuny Guy Aristide Nitiema" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ouemega" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Lacour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad032b" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284917v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44221-023-00036-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866999v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Deyris" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grison" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137307" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03752602v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castilla-Martinez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Co&#351;kuner F&#305;l&#305;z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysel Kant&#252;rk F&#305;gen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit B. Demirci" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11706-022-0610-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03712785v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alligier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.05.119" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03855968v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Valero-Pedraza" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203533" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04038258v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hanniet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.111234" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710525v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirong Zheng" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108316" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03426850v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131484" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03752598v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zge Co&#351;kuner" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Castilla-Martinez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sonzogni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.12.236" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03845474v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ferez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02109" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04102383v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina Sayegh" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abid" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.130213" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03616856v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061975" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560152v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina Al Sayegh" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT03715C" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964253v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Richards" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003827" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481093v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bihanic" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Perrot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cases" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Garcia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03151-9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454205v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lasbleiz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Regnier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Blainvaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237194" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544938v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Benarib" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.11.224" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03501147v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27456-5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03647332v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busisiwe Zwane" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Orimolade" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatunde Koiki" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonhlangabezo Mabuba" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192772" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365156v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Turani&#8208;i&#8208;belloto" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a&#8208;jos&#233; Valero&#8208;pedraza" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202103126" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369659v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Barboiu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Sun" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2021.112210" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137088v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Adler" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Dumas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126164" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02494011v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ould-Amara" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibhav Yadav" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.10.213" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946336v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijing Lu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuandou Wang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Su" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c00498" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050749v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcene Maachou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaodan Qin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA09045J" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930313v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benmeziane" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.03.053" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083124v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b05444" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028915v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Yen Pham" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Li" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00739" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02538416v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razik Djara" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Merzouki" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab7d40" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488579v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleny Caceres" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deratani" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115461" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093146v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jelonek" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Orchel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Kasperczyk" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.03.094" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536900v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.01.223" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202591v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mansas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Atfane-Karfane" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Brosillon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104043" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081023v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo-Francois Aguey-Zinsou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00176" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390370v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Stanovych" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Balloy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Olszewski" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05027-y" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389553v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; de Laet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Matringe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43769-4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390376v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC00770A" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141702v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.05.087" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02056390v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luppi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Babut" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quemener" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY01351A" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02146573v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.05.019" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390386v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michalowicz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diliberto" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2019.100020" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310531v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ries" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho Diogo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0464-7" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01961559v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Pizzoccaro-Zilamy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tot&#233;e" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b02466" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544327v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.11.118" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01789119v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Ould-Amara" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.02.169" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696953v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dumitrescu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Xu Feng" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ce01741c" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894048v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Devautour-Vinot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Georges Yot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02192" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863338v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00048" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829683v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800081" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887251v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Pylypko" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Zadick" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.09.068" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671831v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.05.045" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427116v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nyamien" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Coulibaly" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Belleville" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Adima" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/AJB2T/2017/34800" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671781v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700397" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625972v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Escande" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poullain" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.04.023" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670287v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Yong Su" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700266" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675197v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Xu Su" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanhu Su" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Su" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00352" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478237v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouyer" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid M 'Barki" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pochat-Bohatier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15670" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670990v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Huong Le" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Van Nguyen" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulkifli Amadou Yacouba" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zoungrana" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Avril" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.12.060" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670188v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Belleville" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681670v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b02802" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687171v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.09.071" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687173v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600425" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9N089J4V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682270v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.08.014" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01678024v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu T. Supuran" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc00796a" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373840v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Pizzoccaro" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrero" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17081212" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681249v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiying Liang" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerneaux" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Lacour" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.02.071" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N023SBM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687166v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.06.108" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687162v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanhu Sun" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gilles" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kocsis" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503979" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PH1MP9R4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152142v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00569" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101108v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Elena Ciocan" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitriu" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ionel Popa" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Null Hulea" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.11.034" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSBK4K5B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297872v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garoux" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5b00561" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937652v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Velati" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice-Lo&#239;c Renard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4GC02193B" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684146v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.03.019" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684445v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Licsandru" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500701" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T943W9M3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684737v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blondeau" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2014.08.002" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684149v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00596" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682915v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Rotaru" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201506430" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MXSZN63-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01683023v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc03945a" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684644v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina Dumitru" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b00779" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148499v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201400078" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MJT528H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687567v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Gassara" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Deratani" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.07.007" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M15MHKJ8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01789192v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314094352" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905891v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullian Vittenet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rodriguez" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.09.042" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLDZ6G6Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687229v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc03866e" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688762v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Van&#8197;der&#8197;lee" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203235" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB0E2722A40DA63BFB288FFB3FABDEDE73904932/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003386v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Delle-Vedove" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaudoin-Ollivier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zagatti" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-013-0128-z" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V64DZSC7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173813v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA43995J" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688760v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203234" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6679F25CA0456B21A500119FBF3B1567A144C166/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02615670v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moury" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Moussa" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hannauer" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP23403C" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690676v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihane Nasr" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macron" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC33603K" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690653v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31532g" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03541089v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690556v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;etin &#199;akanyildirim" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Petit" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.08.032" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZJGF5FQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618629v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Van-Der-Lee" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Barboiu" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100693" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BVS1ZKBX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693376v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adinela Cazacu" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mihai" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.009" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBGWXGDT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682299v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lavastre" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buschaert" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.02.003" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TZ57ZS3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424393v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumitru" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b900155g" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-521DDQ14-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424634v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prodi" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montaldi" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zaccheroni" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200900089" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G1DRTTN8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426709v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ct. Supuran" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy. Winum" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.09.047" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425229v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vullo" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900449v" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424609v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina. Dumitru" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg9002466" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00144850v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Ho Oh" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.02.019" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM3V5JN7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00138268v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741407v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Vaughan" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200305750" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-61TGZ0XX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222482v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Jacquemin" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073842v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Atfane" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153242v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153477v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865450v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pochat-Bohatier" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warit Werapun" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyer" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Huguet" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516138v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Herrmann" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benilan" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985868v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073736v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779322v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779361v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530494v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525376v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masselot" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acs" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baldo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornette de Saint Cyr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azariel Ruiz-Valencia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Karfane-Atfane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2026.101036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05537955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Janot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit B Demirci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2026.154122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensen Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Batool" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moderne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Quintana Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c13454" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307624v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiyao Maturin Awesso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tchakala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153153" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Badouric" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Cartier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rebi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106181" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limor Ben Neon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lebrun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102443" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05222181v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodai Ito" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujia Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Ngoc Thai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Takahashi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoka Koizumi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2025.116342" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154563v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Gomri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Makhoul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Niang Koundia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4na00626g" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huali Wu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonito Aristide Karamoko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefeng Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2024.124691" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102327" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402407v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082194v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ouagued" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Djafer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30030712" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410368v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonniol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Anfar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c02291" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356958v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Coronas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Richard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali Hassani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20250675" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445853v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Zakharia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hagheh Kavousi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oliviero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonniol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC05142H" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136703v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aissou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ponsin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambhav Vishwakarma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries11040126" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817906v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Tanos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Manouguian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged F Bekheet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Riedel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160430" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077040v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Krzyzanowski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zaviska" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113495" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747870v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingqi Huang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Timoshenko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Qi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-024-01461-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azariel Ruiz Valencia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahida Benmezianne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2024.102723" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866268v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202410720" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali-Hassani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20240206" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070622v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polysaccharides5020006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747934v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqi Zhong" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lajaunie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta03824j" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816410v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Nada" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Bekheet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.159698" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817990v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Nada" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202400102" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154660v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Eljoudi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hajji" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suming Li" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intidhar Bkhairia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02564-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153834v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xishun Hao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youguo Yan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Sun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202410635" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734429v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramadier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2024.1422580" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749604v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengbo Lyu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c12662" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086499v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Dory" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina El-Sayegh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Castro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202401546" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488807v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Li&#233;nart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2024.123888" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866999v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Deyris" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grison" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137307" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04169683v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dorandeu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chopineau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121189" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797685v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EN00317E" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659918v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Knani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Hajjar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;agn&#232;s Lacour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van der Lee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300746" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071303v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marckens Francoeur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Yacou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103602" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04095481v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Onofrio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Cui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-023-00938-z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04223106v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana M Andrei" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c02815" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798094v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101983" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04290758v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wend-Kuny Guy Aristide Nitiema" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ouemega" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Lacour" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad032b" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03974535v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Turani-I-Belloto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G Yot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28031469" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284917v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44221-023-00036-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03752602v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castilla-Martinez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Co&#351;kuner F&#305;l&#305;z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysel Kant&#252;rk F&#305;gen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit B. Demirci" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11706-022-0610-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03712785v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alligier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.05.119" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03855968v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Valero-Pedraza" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203533" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04038258v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hanniet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.111234" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710525v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirong Zheng" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108316" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03426850v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131484" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03752598v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zge Co&#351;kuner" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Castilla-Martinez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sonzogni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.12.236" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03845474v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ferez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02109" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04102383v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina Sayegh" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abid" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.130213" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03616856v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061975" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560152v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina Al Sayegh" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT03715C" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137088v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Adler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Dumas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126164" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964253v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Richards" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003827" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03501147v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27456-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544938v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Benarib" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.11.224" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454205v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bihanic" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lasbleiz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Regnier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Blainvaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237194" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481093v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Perrot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cases" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Garcia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03151-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03647332v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busisiwe Zwane" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Orimolade" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatunde Koiki" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonhlangabezo Mabuba" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192772" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365156v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Turani&#8208;i&#8208;belloto" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a&#8208;jos&#233; Valero&#8208;pedraza" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202103126" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369659v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Barboiu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Sun" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2021.112210" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02494011v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ould-Amara" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibhav Yadav" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.10.213" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083124v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b05444" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028915v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Yen Pham" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Li" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00739" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946336v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijing Lu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuandou Wang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Su" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c00498" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050749v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcene Maachou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaodan Qin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA09045J" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930313v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benmeziane" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.03.053" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02538416v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razik Djara" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Merzouki" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab7d40" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488579v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleny Caceres" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deratani" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115461" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093146v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jelonek" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Orchel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Kasperczyk" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.03.094" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536900v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.01.223" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202591v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mansas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Atfane-Karfane" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Brosillon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104043" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310531v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ries" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho Diogo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0464-7" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081023v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo-Francois Aguey-Zinsou" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00176" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390370v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Stanovych" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Balloy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Olszewski" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05027-y" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389553v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; de Laet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Matringe" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43769-4" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141702v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.05.087" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390376v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC00770A" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02056390v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luppi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Babut" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quemener" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY01351A" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02146573v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.05.019" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390386v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michalowicz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diliberto" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2019.100020" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887251v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Pylypko" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Zadick" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.09.068" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01961559v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Pizzoccaro-Zilamy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tot&#233;e" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b02466" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544327v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.11.118" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696953v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dumitrescu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Xu Feng" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ce01741c" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01789119v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Ould-Amara" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.02.169" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894048v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Devautour-Vinot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Georges Yot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02192" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863338v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00048" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829683v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800081" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670188v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nyamien" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Coulibaly" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Belleville" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Adima" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/AJB2T/2017/34800" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427116v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Belleville" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671831v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.05.045" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671781v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700397" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478237v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouyer" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid M 'Barki" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pochat-Bohatier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15670" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675197v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Xu Su" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanhu Su" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Su" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00352" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670287v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Yong Su" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700266" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625972v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Escande" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poullain" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.04.023" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670990v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Huong Le" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Van Nguyen" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulkifli Amadou Yacouba" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zoungrana" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Avril" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.12.060" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687166v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.06.108" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687162v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanhu Sun" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gilles" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kocsis" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503979" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PH1MP9R4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681670v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b02802" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687171v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.09.071" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687173v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600425" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9N089J4V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682270v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.08.014" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01678024v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu T. Supuran" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc00796a" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373840v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Pizzoccaro" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrero" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17081212" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681249v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiying Liang" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerneaux" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Lacour" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.02.071" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N023SBM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684644v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina Dumitru" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b00779" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152142v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00569" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101108v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Elena Ciocan" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitriu" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ionel Popa" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Null Hulea" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.11.034" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSBK4K5B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297872v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garoux" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5b00561" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684737v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blondeau" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2014.08.002" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937652v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Velati" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice-Lo&#239;c Renard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4GC02193B" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684445v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Licsandru" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500701" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T943W9M3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684146v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.03.019" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682915v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Rotaru" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201506430" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MXSZN63-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684149v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00596" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01683023v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc03945a" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148499v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201400078" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MJT528H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687567v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Gassara" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Deratani" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.07.007" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M15MHKJ8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01789192v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314094352" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905891v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullian Vittenet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rodriguez" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.09.042" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLDZ6G6Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687229v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc03866e" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688762v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Van&#8197;der&#8197;lee" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203235" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB0E2722A40DA63BFB288FFB3FABDEDE73904932/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173813v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA43995J" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003386v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Delle-Vedove" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaudoin-Ollivier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zagatti" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-013-0128-z" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V64DZSC7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688760v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203234" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6679F25CA0456B21A500119FBF3B1567A144C166/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690653v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31532g" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02615670v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moury" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Moussa" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hannauer" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP23403C" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690676v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihane Nasr" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macron" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC33603K" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03541089v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690556v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;etin &#199;akanyildirim" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Petit" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.08.032" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZJGF5FQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618629v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Van-Der-Lee" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Barboiu" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100693" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BVS1ZKBX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693376v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adinela Cazacu" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mihai" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.009" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBGWXGDT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682299v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lavastre" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buschaert" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.02.003" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TZ57ZS3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424393v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumitru" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b900155g" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-521DDQ14-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424634v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prodi" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montaldi" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zaccheroni" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200900089" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G1DRTTN8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426709v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ct. Supuran" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy. Winum" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.09.047" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425229v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vullo" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900449v" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424609v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina. Dumitru" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg9002466" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00144850v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Ho Oh" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.02.019" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM3V5JN7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00138268v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741407v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Vaughan" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200305750" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-61TGZ0XX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222482v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Jacquemin" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073842v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Atfane" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153242v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153477v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865450v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pochat-Bohatier" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warit Werapun" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyer" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Huguet" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516138v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Herrmann" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benilan" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985868v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073736v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779322v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779361v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530494v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525376v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masselot" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acs" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>