--- v0 (2026-03-19)
+++ v1 (2026-04-21)
@@ -534,85 +534,98 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanak custom : &amp;quot;a way of words and actions that makes a homeland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Wayuone Wadrawane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gravelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding New Caledonia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University Press of New Caledonia, 2021, Collection Larje, 979-10-91032-20-9</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-173, 2021, Collection LARJE, 979-10-91032-20-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1119,51 +1132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emplacement et déplacement des écoles en milieu Kanak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddie Wadrawane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1206,91 +1219,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Nouvelle-Calédonie dispose d'un organisme autochtone qui conseille le gouvernement depuis 1999. Que peut apprendre l'Australie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddie Wayuone Wadrawane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1300,807 +1313,807 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIDACTISATION DE CERTAINS SAVOIRS KANAK NC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Local knowledge collected by native and non-native anthropologists and geographers in Vanuatu and New-Caledonia: pathways to improve island sustainability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Metsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-Tena Pidjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Interdisciplinaires sur les Interactions entre Cultures, Langues et Apprentissages Scolaires : Papeete / Contextualisations didactiques, approches théoriques et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIICLAS, Nov 2022, PAPEETE, Polynésie française</w:t>
+              <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486510v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local knowledge collected by native and non-native anthropologists and geographers in Vanuatu and New-Caledonia: pathways to improve island sustainability?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DIDACTISATION DE CERTAINS SAVOIRS KANAK NC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Wayuone Wadrawane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Recherches Interdisciplinaires sur les Interactions entre Cultures, Langues et Apprentissages Scolaires : Papeete / Contextualisations didactiques, approches théoriques et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIICLAS, Nov 2022, PAPEETE, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922502v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pratiques sociales kanak et océaniennes pour de nouvelles dialectiques paradigmatiques « Transpositions didactiques des savoirs autochtones »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddie Wayuone Wadrawane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les langues autochtones en Océanie francophone : Espace Oralité à Wallis et Futuna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Matautu, Wallis-et-Futuna</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Founding a deliberative school and building common symbols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Wadrawane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Symposium "The French pacific at the Crossroads. Sovereignty, Autonomy and Development in the French Pacific"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Wellington, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité indigène et dissensus dans la fabrique du social.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. E. Wadrawane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque OCIES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nouméa, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autochtonisation &amp;quot; et &amp;quot; Vernacularisation &amp;quot; usages et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. E. Wadrawane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque. Diversité culturelle et citoyenneté. Enjeux éducatifs à l'heure de la globalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EN QUOI SERAIT-IL PERTINENT DE REPENSER LA FAÇON DE DIRE « ÉCOLE » EN LANGUES KANAK ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayuone Eddy Wadrawane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Le système éducatif calédonien à l'heure du destin commun"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIRE (Laboratoire interdisciplinaire de recherche en éducation) de l'ESPE de l'Université de la Nouvelle-Calédonie, Nov 2015, Nouméa, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les passerelles culturelles : faits et idéologie. : Négociations et consensus pour l'introduction d'un objet nouveau en Nouvelle-Calédonie A quel endroit va-t-on installer l'école ? (Iles Loyauté</w:t>
+                <w:t xml:space="preserve">Linguistique et interdisciplinarité : Dire E?cole en langues kanak. Nouvelle-Cale?donie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.-W. Wadrawane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque E-toile Pacifique 2013, Session : le changement social dans le Pacifique : urbanisation, alimentation et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387126v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistique et interdisciplinarité : Dire E?cole en langues kanak. Nouvelle-Cale?donie</w:t>
+                <w:t xml:space="preserve">Les passerelles culturelles : faits et idéologie. : Négociations et consensus pour l'introduction d'un objet nouveau en Nouvelle-Calédonie A quel endroit va-t-on installer l'école ? (Iles Loyauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.-W. Wadrawane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque E-toile Pacifique 2013, Session : le changement social dans le Pacifique : urbanisation, alimentation et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387127v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The third independence referendum in New Caledonia – a fallback to colonialism ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddie Wadrawane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Geographies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2110,236 +2123,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle délibération sur l'enseignement primaire en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Wadrawane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence au Sénat coutumier à la demande des sénateurs.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des savoirs savants ts coutumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Wadrawane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence au Sénat coutumier à la demande des sénateurs.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DE LA SINCÉRITÉ AU DISCERNEMENT : « PARLER -ÉCOUTER -COMPRENDRE »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayuone Eddy Wadrawane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOLE DU DESTIN COMMUN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2349,223 +2362,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Toa de Maré : un patrimoine au coeur des liens entre les hommes et les roussettes aux îles Loyauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Pujapujane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Brescia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Agronomique néo-Calédonien (IAC); Institut de recherche pour le développement (IRD); Province des îles Loyauté (PIL), pp.48, 2020, 978-2-7099-2745-1 ; 978-2-919253-06-07</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école aux marges de la tribu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Wadrawane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2633,51 +2646,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB41A70C"/>
+    <w:nsid w:val="BD0BC01A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2864,51 +2877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eddy-wayuone-wadrawane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wayuone-eddie.wadrawane@unc.nc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eddy.wadrawane@gmail.nc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04510873v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Wayuone Wadrawane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661786v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P J Batterbury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Fisher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kowasch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_21" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04572486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_14" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591954v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Wadrawane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gravelat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314042v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. E. Wadrawane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Ilasom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dureysseix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1396x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geneix-Rabault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wacalie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wadrawane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04471376v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.15438" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332977v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-W. Wadrawane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03268165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04487536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04486510v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metsan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Tena Pidjo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gosset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03321257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387444v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03321248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayuone Eddy Wadrawane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04271198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394195v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03321252v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422880v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fossier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pujapujane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bako" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313963v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eddy-wayuone-wadrawane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wayuone-eddie.wadrawane@unc.nc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eddy.wadrawane@gmail.nc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04510873v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Wayuone Wadrawane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661786v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P J Batterbury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Fisher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kowasch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_21" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04572486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_14" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591954v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gravelat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314042v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. E. Wadrawane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Ilasom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dureysseix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1396x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geneix-Rabault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wacalie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wadrawane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04471376v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.15438" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332977v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-W. Wadrawane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03268165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Wadrawane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04487536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metsan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Tena Pidjo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gosset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04486510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03321257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387436v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387444v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03321248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayuone Eddy Wadrawane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387126v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04271198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394194v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03321252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422880v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fossier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pujapujane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bako" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313963v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>