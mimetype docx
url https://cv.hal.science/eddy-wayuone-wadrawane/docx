--- v1 (2026-04-21)
+++ v2 (2026-05-20)
@@ -1860,165 +1860,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistique et interdisciplinarité : Dire E?cole en langues kanak. Nouvelle-Cale?donie</w:t>
+                <w:t xml:space="preserve">Les passerelles culturelles : faits et idéologie. : Négociations et consensus pour l'introduction d'un objet nouveau en Nouvelle-Calédonie A quel endroit va-t-on installer l'école ? (Iles Loyauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.-W. Wadrawane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque E-toile Pacifique 2013, Session : le changement social dans le Pacifique : urbanisation, alimentation et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03387127v1</w:t>
+                <w:t xml:space="preserve">hal-03387126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les passerelles culturelles : faits et idéologie. : Négociations et consensus pour l'introduction d'un objet nouveau en Nouvelle-Calédonie A quel endroit va-t-on installer l'école ? (Iles Loyauté</w:t>
+                <w:t xml:space="preserve">Linguistique et interdisciplinarité : Dire E?cole en langues kanak. Nouvelle-Cale?donie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.-W. Wadrawane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque E-toile Pacifique 2013, Session : le changement social dans le Pacifique : urbanisation, alimentation et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03387126v1</w:t>
+                <w:t xml:space="preserve">hal-03387127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2646,51 +2646,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD0BC01A"/>
+    <w:nsid w:val="C2AAF1C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2877,51 +2877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eddy-wayuone-wadrawane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wayuone-eddie.wadrawane@unc.nc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eddy.wadrawane@gmail.nc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04510873v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Wayuone Wadrawane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661786v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P J Batterbury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Fisher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kowasch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_21" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04572486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_14" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591954v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gravelat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314042v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. E. Wadrawane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Ilasom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dureysseix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1396x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geneix-Rabault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wacalie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wadrawane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04471376v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.15438" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332977v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-W. Wadrawane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03268165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Wadrawane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04487536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metsan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Tena Pidjo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gosset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04486510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03321257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387436v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387444v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03321248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayuone Eddy Wadrawane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387126v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04271198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394194v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03321252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422880v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fossier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pujapujane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bako" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313963v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eddy-wayuone-wadrawane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wayuone-eddie.wadrawane@unc.nc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eddy.wadrawane@gmail.nc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04510873v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Wayuone Wadrawane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661786v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P J Batterbury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Fisher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kowasch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_21" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04572486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_14" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591954v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gravelat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314042v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. E. Wadrawane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Ilasom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dureysseix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1396x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geneix-Rabault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wacalie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wadrawane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04471376v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.15438" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332977v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-W. Wadrawane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03268165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Wadrawane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04487536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metsan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Tena Pidjo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gosset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04486510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03321257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387436v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387444v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03321248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayuone Eddy Wadrawane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387127v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04271198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394194v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03321252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422880v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fossier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pujapujane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bako" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313963v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>