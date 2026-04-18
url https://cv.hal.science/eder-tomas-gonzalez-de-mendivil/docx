--- v0 (2026-03-17)
+++ v1 (2026-04-18)
@@ -757,563 +757,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Limits of Atropochirality: Design of Highly Conformationally Restrained Biaryls with Bridgehead Phosphine Oxide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Mele</w:t>
+                <w:t xml:space="preserve">On the Redox Properties of the Dimers of Thiazol-2-ylidenes That Are Relevant for Radical Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Delfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhrata Assani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Babouri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Martin</w:t>
+                <w:t xml:space="preserve">Samantha Nichilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pecaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202300452⟩</w:t>
+              <w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (3), pp.136-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsorginorgau.3c00008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234742v1</w:t>
+                <w:t xml:space="preserve">hal-04234462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending Enamine Patterns of Stabilized Pentalenes into “Polymethine Ylides”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">An air-stable radical with a redox-chameleonic amide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse L Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melinda R Serrato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Thery</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pecaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eder Tomás-Mendivil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.3c00037⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (5), pp.595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cc05404c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234557v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Redox Properties of the Dimers of Thiazol-2-ylidenes That Are Relevant for Radical Catalysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samantha Nichilo</w:t>
+                <w:t xml:space="preserve">Bending Enamine Patterns of Stabilized Pentalenes into “Polymethine Ylides”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pecaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Philouze</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eder Tomás-Mendivil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsorginorgau.3c00008⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (3), pp.560-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.3c00037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234462v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An air-stable radical with a redox-chameleonic amide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jesse L Peltier</w:t>
+                <w:t xml:space="preserve">Beyond the Limits of Atropochirality: Design of Highly Conformationally Restrained Biaryls with Bridgehead Phosphine Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melinda R Serrato</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pecaut</w:t>
+                <w:t xml:space="preserve">Rachida Babouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eder Tomás-Mendivil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (5), pp.595. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (42), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2cc05404c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202300452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936050v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The curious case of a sterically crowded Stenhouse salt</w:t>
               </w:r>
@@ -1446,51 +1446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Assessment of the Reducing Ability of Breslow‐type Derivatives and Implications for Carbene‐catalyzed Radical Reactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Delfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Nichilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Molton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1697,51 +1697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realizing Metal-Free Carbene-Catalyzed Carbonylation Reactions with CO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse L Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eder Tomás-Mendivil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2297,165 +2297,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding organic functionalities: the case of an oxyallyl group-functionalized N-heterocyclic carbene and vice versa.</w:t>
+                <w:t xml:space="preserve">Ambiphilic Singlet Carbenes for Small Molecule Activation: the Case of Carbonylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eder Tomás-Mendivil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCO 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">XXXVII Reunión Bienal de la Real Sociedad Española de Química</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Sebastian-Donostia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937559v1</w:t>
+                <w:t xml:space="preserve">hal-04937548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiphilic Singlet Carbenes for Small Molecule Activation: the Case of Carbonylation</w:t>
+                <w:t xml:space="preserve">Understanding organic functionalities: the case of an oxyallyl group-functionalized N-heterocyclic carbene and vice versa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eder Tomás-Mendivil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVII Reunión Bienal de la Real Sociedad Española de Química</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, San Sebastian-Donostia, Spain</w:t>
+              <w:t xml:space="preserve">JCO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937548v1</w:t>
+                <w:t xml:space="preserve">hal-04937559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2486,51 +2486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overhaul of the reducing ability of Breslow-type derivatives and implications for carbene-catalyzed radical reactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Delfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Nichilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Molton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2760,51 +2760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preslav Smits" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Delfau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheima Bougoffa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pecaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qo01285f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Tom&#225;s-Mendivil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2284-4798" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhrata Assani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Redon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Kabri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc04011b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mauro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c01253" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688149v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael El Bekri Saudain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Pirat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400468" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Babouri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300452" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234557v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Barra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Simeoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c00037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234462v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Nichilo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.3c00008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936050v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse L Peltier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda R Serrato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc05404c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752613v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Th&#233;ry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Sirach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Tillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC01895K" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411268v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Broggi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202111988" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02797042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Tomas-Mendivil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Devillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Regnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202002669" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Tolentino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max M Hansmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Jazzar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c09938" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937605v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937600v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937586v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937568v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937559v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937548v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357777v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preslav Smits" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Delfau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheima Bougoffa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pecaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qo01285f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Tom&#225;s-Mendivil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2284-4798" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhrata Assani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Redon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Kabri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc04011b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mauro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c01253" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688149v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael El Bekri Saudain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Pirat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400468" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Nichilo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.3c00008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse L Peltier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda R Serrato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thery" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc05404c" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Barra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Simeoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c00037" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Babouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300452" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752613v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Th&#233;ry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Sirach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Tillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC01895K" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411268v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Broggi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202111988" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02797042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Tomas-Mendivil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Devillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Regnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202002669" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Tolentino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max M Hansmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Jazzar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c09938" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937605v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937600v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937586v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937568v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937559v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357777v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>