--- v1 (2026-04-18)
+++ v2 (2026-05-16)
@@ -66,1780 +66,1884 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are N-heterocyclic carbene radical cations relevant intermediates in radical transformations?</w:t>
+                <w:t xml:space="preserve">Cross-coupling of aryl aldehydes and benzyl chlorides enabled by dual N-heterocyclic carbene/cobalt catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preslav Smits</w:t>
+                <w:t xml:space="preserve">Hassan Jomaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Delfau</w:t>
+                <w:t xml:space="preserve">David Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheima Bougoffa</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eder Tomás-Mendivil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5qo01285f⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D6CC01204C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361627v1</w:t>
+                <w:t xml:space="preserve">hal-05621371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Protocols for the Synthesis of Precursors of Thiazol-2-ylidene N-Heterocyclic Carbenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Are N-heterocyclic carbene radical cations relevant intermediates in radical transformations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preslav Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Delfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheima Bougoffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Molton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pecaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-2284-4798⟩</w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5qo01285f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04570734v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple N-heterocyclic carbene for the catalytic up-conversion of aldehydes into stoichiometric super electron donors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadhrata Assani</w:t>
+                <w:t xml:space="preserve">Improved Protocols for the Synthesis of Precursors of Thiazol-2-ylidene N-Heterocyclic Carbenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Delfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pecaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eder Tomás-Mendivil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Delfau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4sc04011b⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-2284-4798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04688001v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting N-Heterocyclic Carbene Radical Organocatalysis with Nickel Chemistry: A Rational Mechanistic Study-based Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A simple N-heterocyclic carbene for the catalytic up-conversion of aldehydes into stoichiometric super electron donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhrata Assani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Delfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preslav Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Mauro</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Youssef Kabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (9), pp.7149-7156. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.14699-14704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.4c01253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4sc04011b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04570741v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking Methanophosphocines as Versatile P III /P V Redox Organocatalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boosting N-Heterocyclic Carbene Radical Organocatalysis with Nickel Chemistry: A Rational Mechanistic Study-based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Delfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Mele</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Elena Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pecaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eder Tomás-Mendivil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.202400468⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (9), pp.7149-7156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.4c01253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688149v1</w:t>
+                <w:t xml:space="preserve">hal-04570741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Redox Properties of the Dimers of Thiazol-2-ylidenes That Are Relevant for Radical Catalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmarking Methanophosphocines as Versatile P III /P V Redox Organocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael El Bekri Saudain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Pirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eder Tomás-Mendivil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Delfau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christian Philouze</w:t>
+                <w:t xml:space="preserve">David Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsorginorgau.3c00008⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202400468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234462v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An air-stable radical with a redox-chameleonic amide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Redox Properties of the Dimers of Thiazol-2-ylidenes That Are Relevant for Radical Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Delfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhrata Assani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Nichilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pecaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesse L Peltier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eder Tomás-Mendivil</w:t>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cc05404c⟩</w:t>
+              <w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (3), pp.136-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsorginorgau.3c00008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936050v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending Enamine Patterns of Stabilized Pentalenes into “Polymethine Ylides”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">An air-stable radical with a redox-chameleonic amide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse L Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melinda R Serrato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pecaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eder Tomás-Mendivil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.3c00037⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (5), pp.595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cc05404c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234557v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the Limits of Atropochirality: Design of Highly Conformationally Restrained Biaryls with Bridgehead Phosphine Oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Babouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐luc Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eder Tomás-Mendivil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (42), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202300452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The curious case of a sterically crowded Stenhouse salt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bending Enamine Patterns of Stabilized Pentalenes into “Polymethine Ylides”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Théry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pécaut</w:t>
+                <w:t xml:space="preserve">Alexandra Simeoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pecaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eder Tomás-Mendivil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2SC01895K⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (3), pp.560-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.3c00037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752613v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Assessment of the Reducing Ability of Breslow‐type Derivatives and Implications for Carbene‐catalyzed Radical Reactions.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The curious case of a sterically crowded Stenhouse salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Molton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Sirach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neven Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Broggi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eder Tomás-Mendivil</w:t>
+                <w:t xml:space="preserve">Jacques Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (51), pp.26783-26789. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.9755-9760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202111988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2SC01895K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411268v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-Stable Oxyallyl Patterns and a Switchable N-Heterocyclic Carbene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical Assessment of the Reducing Ability of Breslow‐type Derivatives and Implications for Carbene‐catalyzed Radical Reactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Delfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Nichilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Molton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eder Tomas-Mendivil</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Broggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eder Tomás-Mendivil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 59 (28), pp.11516-11520. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202002669⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 60 (51), pp.26783-26789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202111988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797042v1</w:t>
+                <w:t xml:space="preserve">hal-03411268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Air-Stable Oxyallyl Patterns and a Switchable N-Heterocyclic Carbene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eder Tomas-Mendivil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pécaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (28), pp.11516-11520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202002669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Realizing Metal-Free Carbene-Catalyzed Carbonylation Reactions with CO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse L Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eder Tomás-Mendivil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R Tolentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max M Hansmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Jazzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 142 (43), pp.18336-18340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.0c09938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1849,771 +1953,771 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative NHC/Nickel Radical Catalysis for the Synthesis of Ketones employing Aldehydes and Tertiary Alkyl Iodides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eder Tomás-Mendivil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’automne DCO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merging N-heterocyclic carbene organocatalysis and nickel radical catalysis through a SET event.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eder Tomás-Mendivil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECOM-CONCOORD 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin B1 inspired N-heterocyclic carbene radical catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eder Tomás-Mendivil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCANE Scientific Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing ability of Breslow-type derivatives in NHC-catalyzed reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Delfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eder Tomás-Mendivil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCO2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breslow type enolates as reducing agents in N-heterocyclic carbene radical catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eder Tomás-Mendivil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECO 62</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proton-responsive “smart” N-heterocyclic carbene: switching the electronics through a pH-reactive backbone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eder Tomás-Mendivil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECOM-CONCOORD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Sevrier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiphilic Singlet Carbenes for Small Molecule Activation: the Case of Carbonylation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Understanding organic functionalities: the case of an oxyallyl group-functionalized N-heterocyclic carbene and vice versa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eder Tomás-Mendivil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVII Reunión Bienal de la Real Sociedad Española de Química</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, San Sebastian-Donostia, Spain</w:t>
+              <w:t xml:space="preserve">JCO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937548v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding organic functionalities: the case of an oxyallyl group-functionalized N-heterocyclic carbene and vice versa.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ambiphilic Singlet Carbenes for Small Molecule Activation: the Case of Carbonylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eder Tomás-Mendivil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCO 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">XXXVII Reunión Bienal de la Real Sociedad Española de Química</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Sebastian-Donostia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937559v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overhaul of the reducing ability of Breslow-type derivatives and implications for carbene-catalyzed radical reactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Delfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Nichilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Molton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Broggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eder Tomás-Mendivil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2760,51 +2864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preslav Smits" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Delfau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheima Bougoffa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pecaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qo01285f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Tom&#225;s-Mendivil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2284-4798" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhrata Assani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Redon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Kabri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc04011b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mauro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c01253" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688149v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael El Bekri Saudain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Pirat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400468" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Nichilo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.3c00008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse L Peltier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda R Serrato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thery" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc05404c" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Barra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Simeoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c00037" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Babouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300452" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752613v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Th&#233;ry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Sirach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Tillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC01895K" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411268v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Broggi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202111988" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02797042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Tomas-Mendivil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Devillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Regnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202002669" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Tolentino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max M Hansmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Jazzar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c09938" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937605v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937600v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937586v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937568v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937559v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357777v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Jomaa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Tom&#225;s-Mendivil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6CC01204C" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361627v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preslav Smits" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Delfau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheima Bougoffa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pecaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qo01285f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570734v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2284-4798" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688001v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhrata Assani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Redon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Kabri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc04011b" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570741v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mauro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c01253" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mele" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael El Bekri Saudain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Pirat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400468" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Nichilo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.3c00008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse L Peltier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda R Serrato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc05404c" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Babouri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300452" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Barra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Simeoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c00037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Th&#233;ry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Sirach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Tillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC01895K" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Broggi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202111988" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02797042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Tomas-Mendivil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Devillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Regnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202002669" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083226v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Tolentino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max M Hansmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Jazzar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c09938" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937586v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945252v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937568v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937576v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937559v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357777v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>