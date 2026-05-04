--- v0 (2026-03-24)
+++ v1 (2026-05-04)
@@ -627,51 +627,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -795,800 +795,917 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous map-plotting and localization method for unknown driving environment</w:t>
+                <w:t xml:space="preserve">A simultaneous localization and mapping algorithm based on kalman filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Edern Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Traonmilin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edern Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Networking, Sensing and Control, 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Taipei, Taiwan. </w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium, 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Parma, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICNSC.2004.1297064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2004.1336457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773463v1</w:t>
+                <w:t xml:space="preserve">hal-01773464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simultaneous localization and mapping algorithm based on kalman filtering</w:t>
+                <w:t xml:space="preserve">Simultaneous map-plotting and localization method for unknown driving environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Traonmilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Edern Ollivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Traonmilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium, 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Parma, Italy. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Networking, Sensing and Control, 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Taipei, Taiwan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVS.2004.1336457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICNSC.2004.1297064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773464v1</w:t>
+                <w:t xml:space="preserve">hal-01773463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Odometric Navigation with Matching of Landscape Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICARCV 2002 - The Seventh International Conference on Control, Automation, Robotics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2002, Singapore, Singapore. pp.757-762, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV.2002.1238517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Odometric navigation with matching of landscape features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edern Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICARCV 2002: The Seventh International Conference on Control, Automation, Robotics and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2002, Singapore, Singapore. pp.757-762, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICARCV.2002.1238517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FROM THE EXPANSION OF THE SPACE OF THE DISPLACEMENTS TOWARDS THE TRANSFORMATIONS OF THE PLANE WITH THE INVOLVEMENT OF THE LEBESGUE’S THEOREM AND THE LIMIT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Résolution de l'équation de Navier et Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edern Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572778v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of the propagation of the stochastic error of the odometric model by the recurrency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">FROM THE EXPANSION OF THE SPACE OF THE DISPLACEMENTS TOWARDS THE TRANSFORMATIONS OF THE PLANE WITH THE INVOLVEMENT OF THE LEBESGUE’S THEOREM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edern Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313631v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution of the odometric model by the hypergeometric function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Demonstration of the propagation of the stochastic error of the odometric model by the recurrency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edern Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276644v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the odometric model for the purpose of the numerical analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Solution of the odometric model by the hypergeometric function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edern Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977289v4</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation, integration and explanation of the odometric model for the purpose of the numerical analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Lemma on the space of displacements of the odometric model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edern Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162501v10</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...30 lines deleted...]
-      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the expansion of the space of the displacements towards the transformations of the plane applied to the changing, bifurcating, intersecting and conducting lanes for the map matching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Validation of the odometric model for the purpose of the numerical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edern Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IEEE. 2022</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03335352v8</w:t>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation of the odometric model for the purpose of the numerical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1735,51 +1852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Spectre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00715347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-02162501v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cosmos.esa.int/web/athena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/news/planck-telescope-peers-into-primordial-universe-1.12658" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inriality.fr/transport/autonomobile/voiture/les-autonomobiles/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lemonde.fr/m-voiture/article/2018/11/13/le-black-cab-debarque-a-paris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ollivieredernjobblog.blog.lemonde.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.letransportintelligent.blog.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715347v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colonges" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Baronick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3149472" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traonmilin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Ollivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2004.1297064" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773464v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2004.1336457" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01915083v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2002.1238517" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572778v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313631v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276644v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977289v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162501v10" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335352v8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Spectre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00715347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-02162501v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cosmos.esa.int/web/athena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/news/planck-telescope-peers-into-primordial-universe-1.12658" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inriality.fr/transport/autonomobile/voiture/les-autonomobiles/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lemonde.fr/m-voiture/article/2018/11/13/le-black-cab-debarque-a-paris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ollivieredernjobblog.blog.lemonde.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.letransportintelligent.blog.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715347v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colonges" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Baronick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3149472" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773464v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Ollivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traonmilin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2004.1336457" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2004.1297064" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01709518v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2002.1238517" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01915083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572778v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276644v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335352v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>