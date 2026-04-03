--- v0 (2026-03-13)
+++ v1 (2026-04-03)
@@ -209,174 +209,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il ne faut pas sous-estimer le rôle des citoyens</w:t>
+                <w:t xml:space="preserve">Il y a des lois sur la plage !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Devienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pèlerin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 218, pp.10--25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.218.0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640697v1</w:t>
+                <w:t xml:space="preserve">hal-01640711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il y a des lois sur la plage !</w:t>
+                <w:t xml:space="preserve">Il ne faut pas sous-estimer le rôle des citoyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Devienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pèlerin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L'accord climat survivra-t-il à Trump ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arss.218.0010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01640711v1</w:t>
+                <w:t xml:space="preserve">hal-01640697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plages de la discorde</w:t>
               </w:r>
@@ -2205,51 +2205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01737586v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Devienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.137.0205" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640697v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640711v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.218.0010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640694v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bidet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.218.0004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01737569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.260.0149" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640349v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640347v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/ch.2016.93.2.61" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640348v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.148.0031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640345v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.131.0109" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640460v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.142.0024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.25858" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Capredon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Landry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.66117" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01655114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.7745" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080528v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Kijne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin de Vries" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballester" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Betourn&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Valcke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/20252" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20252" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-chemin-la-rive-et-lusine/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640696v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20265" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44457" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01737586v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Devienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.137.0205" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640711v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.218.0010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640694v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bidet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.218.0004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01737569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.260.0149" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640349v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640347v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/ch.2016.93.2.61" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640348v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.148.0031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640345v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.131.0109" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640460v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.142.0024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.25858" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Capredon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Landry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.66117" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01655114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.7745" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080528v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Kijne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin de Vries" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballester" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Betourn&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Valcke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/20252" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20252" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-chemin-la-rive-et-lusine/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640696v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20265" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44457" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>