--- v1 (2026-04-03)
+++ v2 (2026-05-17)
@@ -529,477 +529,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les frontières invisibles de la plage : l'interdiction du port du maillot de bain dans le Los Angeles du début du siècle</w:t>
+                <w:t xml:space="preserve">The Right to the Beach? Urban Renewal, Public Space Policing and the Definition of a Beach Public in Postwar Los Angeles, 1940s-1960s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Devienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 148, pp.31--51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.148.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640349v1</w:t>
+                <w:t xml:space="preserve">hal-01640348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting Sands: A Social and Environmental History of Los Angeles's Beaches, 1920s-1970s</w:t>
+                <w:t xml:space="preserve">La question raciale sur le littoral de Los Angeles (années 1920-années 1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Devienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">California History</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les gauches et les colonies, 131, pp.109-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ving.131.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1525/ch.2016.93.2.61⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01640347v1</w:t>
+                <w:t xml:space="preserve">hal-01640345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Right to the Beach? Urban Renewal, Public Space Policing and the Definition of a Beach Public in Postwar Los Angeles, 1940s-1960s</w:t>
+                <w:t xml:space="preserve">Les frontières invisibles de la plage : l'interdiction du port du maillot de bain dans le Los Angeles du début du siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Devienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfea.148.0031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01640348v1</w:t>
+                <w:t xml:space="preserve">hal-01640349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question raciale sur le littoral de Los Angeles (années 1920-années 1970)</w:t>
+                <w:t xml:space="preserve">Shifting Sands: A Social and Environmental History of Los Angeles's Beaches, 1920s-1970s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Devienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Les gauches et les colonies, 131, pp.109-124. </w:t>
+              <w:t xml:space="preserve">California History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (2), pp.61--63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ving.131.0109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1525/ch.2016.93.2.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640345v1</w:t>
+                <w:t xml:space="preserve">hal-01640347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controverses à Los Angeles : le port du maillot de bain en ville au début du XXe siècle</w:t>
+                <w:t xml:space="preserve">Bathing beauties, bodybuilders et surfeurs : l'émergence de cultures corporelles originales sur les plages de Los Angeles (années 1920-1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Devienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modes pratiques. Revue d’histoire du vêtement et de la mode</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (1), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.142.0024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640461v1</w:t>
+                <w:t xml:space="preserve">hal-01640460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bathing beauties, bodybuilders et surfeurs : l'émergence de cultures corporelles originales sur les plages de Los Angeles (années 1920-1930)</w:t>
+                <w:t xml:space="preserve">Controverses à Los Angeles : le port du maillot de bain en ville au début du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Devienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modes pratiques. Revue d’histoire du vêtement et de la mode</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.174--193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfea.142.0024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01640460v1</w:t>
+                <w:t xml:space="preserve">hal-01640461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plages font-elles partie de la nature ? Une analyse du discours des associations californiennes de protection des plages (1930-1960)</w:t>
               </w:r>
@@ -2205,51 +2205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01737586v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Devienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.137.0205" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640711v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.218.0010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640694v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bidet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.218.0004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01737569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.260.0149" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640349v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640347v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/ch.2016.93.2.61" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640348v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.148.0031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640345v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.131.0109" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640460v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.142.0024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.25858" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Capredon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Landry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.66117" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01655114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.7745" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080528v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Kijne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin de Vries" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballester" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Betourn&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Valcke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/20252" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20252" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-chemin-la-rive-et-lusine/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640696v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20265" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44457" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01737586v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Devienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.137.0205" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640711v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.218.0010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640694v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bidet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.218.0004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01737569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.260.0149" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640348v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.148.0031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.131.0109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640349v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/ch.2016.93.2.61" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640460v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.142.0024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640461v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.25858" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Capredon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Landry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.66117" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01655114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.7745" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080528v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Kijne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin de Vries" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballester" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Betourn&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Valcke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/20252" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20252" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-chemin-la-rive-et-lusine/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640696v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20265" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44457" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>