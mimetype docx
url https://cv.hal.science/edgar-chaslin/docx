--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -836,51 +836,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation structurale et hyperfréquence de couches minces de Ba0,7Sr0,3TiO3 dopées Ce déposées par pulvérisation cathodique radiofréquence</w:t>
+                <w:t xml:space="preserve">Structural and dielectric characterizations of Ce-doped Ba0.7Sr0.3TiO3 thin films for microwave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
@@ -898,97 +898,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2025 “18èmes Journées de Caractérisation Microondes et Matériaux”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint-Etienne, France. pp. 32-35</w:t>
+              <w:t xml:space="preserve">MMA 2025 “13th Microwave Materials and their Applications conference”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Saint-Brieuc, France. p. 57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452310v1</w:t>
+                <w:t xml:space="preserve">hal-05449403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and dielectric characterizations of Ce-doped Ba0.7Sr0.3TiO3 thin films for microwave applications</w:t>
+                <w:t xml:space="preserve">Caractérisation structurale et hyperfréquence de couches minces de Ba0,7Sr0,3TiO3 dopées Ce déposées par pulvérisation cathodique radiofréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
@@ -1006,73 +1006,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMA 2025 “13th Microwave Materials and their Applications conference”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Saint-Brieuc, France. p. 57</w:t>
+              <w:t xml:space="preserve">JCMM 2025 “18èmes Journées de Caractérisation Microondes et Matériaux”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Etienne, France. pp. 32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05449403v1</w:t>
+                <w:t xml:space="preserve">hal-05452310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth mechanisms and defect formation in epitaxial CeO₂ thin films deposited on r-plane sapphire substrates</w:t>
               </w:r>
@@ -2233,51 +2233,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7783527"/>
+    <w:nsid w:val="CC85CAEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2464,51 +2464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edgar-chaslin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6824-3785" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449105v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cl&#233;ment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140836" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149785v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nataf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fhdr-wn22" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105449v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Borroto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162917" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borroto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaslin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liebgott" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.176270" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452308v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452310v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449397v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebarb&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452292v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto Ram&#237;rez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223021v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Cherif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133584" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452287v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524982v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rubiola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Disic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05485466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025URENS057" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edgar-chaslin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6824-3785" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449105v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cl&#233;ment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140836" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149785v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nataf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fhdr-wn22" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105449v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Borroto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162917" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borroto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaslin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liebgott" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.176270" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452308v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452310v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449397v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebarb&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452292v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto Ram&#237;rez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223021v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Cherif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133584" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452287v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524982v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rubiola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Disic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05485466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025URENS057" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>