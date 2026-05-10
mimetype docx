--- v1 (2026-04-05)
+++ v2 (2026-05-10)
@@ -126,591 +126,721 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the composition and deposition kinetics of RF-sputtered BaTiO3 thin films through working pressure and target-substrate distance adjustments</w:t>
+                <w:t xml:space="preserve">Tilted domain matching epitaxy as an effective strain-relief mechanism in highly mismatched MgO/sapphire heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Clément</w:t>
+                <w:t xml:space="preserve">Morgane Lebarbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Borroto</w:t>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Himdi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 833, pp.140836. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 736, pp.166789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2025.140836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2026.166789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05449105v1</w:t>
+                <w:t xml:space="preserve">hal-05599336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History-dependent and frequency-dependent dielectric nonlinearities induced by polar nanoregions in a thin film of 0.5 ( Ba 0.7 Ca 0.3 TiO 3 ) − 0.5 ( BaZr 0.2 Ti 0.8 O 3 )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailoring the composition and deposition kinetics of RF-sputtered BaTiO3 thin films through working pressure and target-substrate distance adjustments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Chaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+                <w:t xml:space="preserve">Jade Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Nataf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+                <w:t xml:space="preserve">Alejandro Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/fhdr-wn22⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 833, pp.140836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2025.140836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05149785v1</w:t>
+                <w:t xml:space="preserve">hal-05449105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial cerium oxide films deposited on r-plane sapphire substrates: A comprehensive study of growth mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">History-dependent and frequency-dependent dielectric nonlinearities induced by polar nanoregions in a thin film of 0.5 ( Ba 0.7 Ca 0.3 TiO 3 ) − 0.5 ( BaZr 0.2 Ti 0.8 O 3 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bruyere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162917⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (1), pp.014202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/fhdr-wn22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105449v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Epitaxial cerium oxide films deposited on r-plane sapphire substrates: A comprehensive study of growth mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Chaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandro Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 696, pp.162917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Unravelling the development of preferred crystallographic orientation in dual-phase amorphous/nanocrystalline Zr-V thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Borroto</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Fernández-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1006, pp.176270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.176270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -720,998 +850,998 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrats monocristallins de MgO et d’Al2O3 : impact sur la croissance de couches minces de Ba0,7Sr0,3TiO3 et leurs performances en hyperfréquences</w:t>
+                <w:t xml:space="preserve">Structural and dielectric characterizations of Ce-doped Ba0.7Sr0.3TiO3 thin films for microwave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2025 “18èmes Journées de Caractérisation Microondes et Matériaux”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">MMA 2025 “13th Microwave Materials and their Applications conference”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Saint-Brieuc, France. p. 57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452308v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and dielectric characterizations of Ce-doped Ba0.7Sr0.3TiO3 thin films for microwave applications</w:t>
+                <w:t xml:space="preserve">Caractérisation structurale et hyperfréquence de couches minces de Ba0,7Sr0,3TiO3 dopées Ce déposées par pulvérisation cathodique radiofréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMA 2025 “13th Microwave Materials and their Applications conference”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Saint-Brieuc, France. p. 57</w:t>
+              <w:t xml:space="preserve">JCMM 2025 “18èmes Journées de Caractérisation Microondes et Matériaux”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Etienne, France. pp. 32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449403v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation structurale et hyperfréquence de couches minces de Ba0,7Sr0,3TiO3 dopées Ce déposées par pulvérisation cathodique radiofréquence</w:t>
+                <w:t xml:space="preserve">Growth mechanisms and defect formation in epitaxial CeO₂ thin films deposited on r-plane sapphire substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandro Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2025 “18èmes Journées de Caractérisation Microondes et Matériaux”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint-Etienne, France. pp. 32-35</w:t>
+              <w:t xml:space="preserve">E-MRS 2025 Spring Meeting “European Material Research Society”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Strasbourg, France. pp. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452310v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth mechanisms and defect formation in epitaxial CeO₂ thin films deposited on r-plane sapphire substrates</w:t>
+                <w:t xml:space="preserve">Epitaxial growth of Ba0.7Sr0.3TiO3 thin films on R-plane sapphire: Influence of buffer layers on structural and dielectric properties at microwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Lebarbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2025 Spring Meeting “European Material Research Society”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Strasbourg, France. pp. 1</w:t>
+              <w:t xml:space="preserve">MMA 2025 “13th Microwave Materials and their Applications conference”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Saint-Brieuc, France. pp.PS-II-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449397v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of Ba0.7Sr0.3TiO3 thin films on R-plane sapphire: Influence of buffer layers on structural and dielectric properties at microwaves</w:t>
+                <w:t xml:space="preserve">Reconfigurable devices based on Ba(1-x)Sr(x)TiO3 thin films: from structural and dielectric characterizations to high-frequency applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morgane Lebarbé</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMA 2025 “13th Microwave Materials and their Applications conference”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Saint-Brieuc, France. pp.PS-II-2</w:t>
+              <w:t xml:space="preserve">E-MRS 2025 Spring Meeting “European Material Research Society”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Strasbourg, France. pp. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449400v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable devices based on Ba(1-x)Sr(x)TiO3 thin films: from structural and dielectric characterizations to high-frequency applications</w:t>
+                <w:t xml:space="preserve">Substrats monocristallins de MgO et d’Al2O3 : impact sur la croissance de couches minces de Ba0,7Sr0,3TiO3 et leurs performances en hyperfréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2025 Spring Meeting “European Material Research Society”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Strasbourg, France. pp. 1</w:t>
+              <w:t xml:space="preserve">JCMM 2025 “18èmes Journées de Caractérisation Microondes et Matériaux”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449398v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de couches minces de Ba0,7Sr0,3TiO3 par pulvérisation cathodique radiofréquence en vue d’une intégration dans des dispositifs hyperfréquences reconfigurables</w:t>
+                <w:t xml:space="preserve">Exploring the impact of thickness on epitaxial growth: a comparative study of (001) oriented CeO2 thin films on R-plane sapphire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Borroto Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2024 “23èmes Journées Nationales Microondes”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France. pp.TE-O05</w:t>
+              <w:t xml:space="preserve">Workshop OSEPI “Epitaxie des oxydes et des semiconducteurs” sous l’égide du GDR MATEPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Fréjus, France. pp. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452303v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of thickness on epitaxial growth: a comparative study of (001) oriented CeO2 thin films on R-plane sapphire</w:t>
+                <w:t xml:space="preserve">Synthèse de couches minces de Ba0,7Sr0,3TiO3 par pulvérisation cathodique radiofréquence en vue d’une intégration dans des dispositifs hyperfréquences reconfigurables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Borroto Ramírez</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop OSEPI “Epitaxie des oxydes et des semiconducteurs” sous l’égide du GDR MATEPI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Fréjus, France. pp. 1</w:t>
+              <w:t xml:space="preserve">JNM 2024 “23èmes Journées Nationales Microondes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France. pp.TE-O05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452292v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optically Transparent and Reconfigurable printed Vivaldi Antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1720,178 +1850,178 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Florence, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de couches minces de BaTiO3 par pulvérisation cathodique radiofréquence en vue d’une intégration dans des dispositifs hyperfréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM 2023 “17èmes Journées de Caractérisation Microondes et Matériaux”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Tours, France. pp. 134-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1901,154 +2031,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrode-induced strain redistribution in epitaxial ferroelectric LSMO/BTO/LSMO heterostructures grown on SrTiO3 substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Rubiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Disic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2058,114 +2188,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérostructures diélectriques-ferroélectriques en couches minces pour dispositifs hyperfréquences reconfigurables à faible impact visuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronique. Université de Rennes, 2025. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025URENS057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05485466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2233,51 +2363,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC85CAEE"/>
+    <w:nsid w:val="28459D62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2464,51 +2594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edgar-chaslin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6824-3785" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449105v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cl&#233;ment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140836" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149785v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nataf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fhdr-wn22" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105449v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Borroto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162917" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borroto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaslin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liebgott" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.176270" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452308v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452310v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449397v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebarb&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452292v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto Ram&#237;rez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223021v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Cherif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133584" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452287v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524982v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rubiola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Disic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05485466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025URENS057" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edgar-chaslin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6824-3785" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599336v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebarb&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2026.166789" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449105v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cl&#233;ment" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140836" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nataf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fhdr-wn22" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105449v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Borroto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162917" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borroto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaslin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liebgott" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.176270" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449403v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449397v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452308v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452292v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto Ram&#237;rez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223021v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Cherif" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133584" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524982v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rubiola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Disic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05485466v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025URENS057" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>