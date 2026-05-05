--- v0 (2026-04-05)
+++ v1 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edgar Hernando Sepúlveda-Oviedo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences au Département Génie Industriel et Maintenance (IUT) de l’Université de Perpignan Via Domitia (UPVD), et membre du groupe Centrales Solaires de Prochaines Générations (CSPG) du laboratoire PROMES (PROcédés, Matériaux et Énergie Solaire) – CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edgar-sepulveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9947-3259</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Affiliation actuelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Département Génie Industriel et Maintenance (IUT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Perpignan Via Domitia (UPVD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du groupe</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centrales Solaires de Prochaines Générations (CSPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du laboratoire </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PROcédés, Matériaux et Énergie Solaire) – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert numérique France 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de l’équipe Automática – GAUNAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Colombia.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fiabilité, diagnostic et pronostic de systèmes énergétiques (photovoltaïque, batteries Li-ion, convertisseurs de puissance).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">frugale et explicable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la supervision et l’optimisation de systèmes complexes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jumeaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et supervision temps réel d’infrastructures énergétiques hybrides.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation multi-échelle et pilotage robuste de centrales solaires.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Affiliations et expériences antérieures</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAAS-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (équipes </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) – travaux en IA appliquée aux systèmes PV et au stockage (projets 4BLIFE, etc.).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSA Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, département </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (automatique, électronique, machine learning, algorithmique).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Octeti (Ministère des Finances de Colombie).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attaché temporaire d’enseignement et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Universidad Nacional de Colombia.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités éditoriales (réviseur)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journaux Q1 (Elsevier, Wiley, PLOS, etc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Renewable & Sustainable Energy Reviews</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PLOS One</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Energy Strategy Reviews</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Franklin Open</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journaux Q2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantitative Imaging in Medicine and Surgery</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computers, Materials and Continua</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Energy Science & Engineering</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journaux Q3</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bulletin of Electrical Engineering and Informatics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CT&F – Ciencia, Tecnología y Futuro</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IFAC SafeProcess (11e, 12e)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SGE 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d’ouvrage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bentham Science</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distinctions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix de thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – École doctorale GEETS (2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meilleure présentation orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Congrès GEETS (2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Majors de promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Master (2019) et Ingénierie Mécatronique (2015).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Liens</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cv.hal.science/edgar-sepulveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORCID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9947-3259</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResearchGate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GitHub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ehsepulvedao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of operational factors affecting photovoltaic system performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, pp.100942. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecmx.2025.100942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliometric literature review of integrated data and model based diagnosis approaches for the industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enciso-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor-Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2025.2550562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for effective PV system instrumentation focused on fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Estibals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.100112. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seja.2025.100112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter identification of lithium-ion batteries: a comparative study of various models and optimization techniques for battery modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sebastian Suarez Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingeniería e Innovación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (2), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21897/rii.4169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of environmental factors on photovoltaic system performance degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Strategy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.101682. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.esr.2025.101682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence in photovoltaic fault diagnosis: A Natural Language-Based Topic-tSNE Fusion analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.100558. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2025.100558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal statechart model of immediate neonatal adaptation guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Enrique Bermeo Clavijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Méndez-Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (4), pp.e42784. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2025.e42784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing PV maintenance: Methods, cleaning frequency, and a selection protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.1578-1605. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2025.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of timing of umbilical cord clamping and birth on fetal to neonatal transition: OpenModelica-based virtual simulator-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Enrique Bermeo Clavijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Méndez-Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocybernetics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (3), pp.716-730. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbe.2024.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble learning framework for snail trail fault detection and diagnosis in photovoltaic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (Part A), pp.109068. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2024.109068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis of photovoltaic systems using artificial intelligence: A bibliometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (11), pp.e21491. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e21491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenModelica-based virtual simulator for the cardiovascular and respiratory physiology of a neonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Enrique Bermeo Clavijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Méndez Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (3), pp.179-197. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03091902.2022.2026500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature extraction and health status prediction in PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.101696. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2022.101696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi temps réel du SoH de batteries lithium-ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter identification of lithium-ion batteries: a comparative study of various models and optimization techniques for battery modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sebastian Suarez Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Congreso Internacional de Ingeniería Mecánica, Mecatrónica y Automatización</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montería, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet 4BLife : intégrer le vieillissement des batteries dans le dimensionnement et la gestion des micro-réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kabalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro von Hohendorff Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and classification of faults aimed at preventive maintenance of PV systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Congreso Internacional de Ingeniería Mecánica, Mecatrónica y Automatización 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Colombia, Apr 2023, Carthagène, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTW K-Means clustering for fault detection in photovoltaic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Congreso Internacional de Ingeniería Mecánica, Mecatrónica y Automatización 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Carthagène, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de signatures et prédiction de l'état de santé des centrales photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Ecole Doctorale GEETS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale Génie Electrique, Electronique, Télécommunications et Santé, Apr 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical clustering and dynamic time warping for fault detection in photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congreso Internacional CIMM Ingeniería Mecánica, Mecatrónica y Automatización</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bogotá (virtual), Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desarrollo de una herramienta de simulación cardiovascular neonatal para la enseñanza y la investigación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Enrique Bermeo Clavijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Méndez Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVI Congresso Brasileiro de Educação em Engenharia (COBENGE) e no 1º Simpósio Internacional de Educação em Engenharia da ABENGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Salvador (Bahia), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelo del procedimiento de adaptación de neonatal inmediata: una aplicación de sistemas de eventos discretos en neonatología</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Enrique Bermeo Clavijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Méndez Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Congresso Brasileiro de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, João Pessoa, Brazil, Brazil. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20906/cps/cba2018-0847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecanismo Planar 2R Con articulaciones complacientes para simulación de caminata bipeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernando Lopez Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhonatan David Piza Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Andrea Sora Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Emiro Ramirez Heredia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV CONGRESO INTERNACIONAL DE INGENIERÍA MECATRÓNICA Y AUTOMATIZACIÓN - CIIMA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad EIA, Oct 2015, Carthagène, Colombia. https://revistas.eia.edu.co/index.php/mem/article/view/813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and diagnosis for PV systems using machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th NextPV workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de détection de défauts dans une installation photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2310256. Rapport LAAS n° 23666. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and diagnosis of faults and performance losses in high-power photovoltaic power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro and nanotechnologies/Microelectronics. Université Paul Sabatier - Toulouse III, 2023. English. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023TOU30019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04888632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio de la práctica del pinzamiento del cordón umbilical usando análisis computacional de la información bibliográfica, modelos de eventos discretos y modelos dinámicos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bioinformatics [q-bio.QM]. Université Nationale de Colombie, 2020. Español. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04427662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PatientEvoPhysio Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Méndez Córdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Enrique Bermeo Clavijo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4f3bd5153c8897c57314d27e8c87aa4b7b3c27af;origin=https://hal.archives-ouvertes.fr/hal-04423817;visit=swh:1:snp:d82515665a61280986a5cfe6994e996cdfaa5b93;anchor=swh:1:rel:78d3a91bd9f5438ddb34a18b88220e96b3edf13c;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edgar Hernando Sepúlveda-Oviedo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences au Département Génie Industriel et Maintenance (IUT) de l’Université de Perpignan Via Domitia (UPVD), et membre du groupe Centrales Solaires de Prochaines Générations (CSPG) du laboratoire PROMES (PROcédés, Matériaux et Énergie Solaire) – CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edgar-sepulveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9947-3259</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Affiliation actuelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Département Génie Industriel et Maintenance (IUT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Perpignan Via Domitia (UPVD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du groupe</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centrales Solaires de Prochaines Générations (CSPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du laboratoire </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PROcédés, Matériaux et Énergie Solaire) – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert numérique France 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de l’équipe Automática – GAUNAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Colombia.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fiabilité, diagnostic et pronostic de systèmes énergétiques (photovoltaïque, batteries Li-ion, convertisseurs de puissance).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">frugale et explicable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la supervision et l’optimisation de systèmes complexes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jumeaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et supervision temps réel d’infrastructures énergétiques hybrides.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation multi-échelle et pilotage robuste de centrales solaires.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Affiliations et expériences antérieures</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAAS-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (équipes </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) – travaux en IA appliquée aux systèmes PV et au stockage (projets 4BLIFE, etc.).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSA Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, département </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (automatique, électronique, machine learning, algorithmique).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Octeti (Ministère des Finances de Colombie).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attaché temporaire d’enseignement et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Universidad Nacional de Colombia.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités éditoriales (réviseur)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journaux Q1 (Elsevier, Wiley, PLOS, etc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Renewable & Sustainable Energy Reviews</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PLOS One</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Energy Strategy Reviews</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Franklin Open</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journaux Q2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantitative Imaging in Medicine and Surgery</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computers, Materials and Continua</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Energy Science & Engineering</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journaux Q3</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bulletin of Electrical Engineering and Informatics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CT&F – Ciencia, Tecnología y Futuro</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IFAC SafeProcess (11e, 12e)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SGE 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d’ouvrage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bentham Science</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distinctions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix de thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – École doctorale GEETS (2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meilleure présentation orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Congrès GEETS (2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Majors de promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Master (2019) et Ingénierie Mécatronique (2015).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Liens</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cv.hal.science/edgar-sepulveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORCID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9947-3259</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResearchGate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GitHub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ehsepulvedao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliometric literature review of integrated data and model based diagnosis approaches for the industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enciso-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor-Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2025.2550562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for effective PV system instrumentation focused on fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Estibals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.100112. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seja.2025.100112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter identification of lithium-ion batteries: a comparative study of various models and optimization techniques for battery modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sebastian Suarez Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingeniería e Innovación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21897/rii.4169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of environmental factors on photovoltaic system performance degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Strategy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.101682. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.esr.2025.101682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence in photovoltaic fault diagnosis: A Natural Language-Based Topic-tSNE Fusion analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.100558. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2025.100558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of operational factors affecting photovoltaic system performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, pp.100942. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecmx.2025.100942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal statechart model of immediate neonatal adaptation guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Enrique Bermeo Clavijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Méndez-Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (4), pp.e42784. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2025.e42784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing PV maintenance: Methods, cleaning frequency, and a selection protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.1578-1605. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2025.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of timing of umbilical cord clamping and birth on fetal to neonatal transition: OpenModelica-based virtual simulator-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Enrique Bermeo Clavijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Méndez-Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocybernetics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (3), pp.716-730. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbe.2024.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble learning framework for snail trail fault detection and diagnosis in photovoltaic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (Part A), pp.109068. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2024.109068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis of photovoltaic systems using artificial intelligence: A bibliometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (11), pp.e21491. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e21491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenModelica-based virtual simulator for the cardiovascular and respiratory physiology of a neonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Enrique Bermeo Clavijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Méndez Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (3), pp.179-197. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03091902.2022.2026500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature extraction and health status prediction in PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.101696. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2022.101696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi temps réel du SoH de batteries lithium-ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter identification of lithium-ion batteries: a comparative study of various models and optimization techniques for battery modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sebastian Suarez Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Congreso Internacional de Ingeniería Mecánica, Mecatrónica y Automatización</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montería, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet 4BLife : intégrer le vieillissement des batteries dans le dimensionnement et la gestion des micro-réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kabalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro von Hohendorff Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and classification of faults aimed at preventive maintenance of PV systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Congreso Internacional de Ingeniería Mecánica, Mecatrónica y Automatización 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Colombia, Apr 2023, Carthagène, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTW K-Means clustering for fault detection in photovoltaic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Congreso Internacional de Ingeniería Mecánica, Mecatrónica y Automatización 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Carthagène, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de signatures et prédiction de l'état de santé des centrales photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Ecole Doctorale GEETS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale Génie Electrique, Electronique, Télécommunications et Santé, Apr 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical clustering and dynamic time warping for fault detection in photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congreso Internacional CIMM Ingeniería Mecánica, Mecatrónica y Automatización</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bogotá (virtual), Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desarrollo de una herramienta de simulación cardiovascular neonatal para la enseñanza y la investigación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Enrique Bermeo Clavijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Méndez Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVI Congresso Brasileiro de Educação em Engenharia (COBENGE) e no 1º Simpósio Internacional de Educação em Engenharia da ABENGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Salvador (Bahia), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelo del procedimiento de adaptación de neonatal inmediata: una aplicación de sistemas de eventos discretos en neonatología</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Enrique Bermeo Clavijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Méndez Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Congresso Brasileiro de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, João Pessoa, Brazil, Brazil. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20906/cps/cba2018-0847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecanismo Planar 2R Con articulaciones complacientes para simulación de caminata bipeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernando Lopez Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhonatan David Piza Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Andrea Sora Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Emiro Ramirez Heredia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV CONGRESO INTERNACIONAL DE INGENIERÍA MECATRÓNICA Y AUTOMATIZACIÓN - CIIMA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad EIA, Oct 2015, Carthagène, Colombia. https://revistas.eia.edu.co/index.php/mem/article/view/813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and diagnosis for PV systems using machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th NextPV workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de détection de défauts dans une installation photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2310256. Rapport LAAS n° 23666. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and diagnosis of faults and performance losses in high-power photovoltaic power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro and nanotechnologies/Microelectronics. Université Paul Sabatier - Toulouse III, 2023. English. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023TOU30019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04888632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio de la práctica del pinzamiento del cordón umbilical usando análisis computacional de la información bibliográfica, modelos de eventos discretos y modelos dinámicos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bioinformatics [q-bio.QM]. Université Nationale de Colombie, 2020. Español. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04427662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PatientEvoPhysio Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Méndez Córdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Enrique Bermeo Clavijo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4f3bd5153c8897c57314d27e8c87aa4b7b3c27af;origin=https://hal.archives-ouvertes.fr/hal-04423817;visit=swh:1:snp:d82515665a61280986a5cfe6994e996cdfaa5b93;anchor=swh:1:rel:78d3a91bd9f5438ddb34a18b88220e96b3edf13c;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87B755FA"/>
+    <w:nsid w:val="4AC36DAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="23B014A3"/>
+    <w:nsid w:val="9F130D66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9D581712"/>
+    <w:nsid w:val="DA7FE47A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F45AC3B1"/>
+    <w:nsid w:val="6D296AE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="60257BE0"/>
+    <w:nsid w:val="46F07EA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="FF327CC8"/>
+    <w:nsid w:val="6FC5C383"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="667A116B"/>
+    <w:nsid w:val="07086568"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1244,51 +1244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edgar-sepulveda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9947-3259" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/edgar-sepulveda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=LbUy08MAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Edgar-Sepulveda-Oviedo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/ehsepulvedao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04984853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hernando Sep&#250;lveda-Oviedo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.100942" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05249774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enciso-Salas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sotomayor-Moriano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2025.2550562" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seja.2025.100112" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05388872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sebastian Suarez Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jammes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21897/rii.4169" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04995018v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2025.101682" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Pavlov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2025.100558" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04962462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Enrique Bermeo Clavijo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos M&#233;ndez-C&#243;rdoba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2025.e42784" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.07.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04687787v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2024.08.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04689176v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.109068" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04276780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e21491" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04185789v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hernando Sep&#250;lveda Oviedo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos M&#233;ndez C&#243;rdoba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091902.2022.2026500" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736670v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2022.101696" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05147645v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05148005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sebastian Suarez Sepulveda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo-Iglesias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kabalan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro von Hohendorff Seger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04125988v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04125983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355362v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290210v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20906/cps/cba2018-0847" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fernando Lopez Prieto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonatan David Piza Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Andrea Sora Castro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Emiro Ramirez Heredia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04185771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773333v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-04888632v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023TOU30019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04427662v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04423817v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4f3bd5153c8897c57314d27e8c87aa4b7b3c27af;origin=https://hal.archives-ouvertes.fr/hal-04423817;visit=swh:1:snp:d82515665a61280986a5cfe6994e996cdfaa5b93;anchor=swh:1:rel:78d3a91bd9f5438ddb34a18b88220e96b3edf13c;path=/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edgar-sepulveda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9947-3259" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/edgar-sepulveda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=LbUy08MAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Edgar-Sepulveda-Oviedo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/ehsepulvedao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05249774v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enciso-Salas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sotomayor-Moriano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hernando Sep&#250;lveda-Oviedo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2025.2550562" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seja.2025.100112" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05388872v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sebastian Suarez Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jammes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21897/rii.4169" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04995018v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2025.101682" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Pavlov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2025.100558" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04984853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.100942" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04962462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Enrique Bermeo Clavijo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos M&#233;ndez-C&#243;rdoba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2025.e42784" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.07.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04687787v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2024.08.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04689176v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.109068" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04276780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e21491" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04185789v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hernando Sep&#250;lveda Oviedo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos M&#233;ndez C&#243;rdoba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091902.2022.2026500" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736670v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2022.101696" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05147645v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05148005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sebastian Suarez Sepulveda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo-Iglesias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kabalan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro von Hohendorff Seger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04125988v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04125983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355362v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290210v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20906/cps/cba2018-0847" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fernando Lopez Prieto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonatan David Piza Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Andrea Sora Castro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Emiro Ramirez Heredia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04185771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773333v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-04888632v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023TOU30019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04427662v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04423817v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4f3bd5153c8897c57314d27e8c87aa4b7b3c27af;origin=https://hal.archives-ouvertes.fr/hal-04423817;visit=swh:1:snp:d82515665a61280986a5cfe6994e996cdfaa5b93;anchor=swh:1:rel:78d3a91bd9f5438ddb34a18b88220e96b3edf13c;path=/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>