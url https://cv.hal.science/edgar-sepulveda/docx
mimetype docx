--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edgar Hernando Sepúlveda-Oviedo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences au Département Génie Industriel et Maintenance (IUT) de l’Université de Perpignan Via Domitia (UPVD), et membre du groupe Centrales Solaires de Prochaines Générations (CSPG) du laboratoire PROMES (PROcédés, Matériaux et Énergie Solaire) – CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edgar-sepulveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9947-3259</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Affiliation actuelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Département Génie Industriel et Maintenance (IUT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Perpignan Via Domitia (UPVD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du groupe</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centrales Solaires de Prochaines Générations (CSPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du laboratoire </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PROcédés, Matériaux et Énergie Solaire) – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert numérique France 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de l’équipe Automática – GAUNAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Colombia.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fiabilité, diagnostic et pronostic de systèmes énergétiques (photovoltaïque, batteries Li-ion, convertisseurs de puissance).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">frugale et explicable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la supervision et l’optimisation de systèmes complexes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jumeaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et supervision temps réel d’infrastructures énergétiques hybrides.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation multi-échelle et pilotage robuste de centrales solaires.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Affiliations et expériences antérieures</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAAS-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (équipes </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) – travaux en IA appliquée aux systèmes PV et au stockage (projets 4BLIFE, etc.).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSA Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, département </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (automatique, électronique, machine learning, algorithmique).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Octeti (Ministère des Finances de Colombie).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attaché temporaire d’enseignement et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Universidad Nacional de Colombia.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités éditoriales (réviseur)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journaux Q1 (Elsevier, Wiley, PLOS, etc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Renewable & Sustainable Energy Reviews</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PLOS One</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Energy Strategy Reviews</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Franklin Open</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journaux Q2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantitative Imaging in Medicine and Surgery</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computers, Materials and Continua</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Energy Science & Engineering</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journaux Q3</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bulletin of Electrical Engineering and Informatics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CT&F – Ciencia, Tecnología y Futuro</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IFAC SafeProcess (11e, 12e)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SGE 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d’ouvrage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bentham Science</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distinctions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix de thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – École doctorale GEETS (2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meilleure présentation orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Congrès GEETS (2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Majors de promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Master (2019) et Ingénierie Mécatronique (2015).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Liens</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cv.hal.science/edgar-sepulveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORCID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9947-3259</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResearchGate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GitHub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ehsepulvedao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliometric literature review of integrated data and model based diagnosis approaches for the industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enciso-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor-Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2025.2550562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for effective PV system instrumentation focused on fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Estibals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.100112. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seja.2025.100112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter identification of lithium-ion batteries: a comparative study of various models and optimization techniques for battery modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sebastian Suarez Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingeniería e Innovación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21897/rii.4169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of environmental factors on photovoltaic system performance degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Strategy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.101682. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.esr.2025.101682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence in photovoltaic fault diagnosis: A Natural Language-Based Topic-tSNE Fusion analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.100558. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2025.100558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of operational factors affecting photovoltaic system performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, pp.100942. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecmx.2025.100942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal statechart model of immediate neonatal adaptation guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Enrique Bermeo Clavijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Méndez-Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (4), pp.e42784. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2025.e42784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing PV maintenance: Methods, cleaning frequency, and a selection protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.1578-1605. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2025.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of timing of umbilical cord clamping and birth on fetal to neonatal transition: OpenModelica-based virtual simulator-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Enrique Bermeo Clavijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Méndez-Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocybernetics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (3), pp.716-730. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbe.2024.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble learning framework for snail trail fault detection and diagnosis in photovoltaic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (Part A), pp.109068. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2024.109068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis of photovoltaic systems using artificial intelligence: A bibliometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (11), pp.e21491. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e21491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenModelica-based virtual simulator for the cardiovascular and respiratory physiology of a neonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Enrique Bermeo Clavijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Méndez Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (3), pp.179-197. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03091902.2022.2026500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature extraction and health status prediction in PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.101696. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2022.101696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi temps réel du SoH de batteries lithium-ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter identification of lithium-ion batteries: a comparative study of various models and optimization techniques for battery modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sebastian Suarez Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Congreso Internacional de Ingeniería Mecánica, Mecatrónica y Automatización</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montería, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet 4BLife : intégrer le vieillissement des batteries dans le dimensionnement et la gestion des micro-réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kabalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro von Hohendorff Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and classification of faults aimed at preventive maintenance of PV systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Congreso Internacional de Ingeniería Mecánica, Mecatrónica y Automatización 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Colombia, Apr 2023, Carthagène, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTW K-Means clustering for fault detection in photovoltaic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Congreso Internacional de Ingeniería Mecánica, Mecatrónica y Automatización 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Carthagène, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de signatures et prédiction de l'état de santé des centrales photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Ecole Doctorale GEETS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale Génie Electrique, Electronique, Télécommunications et Santé, Apr 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical clustering and dynamic time warping for fault detection in photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congreso Internacional CIMM Ingeniería Mecánica, Mecatrónica y Automatización</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bogotá (virtual), Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desarrollo de una herramienta de simulación cardiovascular neonatal para la enseñanza y la investigación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Enrique Bermeo Clavijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Méndez Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVI Congresso Brasileiro de Educação em Engenharia (COBENGE) e no 1º Simpósio Internacional de Educação em Engenharia da ABENGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Salvador (Bahia), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelo del procedimiento de adaptación de neonatal inmediata: una aplicación de sistemas de eventos discretos en neonatología</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Enrique Bermeo Clavijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Méndez Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Congresso Brasileiro de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, João Pessoa, Brazil, Brazil. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20906/cps/cba2018-0847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecanismo Planar 2R Con articulaciones complacientes para simulación de caminata bipeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernando Lopez Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhonatan David Piza Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Andrea Sora Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Emiro Ramirez Heredia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV CONGRESO INTERNACIONAL DE INGENIERÍA MECATRÓNICA Y AUTOMATIZACIÓN - CIIMA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad EIA, Oct 2015, Carthagène, Colombia. https://revistas.eia.edu.co/index.php/mem/article/view/813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and diagnosis for PV systems using machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th NextPV workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de détection de défauts dans une installation photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2310256. Rapport LAAS n° 23666. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and diagnosis of faults and performance losses in high-power photovoltaic power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro and nanotechnologies/Microelectronics. Université Paul Sabatier - Toulouse III, 2023. English. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023TOU30019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04888632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio de la práctica del pinzamiento del cordón umbilical usando análisis computacional de la información bibliográfica, modelos de eventos discretos y modelos dinámicos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bioinformatics [q-bio.QM]. Université Nationale de Colombie, 2020. Español. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04427662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PatientEvoPhysio Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Méndez Córdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Enrique Bermeo Clavijo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4f3bd5153c8897c57314d27e8c87aa4b7b3c27af;origin=https://hal.archives-ouvertes.fr/hal-04423817;visit=swh:1:snp:d82515665a61280986a5cfe6994e996cdfaa5b93;anchor=swh:1:rel:78d3a91bd9f5438ddb34a18b88220e96b3edf13c;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edgar Hernando Sepúlveda-Oviedo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences au Département Génie Industriel et Maintenance (IUT) de l’Université de Perpignan Via Domitia (UPVD), et membre du groupe Centrales Solaires de Prochaines Générations (CSPG) du laboratoire PROMES (PROcédés, Matériaux et Énergie Solaire) – CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edgar-sepulveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9947-3259</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=LbUy08MAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Affiliation actuelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Département Génie Industriel et Maintenance (IUT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Perpignan Via Domitia (UPVD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du groupe</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centrales Solaires de Prochaines Générations (CSPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du laboratoire </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PROcédés, Matériaux et Énergie Solaire) – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert numérique France 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de l’équipe Automática – GAUNAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Colombia.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fiabilité, diagnostic et pronostic de systèmes énergétiques (photovoltaïque, batteries Li-ion, convertisseurs de puissance).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">frugale et explicable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la supervision et l’optimisation de systèmes complexes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jumeaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et supervision temps réel d’infrastructures énergétiques hybrides.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation multi-échelle et pilotage robuste de centrales solaires.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Affiliations et expériences antérieures</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAAS-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (équipes </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) – travaux en IA appliquée aux systèmes PV et au stockage (projets 4BLIFE, etc.).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSA Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, département </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (automatique, électronique, machine learning, algorithmique).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Octeti (Ministère des Finances de Colombie).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attaché temporaire d’enseignement et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Universidad Nacional de Colombia.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités éditoriales (réviseur)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journaux Q1 (Elsevier, Wiley, PLOS, etc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Renewable & Sustainable Energy Reviews</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PLOS One</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Energy Strategy Reviews</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Franklin Open</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journaux Q2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantitative Imaging in Medicine and Surgery</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computers, Materials and Continua</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Energy Science & Engineering</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journaux Q3</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bulletin of Electrical Engineering and Informatics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CT&F – Ciencia, Tecnología y Futuro</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IFAC SafeProcess (11e, 12e)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SGE 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d’ouvrage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bentham Science</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distinctions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix de thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – École doctorale GEETS (2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meilleure présentation orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Congrès GEETS (2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Majors de promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Master (2019) et Ingénierie Mécatronique (2015).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Liens</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cv.hal.science/edgar-sepulveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORCID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9947-3259</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResearchGate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GitHub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ehsepulvedao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of operational factors affecting photovoltaic system performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, pp.100942. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecmx.2025.100942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliometric literature review of integrated data and model based diagnosis approaches for the industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enciso-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor-Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2025.2550562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for effective PV system instrumentation focused on fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Estibals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.100112. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seja.2025.100112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of environmental factors on photovoltaic system performance degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Strategy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.101682. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.esr.2025.101682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter identification of lithium-ion batteries: a comparative study of various models and optimization techniques for battery modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sebastian Suarez Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingeniería e Innovación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21897/rii.4169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence in photovoltaic fault diagnosis: A Natural Language-Based Topic-tSNE Fusion analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.100558. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2025.100558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal statechart model of immediate neonatal adaptation guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Enrique Bermeo Clavijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Méndez-Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (4), pp.e42784. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2025.e42784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing PV maintenance: Methods, cleaning frequency, and a selection protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.1578-1605. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2025.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of timing of umbilical cord clamping and birth on fetal to neonatal transition: OpenModelica-based virtual simulator-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Enrique Bermeo Clavijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Méndez-Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocybernetics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (3), pp.716-730. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbe.2024.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble learning framework for snail trail fault detection and diagnosis in photovoltaic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (Part A), pp.109068. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2024.109068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis of photovoltaic systems using artificial intelligence: A bibliometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (11), pp.e21491. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e21491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenModelica-based virtual simulator for the cardiovascular and respiratory physiology of a neonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Enrique Bermeo Clavijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Méndez Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (3), pp.179-197. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03091902.2022.2026500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature extraction and health status prediction in PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.101696. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2022.101696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi temps réel du SoH de batteries lithium-ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter identification of lithium-ion batteries: a comparative study of various models and optimization techniques for battery modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sebastian Suarez Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Congreso Internacional de Ingeniería Mecánica, Mecatrónica y Automatización</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montería, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet 4BLife : intégrer le vieillissement des batteries dans le dimensionnement et la gestion des micro-réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kabalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro von Hohendorff Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and classification of faults aimed at preventive maintenance of PV systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Congreso Internacional de Ingeniería Mecánica, Mecatrónica y Automatización 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Colombia, Apr 2023, Carthagène, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTW K-Means clustering for fault detection in photovoltaic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Congreso Internacional de Ingeniería Mecánica, Mecatrónica y Automatización 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Carthagène, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de signatures et prédiction de l'état de santé des centrales photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Ecole Doctorale GEETS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale Génie Electrique, Electronique, Télécommunications et Santé, Apr 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical clustering and dynamic time warping for fault detection in photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congreso Internacional CIMM Ingeniería Mecánica, Mecatrónica y Automatización</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bogotá (virtual), Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desarrollo de una herramienta de simulación cardiovascular neonatal para la enseñanza y la investigación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Enrique Bermeo Clavijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Méndez Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVI Congresso Brasileiro de Educação em Engenharia (COBENGE) e no 1º Simpósio Internacional de Educação em Engenharia da ABENGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Salvador (Bahia), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelo del procedimiento de adaptación de neonatal inmediata: una aplicación de sistemas de eventos discretos en neonatología</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Enrique Bermeo Clavijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Méndez Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Congresso Brasileiro de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, João Pessoa, Brazil, Brazil. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20906/cps/cba2018-0847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecanismo Planar 2R Con articulaciones complacientes para simulación de caminata bipeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernando Lopez Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhonatan David Piza Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Andrea Sora Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Emiro Ramirez Heredia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV CONGRESO INTERNACIONAL DE INGENIERÍA MECATRÓNICA Y AUTOMATIZACIÓN - CIIMA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad EIA, Oct 2015, Carthagène, Colombia. https://revistas.eia.edu.co/index.php/mem/article/view/813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and diagnosis for PV systems using machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th NextPV workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de détection de défauts dans une installation photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2310256. Rapport LAAS n° 23666. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and diagnosis of faults and performance losses in high-power photovoltaic power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro and nanotechnologies/Microelectronics. Université Paul Sabatier - Toulouse III, 2023. English. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023TOU30019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04888632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio de la práctica del pinzamiento del cordón umbilical usando análisis computacional de la información bibliográfica, modelos de eventos discretos y modelos dinámicos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bioinformatics [q-bio.QM]. Université Nationale de Colombie, 2020. Español. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04427662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PatientEvoPhysio Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Méndez Córdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Enrique Bermeo Clavijo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4f3bd5153c8897c57314d27e8c87aa4b7b3c27af;origin=https://hal.archives-ouvertes.fr/hal-04423817;visit=swh:1:snp:d82515665a61280986a5cfe6994e996cdfaa5b93;anchor=swh:1:rel:78d3a91bd9f5438ddb34a18b88220e96b3edf13c;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AC36DAD"/>
+    <w:nsid w:val="0490E2A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9F130D66"/>
+    <w:nsid w:val="7E9AE09C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DA7FE47A"/>
+    <w:nsid w:val="B5B03E6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6D296AE9"/>
+    <w:nsid w:val="5F48267B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="46F07EA8"/>
+    <w:nsid w:val="71540638"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6FC5C383"/>
+    <w:nsid w:val="B1AA16DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="07086568"/>
+    <w:nsid w:val="9D81F25B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1244,51 +1244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edgar-sepulveda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9947-3259" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/edgar-sepulveda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=LbUy08MAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Edgar-Sepulveda-Oviedo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/ehsepulvedao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05249774v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enciso-Salas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sotomayor-Moriano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hernando Sep&#250;lveda-Oviedo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2025.2550562" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seja.2025.100112" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05388872v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sebastian Suarez Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jammes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21897/rii.4169" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04995018v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2025.101682" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Pavlov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2025.100558" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04984853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.100942" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04962462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Enrique Bermeo Clavijo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos M&#233;ndez-C&#243;rdoba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2025.e42784" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.07.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04687787v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2024.08.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04689176v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.109068" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04276780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e21491" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04185789v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hernando Sep&#250;lveda Oviedo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos M&#233;ndez C&#243;rdoba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091902.2022.2026500" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736670v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2022.101696" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05147645v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05148005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sebastian Suarez Sepulveda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo-Iglesias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kabalan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro von Hohendorff Seger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04125988v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04125983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355362v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290210v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20906/cps/cba2018-0847" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fernando Lopez Prieto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonatan David Piza Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Andrea Sora Castro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Emiro Ramirez Heredia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04185771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773333v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-04888632v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023TOU30019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04427662v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04423817v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4f3bd5153c8897c57314d27e8c87aa4b7b3c27af;origin=https://hal.archives-ouvertes.fr/hal-04423817;visit=swh:1:snp:d82515665a61280986a5cfe6994e996cdfaa5b93;anchor=swh:1:rel:78d3a91bd9f5438ddb34a18b88220e96b3edf13c;path=/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edgar-sepulveda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9947-3259" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=LbUy08MAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/edgar-sepulveda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=LbUy08MAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Edgar-Sepulveda-Oviedo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/ehsepulvedao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04984853v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hernando Sep&#250;lveda-Oviedo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.100942" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05249774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enciso-Salas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sotomayor-Moriano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2025.2550562" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seja.2025.100112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04995018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2025.101682" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05388872v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sebastian Suarez Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jammes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21897/rii.4169" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Pavlov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2025.100558" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04962462v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Enrique Bermeo Clavijo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos M&#233;ndez-C&#243;rdoba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2025.e42784" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.07.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04687787v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2024.08.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04689176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.109068" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04276780v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e21491" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04185789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hernando Sep&#250;lveda Oviedo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos M&#233;ndez C&#243;rdoba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091902.2022.2026500" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2022.101696" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05147645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05148005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sebastian Suarez Sepulveda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148801v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo-Iglesias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kabalan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro von Hohendorff Seger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04125988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04125983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290156v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355362v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20906/cps/cba2018-0847" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fernando Lopez Prieto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonatan David Piza Rodriguez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Andrea Sora Castro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Emiro Ramirez Heredia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04185771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-04888632v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023TOU30019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04427662v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04423817v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4f3bd5153c8897c57314d27e8c87aa4b7b3c27af;origin=https://hal.archives-ouvertes.fr/hal-04423817;visit=swh:1:snp:d82515665a61280986a5cfe6994e996cdfaa5b93;anchor=swh:1:rel:78d3a91bd9f5438ddb34a18b88220e96b3edf13c;path=/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>