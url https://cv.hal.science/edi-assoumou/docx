--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -702,274 +702,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing climate variability in energy systems modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gildas Siggini</w:t>
+                <w:t xml:space="preserve">Embedding power system's reliability within a long-term Energy System Optimization Model: Linking high renewable energy integration and future grid stability for France by 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gondia Sokhna Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Krakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.118089⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 257, pp.114037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.114037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084213v1</w:t>
+                <w:t xml:space="preserve">hal-02418375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding power system's reliability within a long-term Energy System Optimization Model: Linking high renewable energy integration and future grid stability for France by 2050</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Krakowski</w:t>
+                <w:t xml:space="preserve">Introducing climate variability in energy systems modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Siggini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 257, pp.114037. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 206, pp.118089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.114037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.118089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418375v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating long-term lifestyle changes: A methodological proposal based on a statistical model</w:t>
               </w:r>
@@ -981,51 +981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Special Issue: How are new sustainable development approaches responding to societal challenges?, 26 (2), pp.159 - 171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1059,103 +1059,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximizing intermittency in 100% renewable and reliable power systems: A holistic approach applied to Reunion Island in 2030</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Krakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.In Press. </w:t>
@@ -1219,51 +1219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9th International Conference on Applied Energy, ICAE2017, 21-24 August 2017, Cardiff, UK, 142, pp.3020-3027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1323,51 +1323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 141, pp.2613-2627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1413,51 +1413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « Digital Society » : un scénario de transition énergétique à l’horizon 2072</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1508,103 +1508,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability-constrained scenarios with increasing shares of renewables for the French power sector in 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gondia Sokhna Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Krakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gondia Sokhna Seck</w:t>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9th International Conference on Applied Energy, ICAE2017, 21-24 August 2017, Cardiff, UK, 142, pp.3041 - 3048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1651,64 +1651,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing Energy Efficiency and Fossil Fuel: The Role of Carbon Pricing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Didelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1762,341 +1762,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing GHG mitigation and associated cost of French biofuel sector: Insights from a TIMES model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Hugues</w:t>
+                <w:t xml:space="preserve">Integrating climate change and energy mix scenarios in LCA of buildings and districts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.06.146⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 184, pp. 619-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.10.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354145v1</w:t>
+                <w:t xml:space="preserve">hal-01450183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating climate change and energy mix scenarios in LCA of buildings and districts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Schalbart</w:t>
+                <w:t xml:space="preserve">Assessing GHG mitigation and associated cost of French biofuel sector: Insights from a TIMES model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Peuportier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 184, pp. 619-629. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.288-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.10.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.06.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450183v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasible path toward 40–100% renewable energy shares for power supply in France by 2050: A prospective analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Krakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Krakowski</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 171, pp.501-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2130,77 +2130,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux d’une transition vers une production d’électricité 100 % renouvelable en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Krakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 627 - septembre octobre, pp.381-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2219,238 +2219,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating long-term energy and CO2 mitigation options at city scale: A technical analysis for the city of Bologna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux de moyen et long termes d'une transition vers une production d'électricité 100% renouvelable dans le cas de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Krakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Roy</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de l'Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, septembre-octobre (627), pp.381-394</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206743v1</w:t>
+                <w:t xml:space="preserve">hal-01296886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de moyen et long termes d'une transition vers une production d'électricité 100% renouvelable dans le cas de la France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating long-term energy and CO2 mitigation options at city scale: A technical analysis for the city of Bologna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Marmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Energie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sustainable Development of Energy, Water and Environment Systems, 92 (3), pp.592-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2015.06.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296886v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exercices de prospective énergétique à l’épreuve des mutations des modes de vie</w:t>
               </w:r>
@@ -2462,51 +2462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Strosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2579,64 +2579,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46, pp.120-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2721,51 +2721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68, pp.80-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2811,51 +2811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future prospects for nuclear power in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3207,51 +3207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 101, pp.268-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3349,51 +3349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systemics, Cybernetics and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (1), pp.89-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3431,51 +3431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon value dynamics for France: A key driver to support mitigation pledges at country scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (7), pp.4325-4336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3521,51 +3521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation prospective et spécificités de la politique énergétique française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3664,51 +3664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 558, pp.356, 357-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4398,502 +4398,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of forest biomass in French residential energy transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zixuan Wang</w:t>
+                <w:t xml:space="preserve">Transition of the European power system within planetary boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Biomass Conference and Exhibition (EUBCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Marseille (Online), France</w:t>
+              <w:t xml:space="preserve">AFD - 15th international research conference - Strong sustainibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934769v1</w:t>
+                <w:t xml:space="preserve">hal-03894115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the role of green Hydrogen for the long-term development of the energy system - a case study for Algeria</w:t>
+                <w:t xml:space="preserve">TIMES modeling of the power system in Algeria: the future role of renewable power generation technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Chabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Energy Workshop (IEW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">2nd IAEE MENA Symposium – 5th Derasat Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Derasat, Bahrain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934464v1</w:t>
+                <w:t xml:space="preserve">hal-03934462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition of the European power system within planetary boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Guillot</w:t>
+                <w:t xml:space="preserve">Sizing of long duration storage in a variable renewable power system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFD - 15th international research conference - Strong sustainibility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Applied Energy (ICAE2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894115v1</w:t>
+                <w:t xml:space="preserve">hal-03934707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIMES modeling of the power system in Algeria: the future role of renewable power generation technologies</w:t>
+                <w:t xml:space="preserve">Assessment of the role of green Hydrogen for the long-term development of the energy system - a case study for Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Chabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IAEE MENA Symposium – 5th Derasat Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Derasat, Bahrain</w:t>
+              <w:t xml:space="preserve">40th International Energy Workshop (IEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934462v1</w:t>
+                <w:t xml:space="preserve">hal-03934464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing of long duration storage in a variable renewable power system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bricault</w:t>
+                <w:t xml:space="preserve">The role of forest biomass in French residential energy transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Applied Energy (ICAE2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">30th European Biomass Conference and Exhibition (EUBCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Marseille (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934707v1</w:t>
+                <w:t xml:space="preserve">hal-03934769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term impact of hybrid heat pumps (HHP) on electricity supply security – case study with French energy system</w:t>
               </w:r>
@@ -5000,51 +5000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Chabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAEE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5361,122 +5361,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of electricity trades restriction in achieving the carbon neutrality of the EU power system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gildas Siggini</w:t>
+                <w:t xml:space="preserve">AI for smart and climate resilient energy systems: the challenges of learning and forecasting hydropower production time series at local and global scale in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Demassey</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Simoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th Semi-annual ETSAP workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Valbonne, France</w:t>
+              <w:t xml:space="preserve">SophI.A Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084231v1</w:t>
+                <w:t xml:space="preserve">hal-03016528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term analysis of the electricity sector in Algeria: an energy dilemma nexus</w:t>
               </w:r>
@@ -5488,51 +5488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Chabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Benamirouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5564,122 +5564,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI for smart and climate resilient energy systems: the challenges of learning and forecasting hydropower production time series at local and global scale in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Sessa</w:t>
+                <w:t xml:space="preserve">Assessing the impact of electricity trades restriction in achieving the carbon neutrality of the EU power system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Siggini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofia Simoes</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demassey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SophI.A Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Sophia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">78th Semi-annual ETSAP workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Valbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016528v1</w:t>
+                <w:t xml:space="preserve">hal-03084231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathways for Biomass, CCS and CCU in the French decarbonization strategy</w:t>
               </w:r>
@@ -5741,446 +5741,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the climate dependency of the run-of-river based hydro power generation using machine learning techniques: an application to French, Portuguese and Spanish cases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Sessa</w:t>
+                <w:t xml:space="preserve">INVESTMENT CHOICES AND CAPACITIES AT RISK IN DECARBONIZING THE EU ELECTRIC SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Siggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMS 2019 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">International Conference on Applied Energy 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Vasteras, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302376v1</w:t>
+                <w:t xml:space="preserve">hal-02318615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing climate variability in Energy Systems Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filipa Amorim</w:t>
+                <w:t xml:space="preserve">Stochastic Model for the Uncertainties in the Long-Term Prediction of Run-of-River Hydropower Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Sessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Simoes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gildas Siggini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEE 2019- 4th International Conference on Energy and Environment: bringing together Engineering and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Guimarães, Portugal</w:t>
+              <w:t xml:space="preserve">PGMO Days 2019 - Programme Gaspard Monge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084220v1</w:t>
+                <w:t xml:space="preserve">hal-02390355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Model for the Uncertainties in the Long-Term Prediction of Run-of-River Hydropower Generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the climate dependency of the run-of-river based hydro power generation using machine learning techniques: an application to French, Portuguese and Spanish cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofia Simoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO Days 2019 - Programme Gaspard Monge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">EMS 2019 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390355v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVESTMENT CHOICES AND CAPACITIES AT RISK IN DECARBONIZING THE EU ELECTRIC SYSTEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing climate variability in Energy Systems Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Siggini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Applied Energy 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Vasteras, Sweden</w:t>
+              <w:t xml:space="preserve">ICEE 2019- 4th International Conference on Energy and Environment: bringing together Engineering and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Guimarães, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318615v1</w:t>
+                <w:t xml:space="preserve">hal-03084220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VARIABILTY OF LONG TERM ESTIMATES OF HYDRO POWER GENERATION ON A EUROPEAN SCALE</w:t>
               </w:r>
@@ -6395,51 +6395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th European Conference on Operational Research EURO 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6559,77 +6559,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to ensure reliability of a 100% renewable power mix in 2030 : a case study for the reunion island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Krakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6674,631 +6674,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon neutrality challenges for France in 2072</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The long term potential for electricity and gas grids integration in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Doudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Millot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jerôme Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEW 2017 International Energy Workshop </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Hyattsville, Maryland, United States</w:t>
+              <w:t xml:space="preserve">IFORS 2017 - 21st Conference of the International Federation of Operational Research Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFORS, Jul 2017, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690025v1</w:t>
+                <w:t xml:space="preserve">hal-01688141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling long term interactions between energy vectors: a case study for gas and electricity systems in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon neutrality challenges for France in 2072</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Gutierrez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Briens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71th Semi-annual ETSAP meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Global Change Research Institute of Pacific Northwest National Laboratory (PNNL) and University of Maryland (UMD), Jul 2017, Hyattsville, Maryland, United States</w:t>
+              <w:t xml:space="preserve">IEW 2017 International Energy Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Hyattsville, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690087v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long term potential for electricity and gas grids integration in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling long term interactions between energy vectors: a case study for gas and electricity systems in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Doudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFORS 2017 - 21st Conference of the International Federation of Operational Research Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFORS, Jul 2017, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">71th Semi-annual ETSAP meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Global Change Research Institute of Pacific Northwest National Laboratory (PNNL) and University of Maryland (UMD), Jul 2017, Hyattsville, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688141v1</w:t>
+                <w:t xml:space="preserve">hal-01690087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réconciliation des modèles top-down/bottom-up : Retour d'expérience sur l'approche combinée TIAM-FR / IMACLIM-R</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of the ETSAP E-Tech Database with water consumption and withdrawal data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Halstead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob van Der Zwaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la Chaire MPDD sur les Enjeux clefs pour la modélisation de la transition bas carbone : Les enjeux liés à l’hybridation dans les modèles technico-économiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Modélisation prospective au service du développement durable, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">ETSAP Workshop on modelling the water energy Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734914v1</w:t>
+                <w:t xml:space="preserve">hal-01734943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the ETSAP E-Tech Database with water consumption and withdrawal data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia Simoes</w:t>
+                <w:t xml:space="preserve">Réconciliation des modèles top-down/bottom-up : Retour d'expérience sur l'approche combinée TIAM-FR / IMACLIM-R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ghersi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Halstead</w:t>
+                <w:t xml:space="preserve">Jean-Charles Hourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bob van Der Zwaan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETSAP Workshop on modelling the water energy Nexus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Séminaire de la Chaire MPDD sur les Enjeux clefs pour la modélisation de la transition bas carbone : Les enjeux liés à l’hybridation dans les modèles technico-économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Modélisation prospective au service du développement durable, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734943v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-scale reconciliation to shed light on the plausibility of long-term low carbon pathways : power system issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7336,77 +7336,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time reconciliation and space agregation to shed light on the plausibility of longterm low carbon pathways for power system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Krakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7483,51 +7483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Sustainable Development Research Society Conference (ISDRS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The International Sustainable Development Research Society (ISDRS) Jul 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7546,256 +7546,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for future changes in the hourly CO2 emission factor of electricity generation: a case study for France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of fossil fuel extraction costs and carbon pricing on energy efficiency policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Didelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference on Sustainable Development of Energy, Water and Environment Systems - SDEWES 2016.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lisbon Portugal</w:t>
+              <w:t xml:space="preserve">International Energy Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Cork Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01450168v1</w:t>
+                <w:t xml:space="preserve">hal-01439703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of fossil fuel extraction costs and carbon pricing on energy efficiency policies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Prospects for future changes in the hourly CO2 emission factor of electricity generation: a case study for France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Doudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Didelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Energy Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Cork Ireland</w:t>
+              <w:t xml:space="preserve">11th Conference on Sustainable Development of Energy, Water and Environment Systems - SDEWES 2016.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lisbon Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439703v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing energy system models with a quantitative approach of future lifestyles</w:t>
               </w:r>
@@ -7807,51 +7807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence SDEWES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7876,77 +7876,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing Energy Efficiency And Fossil Fuel : The Role Of Carbon Pricing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Didelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7997,77 +7997,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a 1.5 degre compatible energy system for France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8217,51 +8217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load curve impact of large electric vehicles fleet in the Paris Île-de-France region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Marmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO2015 - 27th European Conference on Operation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of European Operational Research Societies, Jul 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8280,178 +8280,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission impacts of marginal electricity demand in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A prospective analysis of contrasted renewable energy penetration targets in French power system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Krakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Gutierrez</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Semi-Annual ETSAP Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Sophia Antipolis France</w:t>
+              <w:t xml:space="preserve">10th Conference on Sustainable Development of Energy, Water and Environment Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dubrovnik, Croatia. pp.SDEWES2015-0323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547120v1</w:t>
+                <w:t xml:space="preserve">hal-01255096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRANCE perspectives and COP21 insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Krakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th ETSAP Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Sophia Antipolis France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8470,286 +8483,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prospective analysis of contrasted renewable energy penetration targets in French power system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emission impacts of marginal electricity demand in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Doudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Sustainable Development of Energy, Water and Environment Systems </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dubrovnik, Croatia. pp.SDEWES2015-0323</w:t>
+              <w:t xml:space="preserve">68th Semi-Annual ETSAP Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Sophia Antipolis France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255096v1</w:t>
+                <w:t xml:space="preserve">hal-01547120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The changing role of natural gas in the French energy transition</w:t>
+                <w:t xml:space="preserve">Emission impacts of marginal electricity demand in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Sustainable Development of Energy, Water and Environment Systems </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dubrovnik, Croatia. pp.SDEWES2015-0374</w:t>
+              <w:t xml:space="preserve">68th Semi-annual ETSAP meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255084v1</w:t>
+                <w:t xml:space="preserve">hal-01550300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission impacts of marginal electricity demand in France</w:t>
+                <w:t xml:space="preserve">The changing role of natural gas in the French energy transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Semi-annual ETSAP meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">10th Conference on Sustainable Development of Energy, Water and Environment Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dubrovnik, Croatia. pp.SDEWES2015-0374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550300v1</w:t>
+                <w:t xml:space="preserve">hal-01255084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EV-STEP project presentation</w:t>
               </w:r>
@@ -8873,90 +8873,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating renewable energy in power systems: Challenges and solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Krakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IAEE European Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8981,77 +8981,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrage between energy efficiency and carbon management: an industry sectorial study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9096,506 +9096,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including externalities in a techno-economic outlook on French biofuel sector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Hugues</w:t>
+                <w:t xml:space="preserve">The Need and Challenge of Ambitious Climate-Energy Strategies at the Urban Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference on Sustainable Development of Energy, Water and Environment Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Venice, Italy. pp.SDEWES2014-0249</w:t>
+              <w:t xml:space="preserve">COP 20 - Lima 2014, European Union Side Events - Lima Climate Change Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103599v1</w:t>
+                <w:t xml:space="preserve">hal-01105079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards long-term 2050 energy and environment strategies at city scale: an application to the city of Bologna</w:t>
+                <w:t xml:space="preserve">(Re)thinking the future of natural gas allocation by 2050 : Opportunities in the transport sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Roy</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Gusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference on Sustainable Development of Energy, Water and Environment Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Venice, Italy. pp.SDEWES2014.0346</w:t>
+              <w:t xml:space="preserve">20th Flame conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103595v1</w:t>
+                <w:t xml:space="preserve">hal-01105012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling top-down and bottom-up energy/economy models: a case of TIAM-FR and IMACLIM-R</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+                <w:t xml:space="preserve">Including externalities in a techno-economic outlook on French biofuel sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETSAP-UCC Workshop '14 - Methodologies linking energy systems models and economic models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, University College Cork, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">9th Conference on Sustainable Development of Energy, Water and Environment Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Venice, Italy. pp.SDEWES2014-0249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103452v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)thinking the future of natural gas allocation by 2050 : Opportunities in the transport sector</w:t>
+                <w:t xml:space="preserve">Towards long-term 2050 energy and environment strategies at city scale: an application to the city of Bologna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lauren Gusse</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Marmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Flame conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">9th Conference on Sustainable Development of Energy, Water and Environment Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Venice, Italy. pp.SDEWES2014.0346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105012v1</w:t>
+                <w:t xml:space="preserve">hal-01103595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Need and Challenge of Ambitious Climate-Energy Strategies at the Urban Scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+                <w:t xml:space="preserve">Reconciling top-down and bottom-up energy/economy models: a case of TIAM-FR and IMACLIM-R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ghersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COP 20 - Lima 2014, European Union Side Events - Lima Climate Change Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Lima, Peru</w:t>
+              <w:t xml:space="preserve">ETSAP-UCC Workshop '14 - Methodologies linking energy systems models and economic models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, University College Cork, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105079v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating alternative 2050 urban energy strategies: a case study for the city of Bologna</w:t>
               </w:r>
@@ -9676,51 +9676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Marmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th Semi-annual IEA-ETSAP meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9745,90 +9745,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term modelling of renewable energy integration in the case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Krakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Energy Workshop - IEW 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Energy Research Institute (ERI) and China University of Mining and Technology (Beijing)., Jun 2014, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9879,51 +9879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Marmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IAEE European Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9987,64 +9987,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semi-annual ETSAP meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10063,295 +10063,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart grids and power supply reliability: The impact of demand response on future power mixes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+                <w:t xml:space="preserve">Long term energy modeling for south america with the times paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerTech 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th ELAEE (Latin-American Association of Economy of the Energy) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Montevideo, Uruguay</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933168v1</w:t>
+                <w:t xml:space="preserve">hal-01547325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term energy modeling for south america with the times paradigm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Smart grids and power supply reliability: The impact of demand response on future power mixes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ELAEE (Latin-American Association of Economy of the Energy) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PowerTech 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Grenoble, France. pp.1-5 - Article number 13882366, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PTC.2013.6652216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547325v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewables and future power systems : CMA's topics of interest for the ETSAP-IRENA session</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10415,51 +10415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Conference on Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rome Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10497,51 +10497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flattening the load curve with Demand Response solutions: a long-term analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10713,51 +10713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">United Nations Climate Change Conference, COP 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Doha Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10808,51 +10808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Conference on Operational Research, EURO XXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10916,51 +10916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">United Nations Climate Change Conference, COP 18,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Doha, Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11024,51 +11024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Energy Workshop (IEW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Cap Town, South Africa. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11087,204 +11087,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology and social factors in passenger transport: a comparative assessment of different leverages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Briens</w:t>
+                <w:t xml:space="preserve">Future challenges for the French power generation paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Conference on Operational Research, EURO XXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546367v1</w:t>
+                <w:t xml:space="preserve">hal-01322522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future challenges for the French power generation paradigm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+                <w:t xml:space="preserve">Technology and social factors in passenger transport: a comparative assessment of different leverages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Conference on Operational Research, EURO XXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322522v1</w:t>
+                <w:t xml:space="preserve">hal-01546367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GHG emissions cap impact on French biofuel mix using MARKAL/TIMES Model</w:t>
               </w:r>
@@ -11296,51 +11296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Conference on Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11365,51 +11365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exercice prospectif et la fabrique de scénarios énergétiques : réflexion sur les approches 2050 pour la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Dudouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11486,51 +11486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th IAEE International Conference, "Institutions, Efficiency and Evolving Energy Technologies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11581,51 +11581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEW - 30th International Energy Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Stanford, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11702,51 +11702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA-ETSAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Stanfort, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11765,172 +11765,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Water Supply in Future Energy Systems Using the TIMES Integrated Assessment Model (TIAM-FR)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+                <w:t xml:space="preserve">Reliability versus low carbon issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Energy Engineering, Economics and Policy: EEEP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Orlando, United States. 6 p</w:t>
+              <w:t xml:space="preserve">Third Annual Meeting of the International Research Network for Low Carbon Societies (LCS-RNet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00664397v1</w:t>
+                <w:t xml:space="preserve">hal-01325627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards A Shared Optimum For Water And Energy Resources: A Focus On The Middle East Using The TIAM-FR Model</w:t>
+                <w:t xml:space="preserve">Analyzing Water Supply in Future Energy Systems Using the TIMES Integrated Assessment Model (TIAM-FR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
@@ -11944,198 +11931,211 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEW - 30th International Energy Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Stanford, California, United States</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Energy Engineering, Economics and Policy: EEEP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Orlando, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868191v1</w:t>
+                <w:t xml:space="preserve">hal-00664397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability versus low carbon issues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Towards A Shared Optimum For Water And Energy Resources: A Focus On The Middle East Using The TIAM-FR Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Annual Meeting of the International Research Network for Low Carbon Societies (LCS-RNet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris France</w:t>
+              <w:t xml:space="preserve">IEW - 30th International Energy Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Stanford, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01325627v1</w:t>
+                <w:t xml:space="preserve">hal-00868191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial and Environmental Impacts of an Expanding Bio-Energy Sector</w:t>
               </w:r>
@@ -12242,51 +12242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Energy Engineering, Economics and Policy: EEEP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12419,77 +12419,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A TIMES model of the Reunion Island for analysing the reliability of electricity supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEW - 30th International Energy Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Stanford, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12540,51 +12540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IAEE Rio 2010 International Conference "The Future of Energy: Global Challenges, Diverse Solutions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Rio de Janeiro, Brazil. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12622,64 +12622,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cost of reliability of supply in future power systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12743,51 +12743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IAEE Rio 2010 International Conference "The Future of Energy: Global Challenges, Diverse Solutions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Rio de Janeiro, Brazil. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13041,51 +13041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint TERI ETSAP Workshop, "Energy Modelling Tools and Techniques to address Sustainable Development and Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13136,64 +13136,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe World Energy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13270,51 +13270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference "Water and Energy" - International Water Association and Waternetwerk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13333,921 +13333,921 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing water allocation in the TIAM-FR energy model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+                <w:t xml:space="preserve">Power generation under post Copenhagen emission reduction pledges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETSAP Workshop, University College Cork</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Engineering Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982608v1</w:t>
+                <w:t xml:space="preserve">hal-00509199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement des énergies renouvelables en Europe : place de la France, question des pays intensifs en carbone. Décisions politiques et économiques face aux enjeux énergie-climat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Long term planning tools and reliability needs: focusing on the Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Université TOTAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd IAEE Rio 2010 International Conference "The Future of Energy: Global Challenges, Diverse Solutions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rio de Janeiro, Brazil. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00614972v1</w:t>
+                <w:t xml:space="preserve">hal-00508742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagements post COP 15: Séquestration du carbone ou renouvelables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ETSAP modeling tools: a bottom-up framework for energy issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'énergie par ses externalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Ajaccio - Corte (CORSE), France</w:t>
+              <w:t xml:space="preserve">24th European Conference on Operational Research (EURO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509304v1</w:t>
+                <w:t xml:space="preserve">hal-00509201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term planning tools and reliability needs: focusing on the Reunion Island</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Implementing water allocation in the TIAM-FR energy model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IAEE Rio 2010 International Conference "The Future of Energy: Global Challenges, Diverse Solutions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Rio de Janeiro, Brazil. 14 p</w:t>
+              <w:t xml:space="preserve">ETSAP Workshop, University College Cork</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508742v1</w:t>
+                <w:t xml:space="preserve">hal-01982608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETSAP modeling tools: a bottom-up framework for energy issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engagements post COP 15: Séquestration du carbone ou renouvelables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Conference on Operational Research (EURO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">L'énergie par ses externalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Ajaccio - Corte (CORSE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509201v1</w:t>
+                <w:t xml:space="preserve">hal-00509304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power generation under post Copenhagen emission reduction pledges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Déploiement des énergies renouvelables en Europe : place de la France, question des pays intensifs en carbone. Décisions politiques et économiques face aux enjeux énergie-climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Engineering Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Journée de l'Université TOTAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509199v1</w:t>
+                <w:t xml:space="preserve">hal-00614972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIMES model for the Reunion Island: addressing reliability of electricity supply</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enjeux prospectifs Biomasse/Energie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Energy Workshop (IEW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. 16 p</w:t>
+              <w:t xml:space="preserve">L'énergie par ses externalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Ajaccio - Corte (CORSE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508605v1</w:t>
+                <w:t xml:space="preserve">hal-00509282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux prospectifs Biomasse/Energie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexibility and reliability in long-term planning exercices dedicated to the electricity sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'énergie par ses externalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Ajaccio - Corte (CORSE), France</w:t>
+              <w:t xml:space="preserve">XXIe World Energy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montreal, Canada. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509282v1</w:t>
+                <w:t xml:space="preserve">hal-00568865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility and reliability in long-term planning exercices dedicated to the electricity sector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">TIMES model for the Reunion Island: addressing reliability of electricity supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe World Energy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montreal, Canada. 20 p</w:t>
+              <w:t xml:space="preserve">International Energy Workshop (IEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00568865v1</w:t>
+                <w:t xml:space="preserve">hal-00508605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional impacts of post Copenhagen emission reduction pledges using TIAM-FR</w:t>
               </w:r>
@@ -14259,51 +14259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Conference on Operational Research, EURO XXIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14354,51 +14354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IAEE European Conference, "Energy Economy, Policies and Supply Security: Surviving the Global Economic Crisis"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14449,51 +14449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Energy Workshop (IEW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14544,51 +14544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Modelling Tools and Techniques to address Sustainable Development and Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14665,51 +14665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IAEE European Conference, "Energy Economy, Policies and Supply Security: Surviving the Global Economic Crisis"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14760,51 +14760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14842,51 +14842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaire Modélisation prospective au service du Développement Durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14937,77 +14937,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiabilité des systèmes électriques et modélisation prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Energie et Développement Durable"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15045,64 +15045,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shift from oil fueled cars for future sustainable mobilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IAEE European Conference "Energy, Policies and Technologies for Sustainable Economies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15121,645 +15121,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Households under carbon constraints and the burden sharing issue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Impacts régionaux des enjeux mondiaux de réduction des émissions de GES: Prospective long terme à l'aide du modéle TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Energy Workshop,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Venice, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire "Energie et Développement Durable"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593838v1</w:t>
+                <w:t xml:space="preserve">hal-00511380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources agricoles, biocarburants et modéliation prospective TIMES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GHG mitigation targets by 2020: what international coordination?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Chaire Modélisation prospective au service du développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Marne La Vallée, France</w:t>
+              <w:t xml:space="preserve">10th IAEE European Conference "Energy, Policies and Technologies for Sustainable Economies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00511593v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability in future electricity mixes: the question of distributed and renewables sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term planning and the sustainable power system: a focus on flexibility needs and network reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Drouineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IAEE European Conference "Energy, Policies and Technologies for Sustainable Economies"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 IEEE/PES Power Systems Conference and Exposition, PSCE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Seattle, WA, United States. pp.384-389 - ISBN: 978-1-4244-3810-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PSCE.2009.4840176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508685v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GHG mitigation targets by 2020: what international coordination?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+                <w:t xml:space="preserve">Households under carbon constraints and the burden sharing issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Lentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IAEE European Conference "Energy, Policies and Technologies for Sustainable Economies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">International Energy Workshop,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508702v1</w:t>
+                <w:t xml:space="preserve">hal-00593838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term planning and the sustainable power system: a focus on flexibility needs and network reliability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ressources agricoles, biocarburants et modéliation prospective TIMES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Drouineau</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE/PES Power Systems Conference and Exposition, PSCE 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée de la Chaire Modélisation prospective au service du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marne La Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PSCE.2009.4840176⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00508562v1</w:t>
+                <w:t xml:space="preserve">hal-00511593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts régionaux des enjeux mondiaux de réduction des émissions de GES: Prospective long terme à l'aide du modéle TIAM-FR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+                <w:t xml:space="preserve">Reliability in future electricity mixes: the question of distributed and renewables sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Energie et Développement Durable"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, La Réunion, France</w:t>
+              <w:t xml:space="preserve">10th IAEE European Conference "Energy, Policies and Technologies for Sustainable Economies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00511380v1</w:t>
+                <w:t xml:space="preserve">hal-00508685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux mondiaux et impacts régionaux des contraintes carbone. Prospective long terme à l'aide du modèle TIAM-FR</w:t>
               </w:r>
@@ -15771,51 +15771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Chaire Modélisation prospective au service du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15853,51 +15853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation targets and carbon values: insights from TIMES-FR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15974,51 +15974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Solene Maladin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Kayser-Bril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16082,51 +16082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electricity Generation and Renewables under Carbon Mitigation Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16173,77 +16173,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Efficiency And The &amp;quot;triple 20&amp;quot; European Policy: Lessons Drawn From The French Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th International Association for Energy Economics International Conference, IAEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16281,51 +16281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Carbon Values To Achieve Strong Post Kyoto Co2 Reduction Targets For France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16389,77 +16389,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network reliability assessment towards long term planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Energy 2030 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Atlanta, United States. pp.226-230 - ISBN: 978-1-4244-2850-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16487,221 +16487,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00505035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation prospective et spécialités de la politique énergétique française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Exercices prospectifs via le modèle MARKAL : spécificités françaises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication aux journées 2007 de la section électrotechnique sur le thème Energie et Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Cachan, France</w:t>
+              <w:t xml:space="preserve">Colloque Energie et développement durable - JEEA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594054v1</w:t>
+                <w:t xml:space="preserve">hal-00573352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercices prospectifs via le modèle MARKAL : spécificités françaises ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Modélisation prospective et spécialités de la politique énergétique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Energie et développement durable - JEEA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Rennes, France</w:t>
+              <w:t xml:space="preserve">communication aux journées 2007 de la section électrotechnique sur le thème Energie et Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573352v1</w:t>
+                <w:t xml:space="preserve">hal-00594054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markal-Times assessment of long term CO2 emissions targets for France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16804,51 +16804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Energy Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16873,51 +16873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche prospective utilisant le modèle MARKAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17007,51 +17007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17115,51 +17115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17197,51 +17197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy mix planning for the French electricity production sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17312,295 +17312,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key features of the electricity production sector through long-term planning : the French case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Reducing greenhouse gas emissions by a factor of 4 by 2050: a bottom-up analysis of post Kyoto emissions targets for France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSCE '06. 2006 IEEE PES</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Energy Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Cape Town, South Africa</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573331v1</w:t>
+                <w:t xml:space="preserve">hal-00594069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing greenhouse gas emissions by a factor of 4 by 2050: a bottom-up analysis of post Kyoto emissions targets for France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Key features of the electricity production sector through long-term planning : the French case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Energy Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PSCE '06. 2006 IEEE PES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Atlanta, United States. p. 1796-1801- ISBN 1-4244-0177-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PSCE.2006.296185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594069v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective énergétique : le modèle MARKAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17664,51 +17664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energies renouvelables et modélisation Markal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17772,51 +17772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux environnementaux et planification énergétique européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17880,51 +17880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term Energy modeling for the french electricity sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18256,312 +18256,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined assessment of energy systems and urban planning to evaluate the long-term impact of urban development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Denoux</w:t>
+                <w:t xml:space="preserve">VARIABILTY OF LONG TERM ESTIMATES OF HYDRO POWER GENERATION ON A EUROPEAN SCALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Society in Transition: 2nd International Conference on Energy Research and Social Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Tempe, United States. , 2019</w:t>
+              <w:t xml:space="preserve">Internation Conference on Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Vasteras, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180948v1</w:t>
+                <w:t xml:space="preserve">hal-02317459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIMES-WAPP, a Long-Term Prospective Model for the West African Power System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined assessment of energy systems and urban planning to evaluate the long-term impact of urban development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Timothé Beaufils</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th SDEWES Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Energy and Society in Transition: 2nd International Conference on Energy Research and Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Tempe, United States. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454550v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VARIABILTY OF LONG TERM ESTIMATES OF HYDRO POWER GENERATION ON A EUROPEAN SCALE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TIMES-WAPP, a Long-Term Prospective Model for the West African Power System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sílvia Carvalho</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fama Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Beaufils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internation Conference on Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Vasteras, Switzerland</w:t>
+              <w:t xml:space="preserve">14th SDEWES Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317459v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18579,90 +18579,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France 2072 : Lifestyles at the core of carbon neutrality challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18708,51 +18708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term Water and Energy Issues in European Power Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19205,90 +19205,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling top-down and bottom-up energy/economy models: a case of TIAM-FR and IMACLIM-R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ghersi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Hourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Jun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -19323,51 +19323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the effect of environmental policies on the allocation of natural gas accross end-use sectors in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19417,51 +19417,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology report on the enhancement of ETSAP ETechDS database with cooling technology parameters for thermal power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Halstead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19548,77 +19548,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load curve impact of large electric vehicles fleet in the Paris Ile-de-France region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Marmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Working Paper 2015-04-18, Chaire Modélisation prospective au service du développement durable. 2015, pp.40 - Les Cahiers de la Chaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -19653,51 +19653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the effect of environmental policies on the allocation of natural gas accross end-use sectors in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Working Paper 2011-02-02, Chaire Modélisation prospective au service du développement durable. 2011, pp.24 - Les Cahiers de la Chaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -19719,51 +19719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénarios prospectifs France à l'horizon 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20164,51 +20164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre d'Orgeval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Sheehan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avenas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.127288" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Siggini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2023.113470" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Simoes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Amorim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2021.100657" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442141v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frapin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03499725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sim&#245;es" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3040050" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118089" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02418375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondia Sokhna Seck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Krakowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01797508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gallic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.1727" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouckaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.08.058" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01712143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hugues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.12.439" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01574976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.07.065" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSZX0R65-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01559981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01689596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.12.442" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Didelot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Selosse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.814" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354145v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.146" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCT76ZNH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01450183v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schalbart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.10.043" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PJFMGJF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01293627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.03.094" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01206743v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Marmorat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.06.123" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSZ3FQ0N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01296886v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01119645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strosser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15635" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01132581v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Drouineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.02.024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-293NSTFZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971292v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.02.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CM9BC3M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00989586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.03.056" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-204FBZHF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Forsell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Athanassiadis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thivolle-Casat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lorne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.05.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFL57RDG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880399v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00757040v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dubreuil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.06.032" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFX21QSD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00793106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2011.04.050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ5WK65B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2007002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504410v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bordier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758006v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708757v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04298580v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pezza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bono" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bricault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390326v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934795v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934769v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934464v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Chabouni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894115v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934462v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934707v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934810v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934470v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844138v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524272v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084234v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia G Simoes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084231v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082474v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benamirouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016528v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Doudard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02302376v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084220v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02390355v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Thuilliez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318615v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02317448v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Carvalho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980666v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welington de Oliveira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953117v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mraihi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02008098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01699605v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Millot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690087v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gutierrez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01688141v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734914v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ghersi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Hourcade" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734943v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Halstead" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob van Der Zwaan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01452812v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01438825v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01355927v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01450168v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439703v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didelot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441042v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439647v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445132v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445736v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255108v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547120v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322389v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255096v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255084v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01550300v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01550303v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103658v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103208v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thiboust" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103599v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103595v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103452v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Hourcade" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01105012v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Gusse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01105079v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103621v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547044v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01104166v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103643v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539690v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Postic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00933168v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2013.6652216" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547325v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322420v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322426v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547012v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539648v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01546373v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981984v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868646v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01546367v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322522v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322683v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01329492v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dudouit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594575v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868194v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320788v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664397v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868191v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01325627v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664400v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljusk Ola Eriksson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594567v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594359v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljusk Ola Ericksson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868177v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508746v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508736v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508608v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573376v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511335v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509192v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322739v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982608v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614972v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509304v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508742v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509201v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509199v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508605v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509282v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00568865v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323122v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509180v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868155v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510210v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504488v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508708v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593806v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511352v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508719v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593838v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cayla" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marchand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511593v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508685v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508702v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lentz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508562v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PSCE.2009.4840176" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511380v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593800v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593919v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504990v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solene Maladin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Kayser-Bril" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGY.2008.4781017" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504981v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGY.2008.4780989" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508756v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508754v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505035v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGY.2008.4781024" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594054v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573352v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594037v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594042v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pichard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331194v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615245v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594074v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594066v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordier Marc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazauric" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573331v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PSCE.2006.296185" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594069v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615253v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331205v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615285v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323183v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084238v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084239v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fortes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180948v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454550v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fama Gueye" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Beaufils" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02317459v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01896027v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01387368v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://store.elsevier.com/product.jsp?isbn=9780128032374" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158819v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Kempener" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiodi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Ciorba" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaeta" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16540-0_3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02520128v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02507400v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734872v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jun" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661469v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735121v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungwoo Kang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01293771v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135639v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135623v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002752v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006ENMP1423" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01691601v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre d'Orgeval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Sheehan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avenas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.127288" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Siggini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2023.113470" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Simoes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Amorim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2021.100657" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442141v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frapin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03499725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sim&#245;es" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3040050" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02418375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondia Sokhna Seck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Krakowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118089" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01797508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gallic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.1727" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouckaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.08.058" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01712143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hugues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.12.439" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01574976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.07.065" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSZX0R65-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01559981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01689596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.12.442" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Didelot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Selosse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.814" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01450183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schalbart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.10.043" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PJFMGJF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.146" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCT76ZNH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01293627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.03.094" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01296886v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01206743v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Marmorat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.06.123" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSZ3FQ0N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01119645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strosser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15635" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01132581v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Drouineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.02.024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-293NSTFZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971292v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.02.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CM9BC3M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00989586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.03.056" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-204FBZHF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Forsell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Athanassiadis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thivolle-Casat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lorne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.05.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFL57RDG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880399v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00757040v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dubreuil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.06.032" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFX21QSD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00793106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2011.04.050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ5WK65B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2007002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504410v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bordier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758006v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708757v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04298580v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pezza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bono" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bricault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390326v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934795v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894115v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Chabouni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934707v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934464v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934769v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934810v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934470v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844138v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524272v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084234v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia G Simoes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016528v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082474v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benamirouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084231v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Doudard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318615v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02390355v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Thuilliez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02302376v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084220v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02317448v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Carvalho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980666v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welington de Oliveira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953117v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mraihi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02008098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01699605v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01688141v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gutierrez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690025v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Millot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briens" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690087v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734943v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Halstead" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob van Der Zwaan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734914v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ghersi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Hourcade" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01452812v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01438825v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01355927v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didelot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01450168v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441042v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439647v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445132v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445736v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255108v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255096v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322389v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547120v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01550300v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255084v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01550303v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103658v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103208v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thiboust" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01105079v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01105012v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Gusse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103599v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103595v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103452v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Hourcade" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103621v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547044v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01104166v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103643v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539690v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Postic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547325v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00933168v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2013.6652216" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322420v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322426v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547012v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539648v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01546373v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981984v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868646v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322522v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01546367v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322683v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01329492v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dudouit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594575v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868194v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320788v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01325627v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664397v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868191v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664400v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljusk Ola Eriksson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594567v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594359v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljusk Ola Ericksson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868177v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508746v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508736v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508608v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573376v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511335v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509192v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322739v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509199v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508742v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509201v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982608v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509304v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614972v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509282v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00568865v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508605v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323122v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509180v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868155v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510210v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504488v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508708v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593806v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511352v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508719v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511380v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508702v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lentz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508562v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PSCE.2009.4840176" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593838v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cayla" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marchand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511593v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508685v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593800v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593919v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504990v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solene Maladin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Kayser-Bril" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGY.2008.4781017" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504981v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGY.2008.4780989" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508756v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508754v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505035v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGY.2008.4781024" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573352v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594054v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594037v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594042v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pichard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331194v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615245v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594074v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594066v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordier Marc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazauric" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594069v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573331v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PSCE.2006.296185" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615253v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331205v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615285v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323183v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084238v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084239v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fortes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02317459v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180948v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454550v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fama Gueye" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Beaufils" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01896027v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01387368v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://store.elsevier.com/product.jsp?isbn=9780128032374" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158819v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Kempener" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiodi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Ciorba" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaeta" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16540-0_3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02520128v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02507400v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734872v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jun" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661469v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735121v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungwoo Kang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01293771v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135639v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135623v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002752v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006ENMP1423" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01691601v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>