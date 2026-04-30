--- v1 (2026-04-30)
+++ v2 (2026-04-30)
@@ -2124,51 +2124,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux d’une transition vers une production d’électricité 100 % renouvelable en France</w:t>
+                <w:t xml:space="preserve">Enjeux de moyen et long termes d'une transition vers une production d'électricité 100% renouvelable dans le cas de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Krakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
@@ -2177,280 +2177,280 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 627 - septembre octobre, pp.381-394</w:t>
+              <w:t xml:space="preserve">, 2015, septembre-octobre (627), pp.381-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255066v1</w:t>
+                <w:t xml:space="preserve">hal-01296886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de moyen et long termes d'une transition vers une production d'électricité 100% renouvelable dans le cas de la France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating long-term energy and CO2 mitigation options at city scale: A technical analysis for the city of Bologna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Marmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Energie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sustainable Development of Energy, Water and Environment Systems, 92 (3), pp.592-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2015.06.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296886v1</w:t>
+                <w:t xml:space="preserve">hal-01206743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating long-term energy and CO2 mitigation options at city scale: A technical analysis for the city of Bologna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux d’une transition vers une production d’électricité 100 % renouvelable en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Krakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Roy</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de l'Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 627 - septembre octobre, pp.381-394</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01206743v1</w:t>
+                <w:t xml:space="preserve">hal-01255066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exercices de prospective énergétique à l’épreuve des mutations des modes de vie</w:t>
               </w:r>
@@ -4303,653 +4303,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French energy transition under carbon neutrality – analysis based on systemic modelling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zixuan Wang</w:t>
+                <w:t xml:space="preserve">Transition of the European power system within planetary boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Conference on Sustainable Development of Energy, Water and Environment Systems (SDEWES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve">AFD - 15th international research conference - Strong sustainibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934795v1</w:t>
+                <w:t xml:space="preserve">hal-03894115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition of the European power system within planetary boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Guillot</w:t>
+                <w:t xml:space="preserve">TIMES modeling of the power system in Algeria: the future role of renewable power generation technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Chabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFD - 15th international research conference - Strong sustainibility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd IAEE MENA Symposium – 5th Derasat Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Derasat, Bahrain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894115v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIMES modeling of the power system in Algeria: the future role of renewable power generation technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naima Chabouni</w:t>
+                <w:t xml:space="preserve">Sizing of long duration storage in a variable renewable power system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IAEE MENA Symposium – 5th Derasat Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Derasat, Bahrain</w:t>
+              <w:t xml:space="preserve">14th International Conference on Applied Energy (ICAE2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934462v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing of long duration storage in a variable renewable power system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bricault</w:t>
+                <w:t xml:space="preserve">French energy transition under carbon neutrality – analysis based on systemic modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Applied Energy (ICAE2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">17th Conference on Sustainable Development of Energy, Water and Environment Systems (SDEWES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934707v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the role of green Hydrogen for the long-term development of the energy system - a case study for Algeria</w:t>
+                <w:t xml:space="preserve">The role of forest biomass in French residential energy transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima Chabouni</w:t>
+                <w:t xml:space="preserve">Zixuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Energy Workshop (IEW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">30th European Biomass Conference and Exhibition (EUBCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Marseille (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934464v1</w:t>
+                <w:t xml:space="preserve">hal-03934769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of forest biomass in French residential energy transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zixuan Wang</w:t>
+                <w:t xml:space="preserve">Assessment of the role of green Hydrogen for the long-term development of the energy system - a case study for Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Chabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Biomass Conference and Exhibition (EUBCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Marseille (Online), France</w:t>
+              <w:t xml:space="preserve">40th International Energy Workshop (IEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934769v1</w:t>
+                <w:t xml:space="preserve">hal-03934464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term impact of hybrid heat pumps (HHP) on electricity supply security – case study with French energy system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zixuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th AIEE Energy Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4974,51 +4974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIMES-DZA Prospective modeling in Algeria - Shale gas development strategy as a way out of energy dilemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Chabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5253,338 +5253,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-optimal role of wind and solar power in Europe under climate change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofia G Simoes</w:t>
+                <w:t xml:space="preserve">AI for smart and climate resilient energy systems: the challenges of learning and forecasting hydropower production time series at local and global scale in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Demassey</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Simoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMP-E 2020: Modelling Climate Neutrality for the European Green Deal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Valbonne (on line), France</w:t>
+              <w:t xml:space="preserve">SophI.A Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084234v1</w:t>
+                <w:t xml:space="preserve">hal-03016528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI for smart and climate resilient energy systems: the challenges of learning and forecasting hydropower production time series at local and global scale in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Sessa</w:t>
+                <w:t xml:space="preserve">Long term analysis of the electricity sector in Algeria: an energy dilemma nexus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Chabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofia Simoes</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Benamirouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SophI.A Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Sophia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Applied Energy (ICAE2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016528v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term analysis of the electricity sector in Algeria: an energy dilemma nexus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naima Chabouni</w:t>
+                <w:t xml:space="preserve">Cost-optimal role of wind and solar power in Europe under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Siggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia G Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Benamirouche</w:t>
+                <w:t xml:space="preserve">Sophie Demassey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Applied Energy (ICAE2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">EMP-E 2020: Modelling Climate Neutrality for the European Green Deal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Valbonne (on line), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082474v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of electricity trades restriction in achieving the carbon neutrality of the EU power system</w:t>
               </w:r>
@@ -5596,51 +5596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Siggini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Demassey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">78th Semi-annual ETSAP workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Valbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5659,325 +5659,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways for Biomass, CCS and CCU in the French decarbonization strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INVESTMENT CHOICES AND CAPACITIES AT RISK IN DECARBONIZING THE EU ELECTRIC SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Siggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Doudard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th SDEWES Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">International Conference on Applied Energy 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Vasteras, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454529v1</w:t>
+                <w:t xml:space="preserve">hal-02318615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVESTMENT CHOICES AND CAPACITIES AT RISK IN DECARBONIZING THE EU ELECTRIC SYSTEM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Demassey</w:t>
+                <w:t xml:space="preserve">Stochastic Model for the Uncertainties in the Long-Term Prediction of Run-of-River Hydropower Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Sessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Simoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Applied Energy 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Vasteras, Sweden</w:t>
+              <w:t xml:space="preserve">PGMO Days 2019 - Programme Gaspard Monge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318615v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Model for the Uncertainties in the Long-Term Prediction of Run-of-River Hydropower Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pathways for Biomass, CCS and CCU in the French decarbonization strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Thuilliez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sofia Simoes</w:t>
+                <w:t xml:space="preserve">Rémy Doudard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO Days 2019 - Programme Gaspard Monge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">14th SDEWES Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390355v1</w:t>
+                <w:t xml:space="preserve">hal-02454529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the climate dependency of the run-of-river based hydro power generation using machine learning techniques: an application to French, Portuguese and Spanish cases</w:t>
               </w:r>
@@ -6261,51 +6261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust optimisation of storage in a power generation expansion planning problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Demassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6395,51 +6395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th European Conference on Operational Research EURO 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6464,51 +6464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Storage Optimization in the Expansion Planning of Power Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Demassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6553,286 +6553,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to ensure reliability of a 100% renewable power mix in 2030 : a case study for the reunion island</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The long term potential for electricity and gas grids integration in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Doudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiang Li</w:t>
+                <w:t xml:space="preserve">Jerôme Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEW MARYLAND </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, MARYLAND, United States</w:t>
+              <w:t xml:space="preserve">IFORS 2017 - 21st Conference of the International Federation of Operational Research Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFORS, Jul 2017, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699605v1</w:t>
+                <w:t xml:space="preserve">hal-01688141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long term potential for electricity and gas grids integration in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to ensure reliability of a 100% renewable power mix in 2030 : a case study for the reunion island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Krakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Gutierrez</w:t>
+                <w:t xml:space="preserve">Xiang Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFORS 2017 - 21st Conference of the International Federation of Operational Research Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFORS, Jul 2017, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">IEW MARYLAND </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, MARYLAND, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688141v1</w:t>
+                <w:t xml:space="preserve">hal-01699605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon neutrality challenges for France in 2072</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6900,64 +6900,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling long term interactions between energy vectors: a case study for gas and electricity systems in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7330,472 +7330,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time reconciliation and space agregation to shed light on the plausibility of longterm low carbon pathways for power system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating long-term lifestyles changes in France: a statistical and modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xiang Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IEEE International Conference on Smart Energy Grid Engineering (SEGE2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, OSHAWA, Canada</w:t>
+              <w:t xml:space="preserve">22nd International Sustainable Development Research Society Conference (ISDRS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Sustainable Development Research Society (ISDRS) Jul 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438825v1</w:t>
+                <w:t xml:space="preserve">hal-01355927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating long-term lifestyles changes in France: a statistical and modelling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Le Gallic</w:t>
+                <w:t xml:space="preserve">Impacts of fossil fuel extraction costs and carbon pricing on energy efficiency policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Didelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Sustainable Development Research Society Conference (ISDRS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The International Sustainable Development Research Society (ISDRS) Jul 2016, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">International Energy Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Cork Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355927v1</w:t>
+                <w:t xml:space="preserve">hal-01439703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of fossil fuel extraction costs and carbon pricing on energy efficiency policies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospects for future changes in the hourly CO2 emission factor of electricity generation: a case study for France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Doudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Didelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Energy Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Cork Ireland</w:t>
+              <w:t xml:space="preserve">11th Conference on Sustainable Development of Energy, Water and Environment Systems - SDEWES 2016.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lisbon Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439703v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for future changes in the hourly CO2 emission factor of electricity generation: a case study for France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time reconciliation and space agregation to shed light on the plausibility of longterm low carbon pathways for power system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Krakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Gutierrez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+                <w:t xml:space="preserve">Xiang Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference on Sustainable Development of Energy, Water and Environment Systems - SDEWES 2016.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lisbon Portugal</w:t>
+              <w:t xml:space="preserve"> IEEE International Conference on Smart Energy Grid Engineering (SEGE2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, OSHAWA, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01450168v1</w:t>
+                <w:t xml:space="preserve">hal-01438825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing energy system models with a quantitative approach of future lifestyles</w:t>
               </w:r>
@@ -7876,51 +7876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing Energy Efficiency And Fossil Fuel : The Role Of Carbon Pricing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Didelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8036,51 +8036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8217,51 +8217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load curve impact of large electric vehicles fleet in the Paris Île-de-France region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Marmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO2015 - 27th European Conference on Operation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of European Operational Research Societies, Jul 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8502,64 +8502,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission impacts of marginal electricity demand in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th Semi-Annual ETSAP Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Sophia Antipolis France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8578,178 +8578,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission impacts of marginal electricity demand in France</w:t>
+                <w:t xml:space="preserve">The changing role of natural gas in the French energy transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Semi-annual ETSAP meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">10th Conference on Sustainable Development of Energy, Water and Environment Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dubrovnik, Croatia. pp.SDEWES2015-0374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550300v1</w:t>
+                <w:t xml:space="preserve">hal-01255084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The changing role of natural gas in the French energy transition</w:t>
+                <w:t xml:space="preserve">Emission impacts of marginal electricity demand in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Sustainable Development of Energy, Water and Environment Systems </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dubrovnik, Croatia. pp.SDEWES2015-0374</w:t>
+              <w:t xml:space="preserve">68th Semi-annual ETSAP meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255084v1</w:t>
+                <w:t xml:space="preserve">hal-01550300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EV-STEP project presentation</w:t>
               </w:r>
@@ -9374,64 +9374,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards long-term 2050 energy and environment strategies at city scale: an application to the city of Bologna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Marmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Conference on Sustainable Development of Energy, Water and Environment Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Venice, Italy. pp.SDEWES2014.0346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9676,51 +9676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Marmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th Semi-annual IEA-ETSAP meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9739,230 +9739,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term modelling of renewable energy integration in the case of France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model based analysis of a massive development of electric vehicle in the Paris Ile de France Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Marmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Energy Workshop - IEW 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Energy Research Institute (ERI) and China University of Mining and Technology (Beijing)., Jun 2014, Beijing, China</w:t>
+              <w:t xml:space="preserve">14th IAEE European Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104166v1</w:t>
+                <w:t xml:space="preserve">hal-01103643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model based analysis of a massive development of electric vehicle in the Paris Ile de France Region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term modelling of renewable energy integration in the case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Krakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Marmorat</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IAEE European Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">33rd International Energy Workshop - IEW 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Energy Research Institute (ERI) and China University of Mining and Technology (Beijing)., Jun 2014, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103643v1</w:t>
+                <w:t xml:space="preserve">hal-01104166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term assessment of energy efficiency solutions: Application to Active Control in the residential</w:t>
               </w:r>
@@ -10288,217 +10288,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewables and future power systems : CMA's topics of interest for the ETSAP-IRENA session</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bio-based chemicals and bioenergy production: long-term prospective analysis using a TIMES approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRENA / IEA-ETSAP Session : REMAP 2030</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris France</w:t>
+              <w:t xml:space="preserve">26th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rome Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322420v1</w:t>
+                <w:t xml:space="preserve">hal-01322426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-based chemicals and bioenergy production: long-term prospective analysis using a TIMES approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renewables and future power systems : CMA's topics of interest for the ETSAP-IRENA session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rome Italy</w:t>
+              <w:t xml:space="preserve">IRENA / IEA-ETSAP Session : REMAP 2030</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322426v1</w:t>
+                <w:t xml:space="preserve">hal-01322420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flattening the load curve with Demand Response solutions: a long-term analysis</w:t>
               </w:r>
@@ -10871,135 +10871,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power system and carbon capture under climate policy: a water impact analysis with TIAM-FR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+                <w:t xml:space="preserve">Future challenges for the French power generation paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">United Nations Climate Change Conference, COP 18,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Doha, Qatar</w:t>
+              <w:t xml:space="preserve">25th European Conference on Operational Research, EURO XXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981984v1</w:t>
+                <w:t xml:space="preserve">hal-01322522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power system and carbon capture under climate policy: a water impact analysis with TIAM-FR</w:t>
               </w:r>
@@ -11041,168 +11028,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Energy Workshop (IEW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Cap Town, South Africa. 5 p</w:t>
+              <w:t xml:space="preserve">United Nations Climate Change Conference, COP 18,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Doha, Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868646v1</w:t>
+                <w:t xml:space="preserve">hal-01981984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future challenges for the French power generation paradigm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power system and carbon capture under climate policy: a water impact analysis with TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Conference on Operational Research, EURO XXV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">International Energy Workshop (IEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cap Town, South Africa. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322522v1</w:t>
+                <w:t xml:space="preserve">hal-00868646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology and social factors in passenger transport: a comparative assessment of different leverages</w:t>
               </w:r>
@@ -13104,567 +13104,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00511335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Kyoto policy implications on the energy system: A TIAM-FR long-term planning exercise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power generation under post Copenhagen emission reduction pledges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe World Energy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Engineering Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509192v1</w:t>
+                <w:t xml:space="preserve">hal-00509199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing water allocation in the TIAM-FR energy model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+                <w:t xml:space="preserve">Long term planning tools and reliability needs: focusing on the Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Water and Energy" - International Water Association and Waternetwerk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">3rd IAEE Rio 2010 International Conference "The Future of Energy: Global Challenges, Diverse Solutions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rio de Janeiro, Brazil. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322739v1</w:t>
+                <w:t xml:space="preserve">hal-00508742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power generation under post Copenhagen emission reduction pledges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ETSAP modeling tools: a bottom-up framework for energy issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Engineering Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">24th European Conference on Operational Research (EURO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509199v1</w:t>
+                <w:t xml:space="preserve">hal-00509201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term planning tools and reliability needs: focusing on the Reunion Island</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Drouineau</w:t>
+                <w:t xml:space="preserve">Post-Kyoto policy implications on the energy system: A TIAM-FR long-term planning exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazauric</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IAEE Rio 2010 International Conference "The Future of Energy: Global Challenges, Diverse Solutions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Rio de Janeiro, Brazil. 14 p</w:t>
+              <w:t xml:space="preserve">XXIe World Energy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508742v1</w:t>
+                <w:t xml:space="preserve">hal-00509192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETSAP modeling tools: a bottom-up framework for energy issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementing water allocation in the TIAM-FR energy model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Conference on Operational Research (EURO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference "Water and Energy" - International Water Association and Waternetwerk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509201v1</w:t>
+                <w:t xml:space="preserve">hal-01322739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing water allocation in the TIAM-FR energy model</w:t>
               </w:r>
@@ -13765,869 +13765,869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagements post COP 15: Séquestration du carbone ou renouvelables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+                <w:t xml:space="preserve">Déploiement des énergies renouvelables en Europe : place de la France, question des pays intensifs en carbone. Décisions politiques et économiques face aux enjeux énergie-climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'énergie par ses externalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Ajaccio - Corte (CORSE), France</w:t>
+              <w:t xml:space="preserve">Journée de l'Université TOTAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509304v1</w:t>
+                <w:t xml:space="preserve">hal-00614972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement des énergies renouvelables en Europe : place de la France, question des pays intensifs en carbone. Décisions politiques et économiques face aux enjeux énergie-climat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engagements post COP 15: Séquestration du carbone ou renouvelables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Université TOTAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">L'énergie par ses externalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Ajaccio - Corte (CORSE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00614972v1</w:t>
+                <w:t xml:space="preserve">hal-00509304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux prospectifs Biomasse/Energie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TIMES model for the Reunion Island: addressing reliability of electricity supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'énergie par ses externalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Ajaccio - Corte (CORSE), France</w:t>
+              <w:t xml:space="preserve">International Energy Workshop (IEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509282v1</w:t>
+                <w:t xml:space="preserve">hal-00508605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility and reliability in long-term planning exercices dedicated to the electricity sector</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enjeux prospectifs Biomasse/Energie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe World Energy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montreal, Canada. 20 p</w:t>
+              <w:t xml:space="preserve">L'énergie par ses externalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Ajaccio - Corte (CORSE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00568865v1</w:t>
+                <w:t xml:space="preserve">hal-00509282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIMES model for the Reunion Island: addressing reliability of electricity supply</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexibility and reliability in long-term planning exercices dedicated to the electricity sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Energy Workshop (IEW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. 16 p</w:t>
+              <w:t xml:space="preserve">XXIe World Energy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montreal, Canada. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508605v1</w:t>
+                <w:t xml:space="preserve">hal-00568865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional impacts of post Copenhagen emission reduction pledges using TIAM-FR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+                <w:t xml:space="preserve">Biomass for energy uses: methodology and results for France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Conference on Operational Research, EURO XXIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Energy Modelling Tools and Techniques to address Sustainable Development and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323122v1</w:t>
+                <w:t xml:space="preserve">hal-00510210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective analysis of post-Copenhagen climate policy: the plausibility of investments in carbon capture and storage</w:t>
+                <w:t xml:space="preserve">CO2 mitigation targets and technological limits: Prospective analysis with the TIMES integrated assessment model (TIAM-FR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IAEE European Conference, "Energy Economy, Policies and Supply Security: Surviving the Global Economic Crisis"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">International Energy Workshop (IEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509180v1</w:t>
+                <w:t xml:space="preserve">hal-00868155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 mitigation targets and technological limits: Prospective analysis with the TIMES integrated assessment model (TIAM-FR)</w:t>
+                <w:t xml:space="preserve">Regional impacts of post Copenhagen emission reduction pledges using TIAM-FR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Energy Workshop (IEW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">24th European Conference on Operational Research, EURO XXIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868155v1</w:t>
+                <w:t xml:space="preserve">hal-01323122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass for energy uses: methodology and results for France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+                <w:t xml:space="preserve">Prospective analysis of post-Copenhagen climate policy: the plausibility of investments in carbon capture and storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Modelling Tools and Techniques to address Sustainable Development and Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, New Delhi, India</w:t>
+              <w:t xml:space="preserve">11th IAEE European Conference, "Energy Economy, Policies and Supply Security: Surviving the Global Economic Crisis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510210v1</w:t>
+                <w:t xml:space="preserve">hal-00509180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing water allocation in the TIAM-FR energy model</w:t>
               </w:r>
@@ -15026,442 +15026,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00511352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shift from oil fueled cars for future sustainable mobilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts régionaux des enjeux mondiaux de réduction des émissions de GES: Prospective long terme à l'aide du modéle TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IAEE European Conference "Energy, Policies and Technologies for Sustainable Economies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Séminaire "Energie et Développement Durable"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508719v1</w:t>
+                <w:t xml:space="preserve">hal-00511380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts régionaux des enjeux mondiaux de réduction des émissions de GES: Prospective long terme à l'aide du modéle TIAM-FR</w:t>
+                <w:t xml:space="preserve">GHG mitigation targets by 2020: what international coordination?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Energie et Développement Durable"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, La Réunion, France</w:t>
+              <w:t xml:space="preserve">10th IAEE European Conference "Energy, Policies and Technologies for Sustainable Economies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00511380v1</w:t>
+                <w:t xml:space="preserve">hal-00508702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GHG mitigation targets by 2020: what international coordination?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+                <w:t xml:space="preserve">Long-term planning and the sustainable power system: a focus on flexibility needs and network reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Lentz</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Drouineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IAEE European Conference "Energy, Policies and Technologies for Sustainable Economies"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 IEEE/PES Power Systems Conference and Exposition, PSCE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Seattle, WA, United States. pp.384-389 - ISBN: 978-1-4244-3810-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PSCE.2009.4840176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508702v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term planning and the sustainable power system: a focus on flexibility needs and network reliability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shift from oil fueled cars for future sustainable mobilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Drouineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE/PES Power Systems Conference and Exposition, PSCE 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IAEE European Conference "Energy, Policies and Technologies for Sustainable Economies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PSCE.2009.4840176⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00508562v1</w:t>
+                <w:t xml:space="preserve">hal-00508719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Households under carbon constraints and the burden sharing issue</w:t>
               </w:r>
@@ -16076,321 +16076,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electricity Generation and Renewables under Carbon Mitigation Policies</w:t>
+                <w:t xml:space="preserve">Energy Efficiency And The &amp;quot;triple 20&amp;quot; European Policy: Lessons Drawn From The French Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Energy 2030 Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31th International Association for Energy Economics International Conference, IAEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504981v1</w:t>
+                <w:t xml:space="preserve">hal-00508756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficiency And The &amp;quot;triple 20&amp;quot; European Policy: Lessons Drawn From The French Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing Carbon Values To Achieve Strong Post Kyoto Co2 Reduction Targets For France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th International Association for Energy Economics International Conference, IAEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508756v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Carbon Values To Achieve Strong Post Kyoto Co2 Reduction Targets For France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electricity Generation and Renewables under Carbon Mitigation Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Bordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th International Association for Energy Economics International Conference, IAEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Energy 2030 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Atlanta, United States. pp.13-19 - ISBN: 978-1-4244-2850-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ENERGY.2008.4780989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508754v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network reliability assessment towards long term planning</w:t>
               </w:r>
@@ -17083,364 +17083,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00615245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes de sensibilité pour la prospective électrique française à l'aide du Modèle MARKAL</w:t>
+                <w:t xml:space="preserve">Reducing greenhouse gas emissions by a factor of 4 by 2050: a bottom-up analysis of post Kyoto emissions targets for France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4eme colloque MONDER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Martigny, Suisse</w:t>
+              <w:t xml:space="preserve">International Energy Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594074v1</w:t>
+                <w:t xml:space="preserve">hal-00594069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy mix planning for the French electricity production sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etudes de sensibilité pour la prospective électrique française à l'aide du Modèle MARKAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V. Mazauric</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">4eme colloque MONDER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Martigny, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594066v1</w:t>
+                <w:t xml:space="preserve">hal-00594074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing greenhouse gas emissions by a factor of 4 by 2050: a bottom-up analysis of post Kyoto emissions targets for France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy mix planning for the French electricity production sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bordier Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Energy Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">21st European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594069v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key features of the electricity production sector through long-term planning : the French case</w:t>
               </w:r>
@@ -17906,51 +17906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bordier Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18592,51 +18592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France 2072 : Lifestyles at the core of carbon neutrality challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19548,77 +19548,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load curve impact of large electric vehicles fleet in the Paris Ile-de-France region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Marmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Working Paper 2015-04-18, Chaire Modélisation prospective au service du développement durable. 2015, pp.40 - Les Cahiers de la Chaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -20164,51 +20164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre d'Orgeval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Sheehan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avenas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.127288" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Siggini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2023.113470" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Simoes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Amorim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2021.100657" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442141v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frapin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03499725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sim&#245;es" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3040050" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02418375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondia Sokhna Seck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Krakowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118089" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01797508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gallic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.1727" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouckaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.08.058" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01712143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hugues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.12.439" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01574976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.07.065" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSZX0R65-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01559981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01689596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.12.442" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Didelot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Selosse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.814" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01450183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schalbart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.10.043" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PJFMGJF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.146" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCT76ZNH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01293627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.03.094" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01296886v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01206743v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Marmorat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.06.123" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSZ3FQ0N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01119645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strosser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15635" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01132581v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Drouineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.02.024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-293NSTFZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971292v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.02.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CM9BC3M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00989586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.03.056" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-204FBZHF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Forsell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Athanassiadis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thivolle-Casat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lorne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.05.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFL57RDG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880399v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00757040v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dubreuil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.06.032" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFX21QSD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00793106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2011.04.050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ5WK65B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2007002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504410v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bordier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758006v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708757v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04298580v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pezza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bono" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bricault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390326v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934795v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894115v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Chabouni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934707v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934464v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934769v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934810v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934470v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844138v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524272v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084234v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia G Simoes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016528v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082474v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benamirouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084231v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Doudard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318615v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02390355v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Thuilliez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02302376v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084220v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02317448v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Carvalho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980666v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welington de Oliveira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953117v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mraihi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02008098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01699605v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01688141v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gutierrez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690025v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Millot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briens" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690087v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734943v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Halstead" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob van Der Zwaan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734914v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ghersi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Hourcade" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01452812v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01438825v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01355927v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didelot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01450168v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441042v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439647v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445132v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445736v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255108v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255096v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322389v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547120v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01550300v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255084v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01550303v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103658v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103208v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thiboust" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01105079v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01105012v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Gusse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103599v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103595v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103452v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Hourcade" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103621v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547044v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01104166v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103643v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539690v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Postic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547325v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00933168v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2013.6652216" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322420v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322426v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547012v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539648v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01546373v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981984v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868646v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322522v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01546367v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322683v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01329492v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dudouit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594575v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868194v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320788v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01325627v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664397v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868191v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664400v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljusk Ola Eriksson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594567v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594359v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljusk Ola Ericksson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868177v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508746v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508736v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508608v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573376v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511335v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509192v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322739v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509199v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508742v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509201v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982608v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509304v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614972v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509282v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00568865v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508605v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323122v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509180v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868155v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510210v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504488v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508708v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593806v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511352v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508719v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511380v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508702v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lentz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508562v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PSCE.2009.4840176" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593838v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cayla" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marchand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511593v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508685v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593800v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593919v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504990v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solene Maladin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Kayser-Bril" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGY.2008.4781017" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504981v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGY.2008.4780989" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508756v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508754v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505035v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGY.2008.4781024" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573352v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594054v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594037v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594042v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pichard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331194v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615245v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594074v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594066v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordier Marc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazauric" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594069v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573331v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PSCE.2006.296185" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615253v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331205v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615285v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323183v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084238v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084239v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fortes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02317459v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180948v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454550v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fama Gueye" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Beaufils" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01896027v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01387368v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://store.elsevier.com/product.jsp?isbn=9780128032374" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158819v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Kempener" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiodi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Ciorba" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaeta" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16540-0_3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02520128v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02507400v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734872v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jun" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661469v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735121v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungwoo Kang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01293771v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135639v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135623v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002752v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006ENMP1423" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01691601v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre d'Orgeval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Sheehan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avenas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.127288" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Siggini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2023.113470" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Simoes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Amorim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2021.100657" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442141v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frapin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03499725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sim&#245;es" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3040050" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02418375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondia Sokhna Seck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Krakowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118089" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01797508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gallic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.1727" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouckaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.08.058" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01712143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hugues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.12.439" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01574976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.07.065" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSZX0R65-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01559981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01689596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.12.442" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Didelot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Selosse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.814" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01450183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schalbart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.10.043" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PJFMGJF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.146" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCT76ZNH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01293627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.03.094" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01296886v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01206743v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Marmorat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.06.123" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSZ3FQ0N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01119645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strosser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15635" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01132581v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Drouineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.02.024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-293NSTFZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971292v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.02.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CM9BC3M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00989586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.03.056" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-204FBZHF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Forsell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Athanassiadis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thivolle-Casat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lorne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.05.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFL57RDG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880399v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00757040v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dubreuil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.06.032" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFX21QSD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00793106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2011.04.050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ5WK65B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2007002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504410v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bordier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758006v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708757v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04298580v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pezza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bono" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bricault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390326v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894115v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934462v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Chabouni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934707v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934795v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934769v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934464v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934810v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934470v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844138v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524272v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016528v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082474v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benamirouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia G Simoes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084231v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318615v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02390355v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Thuilliez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454529v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Doudard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02302376v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084220v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02317448v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Carvalho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980666v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welington de Oliveira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953117v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mraihi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02008098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01688141v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gutierrez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01699605v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690025v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Millot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briens" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690087v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734943v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Halstead" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob van Der Zwaan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734914v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ghersi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Hourcade" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01452812v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01355927v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439703v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didelot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01450168v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01438825v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441042v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439647v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445132v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445736v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255108v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255096v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322389v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547120v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255084v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01550300v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01550303v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103658v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103208v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thiboust" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01105079v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01105012v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Gusse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103599v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103595v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103452v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Hourcade" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103621v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547044v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103643v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01104166v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539690v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Postic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547325v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00933168v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2013.6652216" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322426v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322420v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547012v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539648v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01546373v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322522v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868646v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01546367v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322683v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01329492v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dudouit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594575v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868194v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320788v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01325627v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664397v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868191v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664400v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljusk Ola Eriksson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594567v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594359v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljusk Ola Ericksson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868177v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508746v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508736v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508608v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573376v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511335v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509199v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508742v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509201v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509192v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322739v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982608v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614972v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509304v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508605v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509282v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00568865v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510210v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868155v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323122v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509180v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504488v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508708v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593806v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511352v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511380v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508702v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lentz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508562v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PSCE.2009.4840176" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508719v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593838v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cayla" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marchand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511593v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508685v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593800v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593919v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504990v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solene Maladin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Kayser-Bril" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGY.2008.4781017" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508756v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508754v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504981v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGY.2008.4780989" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505035v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGY.2008.4781024" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573352v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594054v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594037v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594042v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pichard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331194v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615245v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594069v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594074v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594066v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordier Marc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazauric" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573331v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PSCE.2006.296185" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615253v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331205v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615285v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323183v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084238v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084239v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fortes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02317459v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180948v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454550v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fama Gueye" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Beaufils" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01896027v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01387368v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://store.elsevier.com/product.jsp?isbn=9780128032374" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158819v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Kempener" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiodi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Ciorba" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaeta" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16540-0_3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02520128v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02507400v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734872v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jun" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661469v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735121v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungwoo Kang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01293771v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135639v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135623v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002752v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006ENMP1423" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01691601v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>