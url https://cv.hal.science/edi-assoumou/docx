--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -334,642 +334,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate proofing the renewable electricity deployment in Europe - Introducing climate variability in large energy systems models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing the Applicability of Random Forest-Based Models for the Forecast of Run-of-River Hydropower Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Sessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Simoes</w:t>
+                <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipa Amorim</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sofia Simões</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Strategy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.esr.2021.100657⟩</w:t>
+              <w:t xml:space="preserve">Clean Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (4), pp.858-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cleantechnol3040050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279783v1</w:t>
+                <w:t xml:space="preserve">hal-03499725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling long-term and short-term temporal variation and uncertainty of electricity production in the life cycle assessment of Buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate proofing the renewable electricity deployment in Europe - Introducing climate variability in large energy systems models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Frapin</w:t>
+                <w:t xml:space="preserve">Filipa Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Siggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Roux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.118141⟩</w:t>
+              <w:t xml:space="preserve">Energy Strategy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.100657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.esr.2021.100657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442141v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Applicability of Random Forest-Based Models for the Forecast of Run-of-River Hydropower Generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Sessa</w:t>
+                <w:t xml:space="preserve">Modelling long-term and short-term temporal variation and uncertainty of electricity production in the life cycle assessment of Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Simões</w:t>
+                <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clean Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (4), pp.858-880. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cleantechnol3040050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.118141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03499725v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding power system's reliability within a long-term Energy System Optimization Model: Linking high renewable energy integration and future grid stability for France by 2050</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Krakowski</w:t>
+                <w:t xml:space="preserve">Introducing climate variability in energy systems modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Siggini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.114037⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 206, pp.118089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.118089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418375v1</w:t>
+                <w:t xml:space="preserve">hal-03084213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing climate variability in energy systems modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gildas Siggini</w:t>
+                <w:t xml:space="preserve">Embedding power system's reliability within a long-term Energy System Optimization Model: Linking high renewable energy integration and future grid stability for France by 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gondia Sokhna Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Krakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 206, pp.118089. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 257, pp.114037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.118089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.114037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084213v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating long-term lifestyle changes: A methodological proposal based on a statistical model</w:t>
               </w:r>
@@ -981,51 +981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Special Issue: How are new sustainable development approaches responding to societal challenges?, 26 (2), pp.159 - 171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1053,1050 +1053,1050 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing intermittency in 100% renewable and reliable power systems: A holistic approach applied to Reunion Island in 2030</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Future demand for energy services through a quantitative approach of lifestyles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.2613-2627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2017.07.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.08.058⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632491v1</w:t>
+                <w:t xml:space="preserve">hal-01574976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green technologies competition and uncertainty: a Monte Carlo analysis of optimal biofuels supply choices for France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La « Digital Society » : un scénario de transition énergétique à l’horizon 2072</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Transition numérique et transition écologique, 87, pp.24-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712143v1</w:t>
+                <w:t xml:space="preserve">hal-01559981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future demand for energy services through a quantitative approach of lifestyles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Le Gallic</w:t>
+                <w:t xml:space="preserve">Reliability-constrained scenarios with increasing shares of renewables for the French power sector in 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gondia Sokhna Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Krakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2017.07.065⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9th International Conference on Applied Energy, ICAE2017, 21-24 August 2017, Cardiff, UK, 142, pp.3041 - 3048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.12.442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01574976v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « Digital Society » : un scénario de transition énergétique à l’horizon 2072</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Balancing Energy Efficiency and Fossil Fuel: The Role of Carbon Pricing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Didelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Le Gallic</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105, pp.3545 - 3550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559981v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability-constrained scenarios with increasing shares of renewables for the French power sector in 2050</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Maximizing intermittency in 100% renewable and reliable power systems: A holistic approach applied to Reunion Island in 2030</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Krakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.12.442⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.In Press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.08.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689596v1</w:t>
+                <w:t xml:space="preserve">hal-01632491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing Energy Efficiency and Fossil Fuel: The Role of Carbon Pricing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Green technologies competition and uncertainty: a Monte Carlo analysis of optimal biofuels supply choices for France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 105, pp.3545 - 3550. </w:t>
+              <w:t xml:space="preserve">, 2017, 9th International Conference on Applied Energy, ICAE2017, 21-24 August 2017, Cardiff, UK, 142, pp.3020-3027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.12.439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534908v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating climate change and energy mix scenarios in LCA of buildings and districts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Schalbart</w:t>
+                <w:t xml:space="preserve">Assessing GHG mitigation and associated cost of French biofuel sector: Insights from a TIMES model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Peuportier</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.288-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.06.146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.10.043⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01450183v1</w:t>
+                <w:t xml:space="preserve">hal-01354145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing GHG mitigation and associated cost of French biofuel sector: Insights from a TIMES model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Hugues</w:t>
+                <w:t xml:space="preserve">Integrating climate change and energy mix scenarios in LCA of buildings and districts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113, pp.288-300. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 184, pp. 619-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.06.146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.10.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354145v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasible path toward 40–100% renewable energy shares for power supply in France by 2050: A prospective analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Krakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 171, pp.501-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2124,122 +2124,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de moyen et long termes d'une transition vers une production d'électricité 100% renouvelable dans le cas de la France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Enjeux d’une transition vers une production d’électricité 100 % renouvelable en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Krakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, septembre-octobre (627), pp.381-394</w:t>
+              <w:t xml:space="preserve">, 2015, 627 - septembre octobre, pp.381-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296886v1</w:t>
+                <w:t xml:space="preserve">hal-01255066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating long-term energy and CO2 mitigation options at city scale: A technical analysis for the city of Bologna</w:t>
               </w:r>
@@ -2335,122 +2335,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux d’une transition vers une production d’électricité 100 % renouvelable en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Enjeux de moyen et long termes d'une transition vers une production d'électricité 100% renouvelable dans le cas de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Krakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 627 - septembre octobre, pp.381-394</w:t>
+              <w:t xml:space="preserve">, 2015, septembre-octobre (627), pp.381-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255066v1</w:t>
+                <w:t xml:space="preserve">hal-01296886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exercices de prospective énergétique à l’épreuve des mutations des modes de vie</w:t>
               </w:r>
@@ -2462,51 +2462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Strosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2579,64 +2579,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46, pp.120-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2682,90 +2682,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A prospective analysis of waste heat management at power plants and water conservation issues using a global TIMES model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68, pp.80-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2811,51 +2811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future prospects for nuclear power in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2908,492 +2908,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-national TIMES model for analyzing future regional use of biomass and biofuels in Sweden and France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le secteur bioénergie français. Technologies et ressources pour répondre à la demande en 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicklas Forsell</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de l'Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Juillet-août (614), pp.249-278</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880429v1</w:t>
+                <w:t xml:space="preserve">hal-00880399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le secteur bioénergie français. Technologies et ressources pour répondre à la demande en 2050</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Rousseau</w:t>
+                <w:t xml:space="preserve">Water modeling in an energy optimization framework - The water-scarce middle east context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Energie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101, pp.268-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.06.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880399v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water modeling in an energy optimization framework - The water-scarce middle east context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-national TIMES model for analyzing future regional use of biomass and biofuels in Sweden and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicklas Forsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Athanassiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thivolle-Casat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daphné Lorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 101, pp.268-279. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60, pp.415-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.06.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2013.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757040v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Water Supply in Future Energy Systems Using the TIMES Integrating Assessment Model (TIAM-FR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systemics, Cybernetics and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (1), pp.89-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3431,51 +3431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon value dynamics for France: A key driver to support mitigation pledges at country scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (7), pp.4325-4336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3521,51 +3521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation prospective et spécificités de la politique énergétique française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3638,77 +3638,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 558, pp.356, 357-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4018,938 +4018,938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined decarbonization of the European and North African power systems: an emphasis on hydrogen trade</w:t>
+                <w:t xml:space="preserve">Techno-economic Assessment of Hydrogen Trade Between Europe and North Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Doha, Qatar</w:t>
+              <w:t xml:space="preserve">FAEE student workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GAEL-UGA, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298580v1</w:t>
+                <w:t xml:space="preserve">hal-04390326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing of long duration storage using a new method based on normal distributions and application to the European power system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+                <w:t xml:space="preserve">Combined decarbonization of the European and North African power systems: an emphasis on hydrogen trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Energy Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Golden (Colorado), United States</w:t>
+              <w:t xml:space="preserve">15th International Conference on Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Doha, Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391615v1</w:t>
+                <w:t xml:space="preserve">hal-04298580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-economic Assessment of Hydrogen Trade Between Europe and North Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Guillot</w:t>
+                <w:t xml:space="preserve">Sizing of long duration storage using a new method based on normal distributions and application to the European power system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAEE student workshop 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GAEL-UGA, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">41st International Energy Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Golden (Colorado), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390326v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition of the European power system within planetary boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Guillot</w:t>
+                <w:t xml:space="preserve">French energy transition under carbon neutrality – analysis based on systemic modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFD - 15th international research conference - Strong sustainibility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">17th Conference on Sustainable Development of Energy, Water and Environment Systems (SDEWES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894115v1</w:t>
+                <w:t xml:space="preserve">hal-03934795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIMES modeling of the power system in Algeria: the future role of renewable power generation technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naima Chabouni</w:t>
+                <w:t xml:space="preserve">The role of forest biomass in French residential energy transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IAEE MENA Symposium – 5th Derasat Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Derasat, Bahrain</w:t>
+              <w:t xml:space="preserve">30th European Biomass Conference and Exhibition (EUBCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Marseille (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934462v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing of long duration storage in a variable renewable power system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bricault</w:t>
+                <w:t xml:space="preserve">Assessment of the role of green Hydrogen for the long-term development of the energy system - a case study for Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Chabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Applied Energy (ICAE2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">40th International Energy Workshop (IEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934707v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French energy transition under carbon neutrality – analysis based on systemic modelling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zixuan Wang</w:t>
+                <w:t xml:space="preserve">Transition of the European power system within planetary boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Conference on Sustainable Development of Energy, Water and Environment Systems (SDEWES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve">AFD - 15th international research conference - Strong sustainibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934795v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of forest biomass in French residential energy transition</w:t>
+                <w:t xml:space="preserve">TIMES modeling of the power system in Algeria: the future role of renewable power generation technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zixuan Wang</w:t>
+                <w:t xml:space="preserve">Naima Chabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Biomass Conference and Exhibition (EUBCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Marseille (Online), France</w:t>
+              <w:t xml:space="preserve">2nd IAEE MENA Symposium – 5th Derasat Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Derasat, Bahrain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934769v1</w:t>
+                <w:t xml:space="preserve">hal-03934462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the role of green Hydrogen for the long-term development of the energy system - a case study for Algeria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naima Chabouni</w:t>
+                <w:t xml:space="preserve">Sizing of long duration storage in a variable renewable power system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Energy Workshop (IEW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">14th International Conference on Applied Energy (ICAE2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934464v1</w:t>
+                <w:t xml:space="preserve">hal-03934707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term impact of hybrid heat pumps (HHP) on electricity supply security – case study with French energy system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zixuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th AIEE Energy Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4974,77 +4974,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIMES-DZA Prospective modeling in Algeria - Shale gas development strategy as a way out of energy dilemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Chabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAEE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5253,934 +5253,934 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI for smart and climate resilient energy systems: the challenges of learning and forecasting hydropower production time series at local and global scale in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Sessa</w:t>
+                <w:t xml:space="preserve">Cost-optimal role of wind and solar power in Europe under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Siggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia G Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofia Simoes</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demassey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SophI.A Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Sophia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">EMP-E 2020: Modelling Climate Neutrality for the European Green Deal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Valbonne (on line), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016528v1</w:t>
+                <w:t xml:space="preserve">hal-03084234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term analysis of the electricity sector in Algeria: an energy dilemma nexus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naima Chabouni</w:t>
+                <w:t xml:space="preserve">Assessing the impact of electricity trades restriction in achieving the carbon neutrality of the EU power system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Siggini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Benamirouche</w:t>
+                <w:t xml:space="preserve">Sophie Demassey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Applied Energy (ICAE2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">78th Semi-annual ETSAP workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Valbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082474v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-optimal role of wind and solar power in Europe under climate change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofia G Simoes</w:t>
+                <w:t xml:space="preserve">Long term analysis of the electricity sector in Algeria: an energy dilemma nexus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Chabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Demassey</w:t>
+                <w:t xml:space="preserve">Hicham Benamirouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMP-E 2020: Modelling Climate Neutrality for the European Green Deal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Valbonne (on line), France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Applied Energy (ICAE2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084234v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of electricity trades restriction in achieving the carbon neutrality of the EU power system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gildas Siggini</w:t>
+                <w:t xml:space="preserve">AI for smart and climate resilient energy systems: the challenges of learning and forecasting hydropower production time series at local and global scale in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Demassey</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Simoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th Semi-annual ETSAP workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Valbonne, France</w:t>
+              <w:t xml:space="preserve">SophI.A Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084231v1</w:t>
+                <w:t xml:space="preserve">hal-03016528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVESTMENT CHOICES AND CAPACITIES AT RISK IN DECARBONIZING THE EU ELECTRIC SYSTEM</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pathways for Biomass, CCS and CCU in the French decarbonization strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Doudard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Applied Energy 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Vasteras, Sweden</w:t>
+              <w:t xml:space="preserve">14th SDEWES Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318615v1</w:t>
+                <w:t xml:space="preserve">hal-02454529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Model for the Uncertainties in the Long-Term Prediction of Run-of-River Hydropower Generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the climate dependency of the run-of-river based hydro power generation using machine learning techniques: an application to French, Portuguese and Spanish cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofia Simoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO Days 2019 - Programme Gaspard Monge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">EMS 2019 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390355v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways for Biomass, CCS and CCU in the French decarbonization strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing climate variability in Energy Systems Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy Doudard</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Siggini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th SDEWES Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">ICEE 2019- 4th International Conference on Energy and Environment: bringing together Engineering and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Guimarães, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454529v1</w:t>
+                <w:t xml:space="preserve">hal-03084220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the climate dependency of the run-of-river based hydro power generation using machine learning techniques: an application to French, Portuguese and Spanish cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic Model for the Uncertainties in the Long-Term Prediction of Run-of-River Hydropower Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Bossy</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Simoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMS 2019 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">PGMO Days 2019 - Programme Gaspard Monge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302376v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing climate variability in Energy Systems Modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofia Simoes</w:t>
+                <w:t xml:space="preserve">INVESTMENT CHOICES AND CAPACITIES AT RISK IN DECARBONIZING THE EU ELECTRIC SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Siggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gildas Siggini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEE 2019- 4th International Conference on Energy and Environment: bringing together Engineering and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Guimarães, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference on Applied Energy 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Vasteras, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084220v1</w:t>
+                <w:t xml:space="preserve">hal-02318615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VARIABILTY OF LONG TERM ESTIMATES OF HYDRO POWER GENERATION ON A EUROPEAN SCALE</w:t>
               </w:r>
@@ -6261,51 +6261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust optimisation of storage in a power generation expansion planning problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Demassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6382,51 +6382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mraihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6464,51 +6464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Storage Optimization in the Expansion Planning of Power Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Demassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6553,532 +6553,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long term potential for electricity and gas grids integration in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to ensure reliability of a 100% renewable power mix in 2030 : a case study for the reunion island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Krakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Gutierrez</w:t>
+                <w:t xml:space="preserve">Xiang Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFORS 2017 - 21st Conference of the International Federation of Operational Research Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFORS, Jul 2017, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">IEW MARYLAND </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, MARYLAND, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688141v1</w:t>
+                <w:t xml:space="preserve">hal-01699605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to ensure reliability of a 100% renewable power mix in 2030 : a case study for the reunion island</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Krakowski</w:t>
+                <w:t xml:space="preserve">Carbon neutrality challenges for France in 2072</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Doudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEW MARYLAND </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, MARYLAND, United States</w:t>
+              <w:t xml:space="preserve">IEW 2017 International Energy Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Hyattsville, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699605v1</w:t>
+                <w:t xml:space="preserve">hal-01690025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon neutrality challenges for France in 2072</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Modeling long term interactions between energy vectors: a case study for gas and electricity systems in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Le Gallic</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEW 2017 International Energy Workshop </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Hyattsville, Maryland, United States</w:t>
+              <w:t xml:space="preserve">71th Semi-annual ETSAP meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Global Change Research Institute of Pacific Northwest National Laboratory (PNNL) and University of Maryland (UMD), Jul 2017, Hyattsville, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690025v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling long term interactions between energy vectors: a case study for gas and electricity systems in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">The long term potential for electricity and gas grids integration in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Gutierrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71th Semi-annual ETSAP meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Global Change Research Institute of Pacific Northwest National Laboratory (PNNL) and University of Maryland (UMD), Jul 2017, Hyattsville, Maryland, United States</w:t>
+              <w:t xml:space="preserve">IFORS 2017 - 21st Conference of the International Federation of Operational Research Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFORS, Jul 2017, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690087v1</w:t>
+                <w:t xml:space="preserve">hal-01688141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of the ETSAP E-Tech Database with water consumption and withdrawal data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Halstead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bob van Der Zwaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7168,51 +7168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Hourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de la Chaire MPDD sur les Enjeux clefs pour la modélisation de la transition bas carbone : Les enjeux liés à l’hybridation dans les modèles technico-économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire Modélisation prospective au service du développement durable, Oct 2017, Paris, France</w:t>
@@ -7235,122 +7235,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-scale reconciliation to shed light on the plausibility of long-term low carbon pathways : power system issues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Time reconciliation and space agregation to shed light on the plausibility of longterm low carbon pathways for power system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+                <w:t xml:space="preserve">Vincent Krakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETSAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Londres United Kingdom</w:t>
+              <w:t xml:space="preserve"> IEEE International Conference on Smart Energy Grid Engineering (SEGE2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, OSHAWA, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452812v1</w:t>
+                <w:t xml:space="preserve">hal-01438825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating long-term lifestyles changes in France: a statistical and modelling approach</w:t>
               </w:r>
@@ -7362,51 +7388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Sustainable Development Research Society Conference (ISDRS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The International Sustainable Development Research Society (ISDRS) Jul 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7425,2721 +7451,2691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of fossil fuel extraction costs and carbon pricing on energy efficiency policies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Prospects for future changes in the hourly CO2 emission factor of electricity generation: a case study for France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Doudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Didelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Energy Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Cork Ireland</w:t>
+              <w:t xml:space="preserve">11th Conference on Sustainable Development of Energy, Water and Environment Systems - SDEWES 2016.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lisbon Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439703v1</w:t>
+                <w:t xml:space="preserve">hal-01450168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for future changes in the hourly CO2 emission factor of electricity generation: a case study for France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of fossil fuel extraction costs and carbon pricing on energy efficiency policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Didelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference on Sustainable Development of Energy, Water and Environment Systems - SDEWES 2016.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lisbon Portugal</w:t>
+              <w:t xml:space="preserve">International Energy Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Cork Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450168v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time reconciliation and space agregation to shed light on the plausibility of longterm low carbon pathways for power system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Enhancing energy system models with a quantitative approach of future lifestyles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xiang Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IEEE International Conference on Smart Energy Grid Engineering (SEGE2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, OSHAWA, Canada</w:t>
+              <w:t xml:space="preserve">Conférence SDEWES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438825v1</w:t>
+                <w:t xml:space="preserve">hal-01441042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing energy system models with a quantitative approach of future lifestyles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Le Gallic</w:t>
+                <w:t xml:space="preserve">Balancing Energy Efficiency And Fossil Fuel : The Role Of Carbon Pricing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Didelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence SDEWES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Applied Energy, ICAE2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441042v1</w:t>
+                <w:t xml:space="preserve">hal-01439647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing Energy Efficiency And Fossil Fuel : The Role Of Carbon Pricing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+                <w:t xml:space="preserve">Towards a 1.5 degre compatible energy system for France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Doudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Applied Energy, ICAE2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Beijing, China</w:t>
+              <w:t xml:space="preserve">EURO 2016 - 28 th European Conference on Operational Researc - Long Term Planning in Energy, Environment and Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439647v1</w:t>
+                <w:t xml:space="preserve">hal-01445132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a 1.5 degre compatible energy system for France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technology transfer challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2016 - 28 th European Conference on Operational Researc - Long Term Planning in Energy, Environment and Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">Un climate Change Conference 2016 - COP22/CMP12/CMA1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445132v1</w:t>
+                <w:t xml:space="preserve">hal-01445736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology transfer challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-scale reconciliation to shed light on the plausibility of long-term low carbon pathways : power system issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un climate Change Conference 2016 - COP22/CMP12/CMA1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">ETSAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Londres United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445736v1</w:t>
+                <w:t xml:space="preserve">hal-01452812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load curve impact of large electric vehicles fleet in the Paris Île-de-France region</w:t>
+                <w:t xml:space="preserve">Emission impacts of marginal electricity demand in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Marmorat</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Doudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO2015 - 27th European Conference on Operation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association of European Operational Research Societies, Jul 2015, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">68th Semi-Annual ETSAP Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Sophia Antipolis France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255108v1</w:t>
+                <w:t xml:space="preserve">hal-01547120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prospective analysis of contrasted renewable energy penetration targets in French power system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">FRANCE perspectives and COP21 insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Krakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Sustainable Development of Energy, Water and Environment Systems </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dubrovnik, Croatia. pp.SDEWES2015-0323</w:t>
+              <w:t xml:space="preserve">68th ETSAP Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sophia Antipolis France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255096v1</w:t>
+                <w:t xml:space="preserve">hal-01322389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRANCE perspectives and COP21 insights</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A prospective analysis of contrasted renewable energy penetration targets in French power system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Krakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th ETSAP Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Sophia Antipolis France</w:t>
+              <w:t xml:space="preserve">10th Conference on Sustainable Development of Energy, Water and Environment Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dubrovnik, Croatia. pp.SDEWES2015-0323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322389v1</w:t>
+                <w:t xml:space="preserve">hal-01255096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission impacts of marginal electricity demand in France</w:t>
+                <w:t xml:space="preserve">The changing role of natural gas in the French energy transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Gutierrez</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Semi-Annual ETSAP Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Sophia Antipolis France</w:t>
+              <w:t xml:space="preserve">10th Conference on Sustainable Development of Energy, Water and Environment Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dubrovnik, Croatia. pp.SDEWES2015-0374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547120v1</w:t>
+                <w:t xml:space="preserve">hal-01255084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The changing role of natural gas in the French energy transition</w:t>
+                <w:t xml:space="preserve">Emission impacts of marginal electricity demand in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Sustainable Development of Energy, Water and Environment Systems </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dubrovnik, Croatia. pp.SDEWES2015-0374</w:t>
+              <w:t xml:space="preserve">68th Semi-annual ETSAP meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255084v1</w:t>
+                <w:t xml:space="preserve">hal-01550300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission impacts of marginal electricity demand in France</w:t>
+                <w:t xml:space="preserve">Load curve impact of large electric vehicles fleet in the Paris Île-de-France region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Marmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Semi-annual ETSAP meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">EURO2015 - 27th European Conference on Operation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of European Operational Research Societies, Jul 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550300v1</w:t>
+                <w:t xml:space="preserve">hal-01255108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EV-STEP project presentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Including externalities in a techno-economic outlook on French biofuel sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th Semi-annual ETSAP meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">9th Conference on Sustainable Development of Energy, Water and Environment Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Venice, Italy. pp.SDEWES2014-0249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550303v1</w:t>
+                <w:t xml:space="preserve">hal-01103599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EV-STEP :Sustainable Technology and Economic Pathways for electrified mobility systems in EU-27 by 2030</w:t>
+                <w:t xml:space="preserve">Towards long-term 2050 energy and environment strategies at city scale: an application to the city of Bologna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Marmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th Semi-annual ETSAP meeting </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">9th Conference on Sustainable Development of Energy, Water and Environment Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Venice, Italy. pp.SDEWES2014.0346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547035v1</w:t>
+                <w:t xml:space="preserve">hal-01103595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating renewable energy in power systems: Challenges and solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Krakowski</w:t>
+                <w:t xml:space="preserve">Reconciling top-down and bottom-up energy/economy models: a case of TIAM-FR and IMACLIM-R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ghersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IAEE European Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">ETSAP-UCC Workshop '14 - Methodologies linking energy systems models and economic models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, University College Cork, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103658v1</w:t>
+                <w:t xml:space="preserve">hal-01103452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrage between energy efficiency and carbon management: an industry sectorial study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(Re)thinking the future of natural gas allocation by 2050 : Opportunities in the transport sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Gusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retool for a competitive and sustainable industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Council for an Energy Efficient Economy, Jun 2014, Papendal, Arnhem, Netherlands</w:t>
+              <w:t xml:space="preserve">20th Flame conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103208v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Need and Challenge of Ambitious Climate-Energy Strategies at the Urban Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COP 20 - Lima 2014, European Union Side Events - Lima Climate Change Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)thinking the future of natural gas allocation by 2050 : Opportunities in the transport sector</w:t>
+                <w:t xml:space="preserve">Simulating alternative 2050 urban energy strategies: a case study for the city of Bologna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauren Gusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Flame conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">UN Climate Change Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105012v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including externalities in a techno-economic outlook on French biofuel sector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model based analysis of the deployment of electric vehicle in the Paris Ile de France région</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Marmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference on Sustainable Development of Energy, Water and Environment Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Venice, Italy. pp.SDEWES2014-0249</w:t>
+              <w:t xml:space="preserve">66th Semi-annual IEA-ETSAP meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103599v1</w:t>
+                <w:t xml:space="preserve">hal-01547044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards long-term 2050 energy and environment strategies at city scale: an application to the city of Bologna</w:t>
+                <w:t xml:space="preserve">Model based analysis of a massive development of electric vehicle in the Paris Ile de France Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Marmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference on Sustainable Development of Energy, Water and Environment Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Venice, Italy. pp.SDEWES2014.0346</w:t>
+              <w:t xml:space="preserve">14th IAEE European Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103595v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling top-down and bottom-up energy/economy models: a case of TIAM-FR and IMACLIM-R</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+                <w:t xml:space="preserve">Long-term modelling of renewable energy integration in the case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Krakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETSAP-UCC Workshop '14 - Methodologies linking energy systems models and economic models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, University College Cork, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">33rd International Energy Workshop - IEW 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Energy Research Institute (ERI) and China University of Mining and Technology (Beijing)., Jun 2014, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103452v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating alternative 2050 urban energy strategies: a case study for the city of Bologna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating renewable energy in power systems: Challenges and solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Krakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UN Climate Change Conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Lima, Peru</w:t>
+              <w:t xml:space="preserve">14th IAEE European Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103621v1</w:t>
+                <w:t xml:space="preserve">hal-01103658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model based analysis of the deployment of electric vehicle in the Paris Ile de France région</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arbitrage between energy efficiency and carbon management: an industry sectorial study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Marmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th Semi-annual IEA-ETSAP meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Retool for a competitive and sustainable industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Council for an Energy Efficient Economy, Jun 2014, Papendal, Arnhem, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547044v1</w:t>
+                <w:t xml:space="preserve">hal-01103208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model based analysis of a massive development of electric vehicle in the Paris Ile de France Region</w:t>
+                <w:t xml:space="preserve">EV-STEP project presentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Marmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IAEE European Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">66th Semi-annual ETSAP meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103643v1</w:t>
+                <w:t xml:space="preserve">hal-01550303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term modelling of renewable energy integration in the case of France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EV-STEP :Sustainable Technology and Economic Pathways for electrified mobility systems in EU-27 by 2030</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Energy Workshop - IEW 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Energy Research Institute (ERI) and China University of Mining and Technology (Beijing)., Jun 2014, Beijing, China</w:t>
+              <w:t xml:space="preserve">66th Semi-annual ETSAP meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104166v1</w:t>
+                <w:t xml:space="preserve">hal-01547035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term assessment of energy efficiency solutions: Application to Active Control in the residential</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+                <w:t xml:space="preserve">Smart grids and power supply reliability: The impact of demand response on future power mixes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semi-annual ETSAP meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PowerTech 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Grenoble, France. pp.1-5 - Article number 13882366, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PTC.2013.6652216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539690v1</w:t>
+                <w:t xml:space="preserve">hal-00933168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term energy modeling for south america with the times paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10163,6584 +10159,6588 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart grids and power supply reliability: The impact of demand response on future power mixes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+                <w:t xml:space="preserve">Bio-based chemicals and bioenergy production: long-term prospective analysis using a TIMES approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerTech 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rome Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PTC.2013.6652216⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00933168v1</w:t>
+                <w:t xml:space="preserve">hal-01322426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-based chemicals and bioenergy production: long-term prospective analysis using a TIMES approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renewables and future power systems : CMA's topics of interest for the ETSAP-IRENA session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rome Italy</w:t>
+              <w:t xml:space="preserve">IRENA / IEA-ETSAP Session : REMAP 2030</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322426v1</w:t>
+                <w:t xml:space="preserve">hal-01322420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewables and future power systems : CMA's topics of interest for the ETSAP-IRENA session</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term assessment of energy efficiency solutions: Application to Active Control in the residential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRENA / IEA-ETSAP Session : REMAP 2030</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris France</w:t>
+              <w:t xml:space="preserve">Semi-annual ETSAP meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322420v1</w:t>
+                <w:t xml:space="preserve">hal-01539690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flattening the load curve with Demand Response solutions: a long-term analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Power system and carbon capture under climate policy: a water impact analysis with TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semi-annual ETSAP meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">United Nations Climate Change Conference, COP 18,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Doha, Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547012v1</w:t>
+                <w:t xml:space="preserve">hal-01981984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of the electricity sector of Africa in ETSAP-TIAM. First results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Power system and carbon capture under climate policy: a water impact analysis with TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ETSAP-TIAM Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">International Energy Workshop (IEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cap Town, South Africa. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539703v1</w:t>
+                <w:t xml:space="preserve">hal-00868646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling water and energy interactions in the long run</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technology and social factors in passenger transport: a comparative assessment of different leverages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">United Nations Climate Change Conference, COP 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Doha Qatar</w:t>
+              <w:t xml:space="preserve">25th European Conference on Operational Research, EURO XXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539648v1</w:t>
+                <w:t xml:space="preserve">hal-01546367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart grids and prospective modeling for the electricity sector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+                <w:t xml:space="preserve">Future challenges for the French power generation paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Conference on Operational Research, EURO XXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546373v1</w:t>
+                <w:t xml:space="preserve">hal-01322522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future challenges for the French power generation paradigm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">GHG emissions cap impact on French biofuel mix using MARKAL/TIMES Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Conference on Operational Research, EURO XXV</w:t>
+              <w:t xml:space="preserve">25th European Conference on Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322522v1</w:t>
+                <w:t xml:space="preserve">hal-01322683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power system and carbon capture under climate policy: a water impact analysis with TIAM-FR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+                <w:t xml:space="preserve">L'exercice prospectif et la fabrique de scénarios énergétiques : réflexion sur les approches 2050 pour la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Dudouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">United Nations Climate Change Conference, COP 18,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Doha, Qatar</w:t>
+              <w:t xml:space="preserve">Séminaire "Prospective et scénarios énergétiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Tuck IDées, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981984v1</w:t>
+                <w:t xml:space="preserve">hal-01329492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power system and carbon capture under climate policy: a water impact analysis with TIAM-FR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Modeling water and energy interactions in the long run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Energy Workshop (IEW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Cap Town, South Africa. 5 p</w:t>
+              <w:t xml:space="preserve">United Nations Climate Change Conference, COP 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Doha Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868646v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology and social factors in passenger transport: a comparative assessment of different leverages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Briens</w:t>
+                <w:t xml:space="preserve">Transformation of the electricity sector of Africa in ETSAP-TIAM. First results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Conference on Operational Research, EURO XXV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve"> ETSAP-TIAM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546367v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GHG emissions cap impact on French biofuel mix using MARKAL/TIMES Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flattening the load curve with Demand Response solutions: a long-term analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">Semi-annual ETSAP meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322683v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exercice prospectif et la fabrique de scénarios énergétiques : réflexion sur les approches 2050 pour la France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Smart grids and prospective modeling for the electricity sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Prospective et scénarios énergétiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Tuck IDées, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">25th European Conference on Operational Research, EURO XXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329492v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developed and developing countries perspectives of the climate policy based on the Copenhagen Accord: A long-term analysis with TIAM-FR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Analyzing Water Supply in Future Energy Systems Using the TIMES Integrated Assessment Model (TIAM-FR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th IAEE International Conference, "Institutions, Efficiency and Evolving Energy Technologies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Energy Engineering, Economics and Policy: EEEP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Orlando, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594575v1</w:t>
+                <w:t xml:space="preserve">hal-00664397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Scenarios For Developing And Developed Countries: A Prospective Analysis With TIAM-FR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Towards A Shared Optimum For Water And Energy Resources: A Focus On The Middle East Using The TIAM-FR Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEW - 30th International Energy Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Stanford, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868194v1</w:t>
+                <w:t xml:space="preserve">hal-00868191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards A Shared Optimum For Water And Energy Resources: A Focus On The Middle East Using The TIAM-FR Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+                <w:t xml:space="preserve">Reliability versus low carbon issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA-ETSAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Stanfort, United States</w:t>
+              <w:t xml:space="preserve">Third Annual Meeting of the International Research Network for Low Carbon Societies (LCS-RNet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320788v1</w:t>
+                <w:t xml:space="preserve">hal-01325627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability versus low carbon issues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Drouineau</w:t>
+                <w:t xml:space="preserve">Industrial and Environmental Impacts of an Expanding Bio-Energy Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicklas Forsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljusk Ola Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Annual Meeting of the International Research Network for Low Carbon Societies (LCS-RNet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris France</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Energy Engineering, Economics and Policy: EEEP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Orlando, United States. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01325627v1</w:t>
+                <w:t xml:space="preserve">hal-00664400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Water Supply in Future Energy Systems Using the TIMES Integrated Assessment Model (TIAM-FR)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Climate policy impacts on energy system: a long-term analysis with the TIMES Integrated Assessment Model (TIAM-FR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Energy Engineering, Economics and Policy: EEEP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2011, Orlando, United States. 6 p</w:t>
+              <w:t xml:space="preserve">, Jul 2011, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664397v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards A Shared Optimum For Water And Energy Resources: A Focus On The Middle East Using The TIAM-FR Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+                <w:t xml:space="preserve">Flexible strategic forest management in long-term energy planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicklas Forsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljusk Ola Ericksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEW - 30th International Energy Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Stanford, California, United States</w:t>
+              <w:t xml:space="preserve">14th Symposium for Systems Analysis in Forest Resources (SSFAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Maitenciello, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868191v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial and Environmental Impacts of an Expanding Bio-Energy Sector</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ljusk Ola Eriksson</w:t>
+                <w:t xml:space="preserve">A TIMES model of the Reunion Island for analysing the reliability of electricity supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Energy Engineering, Economics and Policy: EEEP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Orlando, United States. 5 p</w:t>
+              <w:t xml:space="preserve">IEW - 30th International Energy Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Stanford, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664400v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate policy impacts on energy system: a long-term analysis with the TIMES Integrated Assessment Model (TIAM-FR)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Towards A Shared Optimum For Water And Energy Resources: A Focus On The Middle East Using The TIAM-FR Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Energy Engineering, Economics and Policy: EEEP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Orlando, United States</w:t>
+              <w:t xml:space="preserve">IEA-ETSAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Stanfort, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594567v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible strategic forest management in long-term energy planning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ljusk Ola Ericksson</w:t>
+                <w:t xml:space="preserve">Developed and developing countries perspectives of the climate policy based on the Copenhagen Accord: A long-term analysis with TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Symposium for Systems Analysis in Forest Resources (SSFAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Maitenciello, Chile</w:t>
+              <w:t xml:space="preserve">34th IAEE International Conference, "Institutions, Efficiency and Evolving Energy Technologies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594359v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TIMES model of the Reunion Island for analysing the reliability of electricity supply</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Climate Scenarios For Developing And Developed Countries: A Prospective Analysis With TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEW - 30th International Energy Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Stanford, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868177v1</w:t>
+                <w:t xml:space="preserve">hal-00868194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling biomass for energy uses: results for France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+                <w:t xml:space="preserve">Post-Kyoto policy implications on the energy system: A TIAM-FR long-term planning exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IAEE Rio 2010 International Conference "The Future of Energy: Global Challenges, Diverse Solutions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Rio de Janeiro, Brazil. 17 p</w:t>
+              <w:t xml:space="preserve">XXIe World Energy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508746v1</w:t>
+                <w:t xml:space="preserve">hal-00509192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cost of reliability of supply in future power systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Implementing water allocation in the TIAM-FR energy model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IAEE Rio 2010 International Conference "The Future of Energy: Global Challenges, Diverse Solutions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Rio de Janeiro, Brazil. 12 p</w:t>
+              <w:t xml:space="preserve">International Conference "Water and Energy" - International Water Association and Waternetwerk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508736v1</w:t>
+                <w:t xml:space="preserve">hal-01322739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional impacts of the global carbon stakes: Long term prospective with the TIMES integrated assessment model (TIAM-FR)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Implementing water allocation in the TIAM-FR energy model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IAEE Rio 2010 International Conference "The Future of Energy: Global Challenges, Diverse Solutions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Rio de Janeiro, Brazil. 16 p</w:t>
+              <w:t xml:space="preserve">ETSAP Workshop, University College Cork</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508608v1</w:t>
+                <w:t xml:space="preserve">hal-01982608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term forestry and energy planning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ljusk Ola Ericksson</w:t>
+                <w:t xml:space="preserve">Déploiement des énergies renouvelables en Europe : place de la France, question des pays intensifs en carbone. Décisions politiques et économiques face aux enjeux énergie-climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETSAP Workshop, University College</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Journée de l'Université TOTAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594344v1</w:t>
+                <w:t xml:space="preserve">hal-00614972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-national TIMES model for analyzing regional future use of Biomass and Biofuels in France and Sweden</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Athanassiadis</w:t>
+                <w:t xml:space="preserve">Engagements post COP 15: Séquestration du carbone ou renouvelables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Energy Workshop (IEW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">L'énergie par ses externalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Ajaccio - Corte (CORSE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573376v1</w:t>
+                <w:t xml:space="preserve">hal-00509304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional impacts of the global carbon stakes: long term prospective with TIAM-FR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+                <w:t xml:space="preserve">Long term planning tools and reliability needs: focusing on the Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint TERI ETSAP Workshop, "Energy Modelling Tools and Techniques to address Sustainable Development and Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, New Delhi, India</w:t>
+              <w:t xml:space="preserve">3rd IAEE Rio 2010 International Conference "The Future of Energy: Global Challenges, Diverse Solutions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rio de Janeiro, Brazil. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00511335v1</w:t>
+                <w:t xml:space="preserve">hal-00508742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power generation under post Copenhagen emission reduction pledges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">ETSAP modeling tools: a bottom-up framework for energy issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Engineering Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">24th European Conference on Operational Research (EURO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509199v1</w:t>
+                <w:t xml:space="preserve">hal-00509201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term planning tools and reliability needs: focusing on the Reunion Island</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Power generation under post Copenhagen emission reduction pledges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IAEE Rio 2010 International Conference "The Future of Energy: Global Challenges, Diverse Solutions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Rio de Janeiro, Brazil. 14 p</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Engineering Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508742v1</w:t>
+                <w:t xml:space="preserve">hal-00509199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETSAP modeling tools: a bottom-up framework for energy issues</w:t>
+                <w:t xml:space="preserve">Enjeux prospectifs Biomasse/Energie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Conference on Operational Research (EURO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">L'énergie par ses externalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Ajaccio - Corte (CORSE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509201v1</w:t>
+                <w:t xml:space="preserve">hal-00509282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Kyoto policy implications on the energy system: A TIAM-FR long-term planning exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+                <w:t xml:space="preserve">Flexibility and reliability in long-term planning exercices dedicated to the electricity sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe World Energy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">, Sep 2010, Montreal, Canada. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509192v1</w:t>
+                <w:t xml:space="preserve">hal-00568865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing water allocation in the TIAM-FR energy model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+                <w:t xml:space="preserve">TIMES model for the Reunion Island: addressing reliability of electricity supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Water and Energy" - International Water Association and Waternetwerk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">International Energy Workshop (IEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322739v1</w:t>
+                <w:t xml:space="preserve">hal-00508605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing water allocation in the TIAM-FR energy model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+                <w:t xml:space="preserve">Biomass for energy uses: methodology and results for France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETSAP Workshop, University College Cork</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Energy Modelling Tools and Techniques to address Sustainable Development and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982608v1</w:t>
+                <w:t xml:space="preserve">hal-00510210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement des énergies renouvelables en Europe : place de la France, question des pays intensifs en carbone. Décisions politiques et économiques face aux enjeux énergie-climat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">CO2 mitigation targets and technological limits: Prospective analysis with the TIMES integrated assessment model (TIAM-FR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Université TOTAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">International Energy Workshop (IEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00614972v1</w:t>
+                <w:t xml:space="preserve">hal-00868155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagements post COP 15: Séquestration du carbone ou renouvelables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Regional impacts of post Copenhagen emission reduction pledges using TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'énergie par ses externalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Ajaccio - Corte (CORSE), France</w:t>
+              <w:t xml:space="preserve">24th European Conference on Operational Research, EURO XXIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509304v1</w:t>
+                <w:t xml:space="preserve">hal-01323122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIMES model for the Reunion Island: addressing reliability of electricity supply</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Prospective analysis of post-Copenhagen climate policy: the plausibility of investments in carbon capture and storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Energy Workshop (IEW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. 16 p</w:t>
+              <w:t xml:space="preserve">11th IAEE European Conference, "Energy Economy, Policies and Supply Security: Surviving the Global Economic Crisis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508605v1</w:t>
+                <w:t xml:space="preserve">hal-00509180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux prospectifs Biomasse/Energie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementing water allocation in the TIAM-FR energy model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'énergie par ses externalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Ajaccio - Corte (CORSE), France</w:t>
+              <w:t xml:space="preserve">11th IAEE European Conference, "Energy Economy, Policies and Supply Security: Surviving the Global Economic Crisis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509282v1</w:t>
+                <w:t xml:space="preserve">hal-00504488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility and reliability in long-term planning exercices dedicated to the electricity sector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Regional impacts of the global carbon stakes: Long term prospective with the TIMES integrated assessment model (TIAM-FR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe World Energy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montreal, Canada. 20 p</w:t>
+              <w:t xml:space="preserve">3rd IAEE Rio 2010 International Conference "The Future of Energy: Global Challenges, Diverse Solutions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rio de Janeiro, Brazil. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00568865v1</w:t>
+                <w:t xml:space="preserve">hal-00508608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass for energy uses: methodology and results for France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Sub-national TIMES model for analyzing regional future use of Biomass and Biofuels in France and Sweden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicklas Forsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Athanassiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Modelling Tools and Techniques to address Sustainable Development and Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, New Delhi, India</w:t>
+              <w:t xml:space="preserve">International Energy Workshop (IEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510210v1</w:t>
+                <w:t xml:space="preserve">hal-00573376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 mitigation targets and technological limits: Prospective analysis with the TIMES integrated assessment model (TIAM-FR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+                <w:t xml:space="preserve">The cost of reliability of supply in future power systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Energy Workshop (IEW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">3rd IAEE Rio 2010 International Conference "The Future of Energy: Global Challenges, Diverse Solutions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rio de Janeiro, Brazil. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868155v1</w:t>
+                <w:t xml:space="preserve">hal-00508736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional impacts of post Copenhagen emission reduction pledges using TIAM-FR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+                <w:t xml:space="preserve">Modelling biomass for energy uses: results for France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Conference on Operational Research, EURO XXIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">3rd IAEE Rio 2010 International Conference "The Future of Energy: Global Challenges, Diverse Solutions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rio de Janeiro, Brazil. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323122v1</w:t>
+                <w:t xml:space="preserve">hal-00508746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective analysis of post-Copenhagen climate policy: the plausibility of investments in carbon capture and storage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Regional impacts of the global carbon stakes: long term prospective with TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IAEE European Conference, "Energy Economy, Policies and Supply Security: Surviving the Global Economic Crisis"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">Joint TERI ETSAP Workshop, "Energy Modelling Tools and Techniques to address Sustainable Development and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509180v1</w:t>
+                <w:t xml:space="preserve">hal-00511335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing water allocation in the TIAM-FR energy model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+                <w:t xml:space="preserve">Long-term forestry and energy planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicklas Forsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljusk Ola Ericksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IAEE European Conference, "Energy Economy, Policies and Supply Security: Surviving the Global Economic Crisis"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">ETSAP Workshop, University College</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504488v1</w:t>
+                <w:t xml:space="preserve">hal-00594344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass for energy uses: assessment methodology for France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shift from oil fueled cars for future sustainable mobilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IAEE European Conference "Energy, Policies and Technologies for Sustainable Economies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508708v1</w:t>
+                <w:t xml:space="preserve">hal-00508719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaire Modélisation prospective au service du Développement Durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Households under carbon constraints and the burden sharing issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation des Scénarios TIMES-FR au Centre d'Analyse Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">International Energy Workshop,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593806v1</w:t>
+                <w:t xml:space="preserve">hal-00593838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiabilité des systèmes électriques et modélisation prospective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ressources agricoles, biocarburants et modéliation prospective TIMES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Energie et Développement Durable"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, La Réunion, France</w:t>
+              <w:t xml:space="preserve">Journée de la Chaire Modélisation prospective au service du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00511352v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts régionaux des enjeux mondiaux de réduction des émissions de GES: Prospective long terme à l'aide du modéle TIAM-FR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+                <w:t xml:space="preserve">Reliability in future electricity mixes: the question of distributed and renewables sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Energie et Développement Durable"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, La Réunion, France</w:t>
+              <w:t xml:space="preserve">10th IAEE European Conference "Energy, Policies and Technologies for Sustainable Economies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00511380v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GHG mitigation targets by 2020: what international coordination?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IAEE European Conference "Energy, Policies and Technologies for Sustainable Economies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term planning and the sustainable power system: a focus on flexibility needs and network reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Drouineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE/PES Power Systems Conference and Exposition, PSCE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Seattle, WA, United States. pp.384-389 - ISBN: 978-1-4244-3810-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PSCE.2009.4840176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shift from oil fueled cars for future sustainable mobilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts régionaux des enjeux mondiaux de réduction des émissions de GES: Prospective long terme à l'aide du modéle TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IAEE European Conference "Energy, Policies and Technologies for Sustainable Economies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Séminaire "Energie et Développement Durable"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508719v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Households under carbon constraints and the burden sharing issue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Enjeux mondiaux et impacts régionaux des contraintes carbone. Prospective long terme à l'aide du modèle TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Energy Workshop,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Venice, Italy</w:t>
+              <w:t xml:space="preserve">Journée de la Chaire Modélisation prospective au service du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593838v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources agricoles, biocarburants et modéliation prospective TIMES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaire Modélisation prospective au service du Développement Durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Chaire Modélisation prospective au service du développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Marne La Vallée, France</w:t>
+              <w:t xml:space="preserve">Présentation des Scénarios TIMES-FR au Centre d'Analyse Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00511593v1</w:t>
+                <w:t xml:space="preserve">hal-00593806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability in future electricity mixes: the question of distributed and renewables sources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Biomass for energy uses: assessment methodology for France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IAEE European Conference "Energy, Policies and Technologies for Sustainable Economies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508685v1</w:t>
+                <w:t xml:space="preserve">hal-00508708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux mondiaux et impacts régionaux des contraintes carbone. Prospective long terme à l'aide du modèle TIAM-FR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+                <w:t xml:space="preserve">Fiabilité des systèmes électriques et modélisation prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Chaire Modélisation prospective au service du développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Energie et Développement Durable"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593800v1</w:t>
+                <w:t xml:space="preserve">hal-00511352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation targets and carbon values: insights from TIMES-FR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electricity Generation and Renewables under Carbon Mitigation Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Bordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Carbon and Prospective" - Colloque international inaugural de la Chaire Modélisation prospective au service du développement durable - Mines ParisTech / ETSAP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Energy 2030 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Atlanta, United States. pp.13-19 - ISBN: 978-1-4244-2850-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ENERGY.2008.4780989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593919v1</w:t>
+                <w:t xml:space="preserve">hal-00504981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Impact of Smart Building Techniques: a Prospective Study for France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Energy Efficiency And The &amp;quot;triple 20&amp;quot; European Policy: Lessons Drawn From The French Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Energy 2030 Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31th International Association for Energy Economics International Conference, IAEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504990v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficiency And The &amp;quot;triple 20&amp;quot; European Policy: Lessons Drawn From The French Case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Assessing Carbon Values To Achieve Strong Post Kyoto Co2 Reduction Targets For France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th International Association for Energy Economics International Conference, IAEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508756v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Carbon Values To Achieve Strong Post Kyoto Co2 Reduction Targets For France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Network reliability assessment towards long term planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Bordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th International Association for Energy Economics International Conference, IAEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Energy 2030 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Atlanta, United States. pp.226-230 - ISBN: 978-1-4244-2850-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ENERGY.2008.4781024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508754v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electricity Generation and Renewables under Carbon Mitigation Policies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Assessing the Impact of Smart Building Techniques: a Prospective Study for France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Solene Maladin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Kayser-Bril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Energy 2030 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2008, Atlanta, United States. pp.13-19 - ISBN: 978-1-4244-2850-2, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ENERGY.2008.4780989⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2008, Atlanta, United States. pp.182-188 - ISBN: 978-1-4244-2850-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ENERGY.2008.4781017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504981v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network reliability assessment towards long term planning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitigation targets and carbon values: insights from TIMES-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Energy 2030 Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">"Carbon and Prospective" - Colloque international inaugural de la Chaire Modélisation prospective au service du développement durable - Mines ParisTech / ETSAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Sophia Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ENERGY.2008.4781024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00505035v1</w:t>
+                <w:t xml:space="preserve">hal-00593919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercices prospectifs via le modèle MARKAL : spécificités françaises ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Modélisation prospective et spécialités de la politique énergétique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Energie et développement durable - JEEA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Rennes, France</w:t>
+              <w:t xml:space="preserve">communication aux journées 2007 de la section électrotechnique sur le thème Energie et Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573352v1</w:t>
+                <w:t xml:space="preserve">hal-00594054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation prospective et spécialités de la politique énergétique française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Exercices prospectifs via le modèle MARKAL : spécificités françaises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication aux journées 2007 de la section électrotechnique sur le thème Energie et Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Cachan, France</w:t>
+              <w:t xml:space="preserve">Colloque Energie et développement durable - JEEA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594054v1</w:t>
+                <w:t xml:space="preserve">hal-00573352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markal-Times assessment of long term CO2 emissions targets for France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Operational Research Euro XXII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16791,64 +16791,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Energy Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16873,90 +16873,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche prospective utilisant le modèle MARKAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Interministériel sur la Prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16975,671 +16975,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercices de prospective technologique pour l'énergie à l'horizon 2050</w:t>
+                <w:t xml:space="preserve">Etudes de sensibilité pour la prospective électrique française à l'aide du Modèle MARKAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Energies et Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, FREJUS, France</w:t>
+              <w:t xml:space="preserve">4eme colloque MONDER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Martigny, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00615245v1</w:t>
+                <w:t xml:space="preserve">hal-00594074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing greenhouse gas emissions by a factor of 4 by 2050: a bottom-up analysis of post Kyoto emissions targets for France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy mix planning for the French electricity production sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bordier Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Energy Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">21st European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594069v1</w:t>
+                <w:t xml:space="preserve">hal-00594066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes de sensibilité pour la prospective électrique française à l'aide du Modèle MARKAL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Key features of the electricity production sector through long-term planning : the French case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Bordier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4eme colloque MONDER</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PSCE '06. 2006 IEEE PES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Atlanta, United States. p. 1796-1801- ISBN 1-4244-0177-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PSCE.2006.296185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594074v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy mix planning for the French electricity production sector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Reducing greenhouse gas emissions by a factor of 4 by 2050: a bottom-up analysis of post Kyoto emissions targets for France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">International Energy Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594066v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key features of the electricity production sector through long-term planning : the French case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Exercices de prospective technologique pour l'énergie à l'horizon 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bordier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSCE '06. 2006 IEEE PES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecole Energies et Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, FREJUS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PSCE.2006.296185⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00573331v1</w:t>
+                <w:t xml:space="preserve">hal-00615245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective énergétique : le modèle MARKAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DGEMP (Direction Générale de l'Energie et des Matières Premières)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17658,351 +17658,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00615253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energies renouvelables et modélisation Markal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Enjeux environnementaux et planification énergétique européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CREDEN/EMP "La promotion de l'élèctricite verte"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole des Mines de Paris, Jun 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Conseil français de l'énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331205v1</w:t>
+                <w:t xml:space="preserve">hal-00615285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux environnementaux et planification énergétique européenne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Long-term Energy modeling for the french electricity sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bordier Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil français de l'énergie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France</w:t>
+              <w:t xml:space="preserve">ETSAP meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Firenze Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00615285v1</w:t>
+                <w:t xml:space="preserve">hal-01323183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term Energy modeling for the french electricity sector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Energies renouvelables et modélisation Markal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETSAP meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Firenze Italy</w:t>
+              <w:t xml:space="preserve">Workshop CREDEN/EMP "La promotion de l'élèctricite verte"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des Mines de Paris, Jun 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323183v1</w:t>
+                <w:t xml:space="preserve">hal-01331205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18014,554 +18014,554 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing climate change impacts in the European and Portuguese power sector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">How sensitive is a carbon neutral power sector to climate change? Interplay between hydro, solar and wind for Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Fortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Siggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Meeting on Climate Change Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">EMP-E 2020 – Modelling Climate Neutrality for the European Green Deal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084238v1</w:t>
+                <w:t xml:space="preserve">hal-03084239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How sensitive is a carbon neutral power sector to climate change? Interplay between hydro, solar and wind for Portugal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Assessing climate change impacts in the European and Portuguese power sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Siggini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMP-E 2020 – Modelling Climate Neutrality for the European Green Deal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">National Meeting on Climate Change Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084239v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VARIABILTY OF LONG TERM ESTIMATES OF HYDRO POWER GENERATION ON A EUROPEAN SCALE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Sessa</w:t>
+                <w:t xml:space="preserve">Combined assessment of energy systems and urban planning to evaluate the long-term impact of urban development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sílvia Carvalho</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internation Conference on Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Vasteras, Switzerland</w:t>
+              <w:t xml:space="preserve">Energy and Society in Transition: 2nd International Conference on Energy Research and Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Tempe, United States. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317459v1</w:t>
+                <w:t xml:space="preserve">hal-02180948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined assessment of energy systems and urban planning to evaluate the long-term impact of urban development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TIMES-WAPP, a Long-Term Prospective Model for the West African Power System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fama Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Beaufils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Society in Transition: 2nd International Conference on Energy Research and Social Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Tempe, United States. , 2019</w:t>
+              <w:t xml:space="preserve">14th SDEWES Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180948v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIMES-WAPP, a Long-Term Prospective Model for the West African Power System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VARIABILTY OF LONG TERM ESTIMATES OF HYDRO POWER GENERATION ON A EUROPEAN SCALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Sessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Timothé Beaufils</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th SDEWES Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Internation Conference on Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Vasteras, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454550v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18579,90 +18579,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France 2072 : Lifestyles at the core of carbon neutrality challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18708,64 +18708,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term Water and Energy Issues in European Power Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19016,51 +19016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19104,77 +19104,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sílvia Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Simoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19218,77 +19218,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ghersi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Hourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Jun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -19323,51 +19323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the effect of environmental policies on the allocation of natural gas accross end-use sectors in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19430,64 +19430,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology report on the enhancement of ETSAP ETechDS database with cooling technology parameters for thermal power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Halstead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seungwoo Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19561,51 +19561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Marmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19653,51 +19653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the effect of environmental policies on the allocation of natural gas accross end-use sectors in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Working Paper 2011-02-02, Chaire Modélisation prospective au service du développement durable. 2011, pp.24 - Les Cahiers de la Chaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -19719,51 +19719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénarios prospectifs France à l'horizon 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20164,51 +20164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre d'Orgeval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Sheehan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avenas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.127288" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Siggini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2023.113470" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Simoes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Amorim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2021.100657" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442141v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frapin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03499725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sim&#245;es" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3040050" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02418375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondia Sokhna Seck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Krakowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118089" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01797508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gallic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.1727" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouckaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.08.058" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01712143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hugues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.12.439" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01574976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.07.065" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSZX0R65-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01559981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01689596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.12.442" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Didelot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Selosse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.814" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01450183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schalbart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.10.043" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PJFMGJF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.146" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCT76ZNH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01293627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.03.094" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01296886v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01206743v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Marmorat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.06.123" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSZ3FQ0N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01119645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strosser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15635" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01132581v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Drouineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.02.024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-293NSTFZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971292v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.02.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CM9BC3M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00989586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.03.056" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-204FBZHF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Forsell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Athanassiadis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thivolle-Casat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lorne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.05.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFL57RDG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880399v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00757040v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dubreuil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.06.032" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFX21QSD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00793106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2011.04.050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ5WK65B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2007002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504410v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bordier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758006v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708757v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04298580v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pezza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bono" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bricault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390326v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894115v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934462v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Chabouni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934707v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934795v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934769v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934464v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934810v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934470v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844138v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524272v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016528v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082474v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benamirouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia G Simoes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084231v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318615v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02390355v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Thuilliez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454529v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Doudard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02302376v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084220v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02317448v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Carvalho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980666v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welington de Oliveira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953117v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mraihi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02008098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01688141v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gutierrez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01699605v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690025v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Millot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briens" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690087v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734943v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Halstead" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob van Der Zwaan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734914v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ghersi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Hourcade" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01452812v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01355927v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439703v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didelot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01450168v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01438825v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441042v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439647v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445132v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445736v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255108v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255096v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322389v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547120v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255084v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01550300v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01550303v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103658v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103208v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thiboust" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01105079v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01105012v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Gusse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103599v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103595v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103452v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Hourcade" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103621v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547044v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103643v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01104166v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539690v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Postic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547325v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00933168v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2013.6652216" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322426v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322420v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547012v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539648v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01546373v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322522v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868646v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01546367v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322683v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01329492v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dudouit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594575v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868194v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320788v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01325627v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664397v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868191v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664400v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljusk Ola Eriksson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594567v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594359v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljusk Ola Ericksson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868177v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508746v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508736v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508608v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573376v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511335v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509199v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508742v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509201v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509192v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322739v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982608v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614972v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509304v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508605v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509282v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00568865v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510210v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868155v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323122v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509180v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504488v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508708v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593806v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511352v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511380v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508702v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lentz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508562v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PSCE.2009.4840176" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508719v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593838v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cayla" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marchand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511593v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508685v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593800v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593919v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504990v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solene Maladin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Kayser-Bril" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGY.2008.4781017" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508756v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508754v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504981v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGY.2008.4780989" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505035v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGY.2008.4781024" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573352v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594054v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594037v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594042v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pichard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331194v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615245v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594069v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594074v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594066v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordier Marc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazauric" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573331v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PSCE.2006.296185" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615253v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331205v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615285v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323183v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084238v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084239v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fortes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02317459v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180948v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454550v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fama Gueye" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Beaufils" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01896027v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01387368v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://store.elsevier.com/product.jsp?isbn=9780128032374" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158819v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Kempener" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiodi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Ciorba" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaeta" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16540-0_3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02520128v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02507400v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734872v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jun" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661469v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735121v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungwoo Kang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01293771v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135639v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135623v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002752v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006ENMP1423" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01691601v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre d'Orgeval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Sheehan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avenas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.127288" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Siggini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2023.113470" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03499725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sim&#245;es" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3040050" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Simoes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Amorim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2021.100657" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442141v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frapin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118141" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118089" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02418375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondia Sokhna Seck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Krakowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01797508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gallic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.1727" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01574976v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.07.065" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSZX0R65-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01559981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01689596v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.12.442" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534908v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Didelot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Selosse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.814" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632491v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouckaert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.08.058" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01712143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hugues" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.12.439" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354145v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.146" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCT76ZNH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01450183v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schalbart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.10.043" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PJFMGJF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01293627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.03.094" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01206743v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Marmorat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.06.123" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSZ3FQ0N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01296886v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01119645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strosser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15635" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01132581v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Drouineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.02.024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-293NSTFZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971292v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.02.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CM9BC3M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00989586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.03.056" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-204FBZHF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880399v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rousseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00757040v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dubreuil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.06.032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFX21QSD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880429v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Forsell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Athanassiadis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thivolle-Casat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lorne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.05.015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFL57RDG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00793106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2011.04.050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ5WK65B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2007002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504410v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bordier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758006v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708757v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390326v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04298580v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391615v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pezza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bono" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bricault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934795v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934769v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934464v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Chabouni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894115v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934462v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934707v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934810v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934470v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844138v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524272v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084234v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia G Simoes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084231v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082474v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benamirouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016528v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Doudard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02302376v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084220v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02390355v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Thuilliez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318615v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02317448v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Carvalho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980666v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welington de Oliveira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953117v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mraihi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02008098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01699605v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Millot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690087v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gutierrez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01688141v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734943v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Halstead" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob van Der Zwaan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734914v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ghersi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Hourcade" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01438825v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01355927v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01450168v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didelot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441042v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439647v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445132v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445736v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01452812v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547120v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322389v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255096v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255084v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01550300v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255108v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103599v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103595v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103452v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Hourcade" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01105012v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Gusse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01105079v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103621v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547044v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103643v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01104166v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103658v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103208v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thiboust" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01550303v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547035v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00933168v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2013.6652216" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547325v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Postic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322426v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322420v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539690v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981984v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868646v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01546367v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322522v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322683v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01329492v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dudouit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539648v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539703v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547012v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01546373v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664397v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868191v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01325627v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664400v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljusk Ola Eriksson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594567v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594359v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljusk Ola Ericksson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868177v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320788v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594575v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868194v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509192v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322739v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982608v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614972v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509304v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508742v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509201v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509199v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509282v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00568865v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508605v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510210v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868155v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323122v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509180v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504488v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508608v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573376v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508736v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508746v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511335v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594344v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508719v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593838v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cayla" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marchand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511593v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508685v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508702v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lentz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508562v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PSCE.2009.4840176" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511380v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593800v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593806v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508708v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511352v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504981v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGY.2008.4780989" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508756v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508754v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505035v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGY.2008.4781024" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504990v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solene Maladin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Kayser-Bril" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGY.2008.4781017" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593919v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594054v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573352v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594037v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594042v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pichard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331194v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594074v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594066v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordier Marc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazauric" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573331v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PSCE.2006.296185" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594069v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615245v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615253v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615285v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323183v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331205v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084239v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fortes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084238v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180948v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454550v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fama Gueye" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Beaufils" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02317459v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01896027v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01387368v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://store.elsevier.com/product.jsp?isbn=9780128032374" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158819v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Kempener" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiodi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Ciorba" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaeta" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16540-0_3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02520128v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02507400v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734872v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jun" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661469v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735121v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungwoo Kang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01293771v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135639v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135623v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002752v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006ENMP1423" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01691601v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>