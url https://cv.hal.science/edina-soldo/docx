--- v0 (2026-04-05)
+++ v1 (2026-05-07)
@@ -579,217 +579,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le budget participatif : un dispositif au service du management de la valeur publique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les musées face à la crise. Proposition d’une taxonomie de la résilience muséale en temps de Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Kubler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelloul Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (1), pp.425 - 444</w:t>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La gestion publique à l’épreuve de la pandémie de la Covid-19 : une crise révélatrice des capacités variables d’adaptation des administrations et de leurs usagers, Spécial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541409v1</w:t>
+                <w:t xml:space="preserve">hal-03353535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les musées face à la crise. Proposition d’une taxonomie de la résilience muséale en temps de Covid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le budget participatif : un dispositif au service du management de la valeur publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edina Soldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carmouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Kubler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edina Soldo</w:t>
+                <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, La gestion publique à l’épreuve de la pandémie de la Covid-19 : une crise révélatrice des capacités variables d’adaptation des administrations et de leurs usagers, Spécial</w:t>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.425 - 444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353535v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards territorial leadership: missions and roles of territorial public organizations (TPO)</w:t>
               </w:r>
@@ -1754,312 +1754,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The congruence between artistic training programs and the expectations of cultural operators. What place for entrepreneurial skills ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djelloul Arezki</w:t>
+                <w:t xml:space="preserve">The role of public managers in the development and activation of dynamic capabilities for territorial resilience: a comparative case study of French local authorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMAC - the International Conference on Arts and Cultural Management AIMAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIMAC, Jun 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Building Resilient Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society for Public Administration, Apr 2024, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647629v1</w:t>
+                <w:t xml:space="preserve">hal-04647406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La congruence entre les programmes de formations artistiques et les attentes des opérateurs culturels. Pour une analyse territoriale des compétences des travailleurs créatifs.</w:t>
+                <w:t xml:space="preserve">The congruence between artistic training programs and the expectations of cultural operators. What place for entrepreneurial skills ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International "Regards croisés sur les transformations de la gestion et des organisations publiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Panthéon-Assas, le Laboratoire de recherche en sciences de gestion Panthéon-Assas (LARGEPA) en collaboration avec l'École nationale d’administration publique et l’ADIMAP., Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">AIMAC - the International Conference on Arts and Cultural Management AIMAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMAC, Jun 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647634v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of public managers in the development and activation of dynamic capabilities for territorial resilience: a comparative case study of French local authorities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Du Boys</w:t>
+                <w:t xml:space="preserve">La congruence entre les programmes de formations artistiques et les attentes des opérateurs culturels. Pour une analyse territoriale des compétences des travailleurs créatifs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Resilient Communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Society for Public Administration, Apr 2024, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">Symposium International "Regards croisés sur les transformations de la gestion et des organisations publiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Panthéon-Assas, le Laboratoire de recherche en sciences de gestion Panthéon-Assas (LARGEPA) en collaboration avec l'École nationale d’administration publique et l’ADIMAP., Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647406v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle de l’enquête à la Dewey, une solution pour réguler le paradoxe rigueur et pertinence. Une application à une recherche doctoral sur la formation des travailleurs créatifs</w:t>
               </w:r>
@@ -2235,64 +2235,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle des dirigeants des collectivités locales dans le renforcement des capacités de résilience ? Proposition de conceptualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2412,51 +2412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Budget Participatif : effet de mode ou changement de paradigme ? Les implications managériales liées à sa mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2494,64 +2494,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience des territoires face aux chocs : Quel rôle des dirigeants des collectivités locales dans le renforcement des capacités de résilience ? Une tentative de conceptualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2805,51 +2805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Budget Participatif : un dispositif favorisant une gestion plus performante de la Valeur publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2887,77 +2887,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le budget participatif : un outil de management public démocratique pour repenser la création de valeur publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Carmouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2976,627 +2976,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a conceptual renewal of public management? A state of art of the francophone literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décrypter la boite noire festivalière : de l'émergence de facteurs de contingence aux fondations de l'organisation temporaire pluraliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelloul Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouchet Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t>
+              <w:t xml:space="preserve">8ème colloque de l’Association Internationale de Recherche en Management Public (AIRMAP) “Territoires intelligents et Management public durable”,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277941v1</w:t>
+                <w:t xml:space="preserve">hal-02444946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identification des experts internes aux organisations : proposition d’une définition intégratrice et transdisciplinaire adaptée aux administrations publiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a conceptual renewal of public management? A state of art of the francophone literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edina Soldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelloul Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carmouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dougados</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque de l’Association Internationale de Recherche en Management Public (AIRMAP) - “Territoires intelligents et Management public durable”</w:t>
+              <w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468455v1</w:t>
+                <w:t xml:space="preserve">hal-02277941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budgets participatifs : mythes ou réalités d’un management public démocratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’identification des experts internes aux organisations : proposition d’une définition intégratrice et transdisciplinaire adaptée aux administrations publiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dougados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Saboune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léonard Gourbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t>
+              <w:t xml:space="preserve">8ème colloque de l’Association Internationale de Recherche en Management Public (AIRMAP) - “Territoires intelligents et Management public durable”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277933v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrypter la boite noire festivalière : de l'émergence de facteurs de contingence aux fondations de l'organisation temporaire pluraliste</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Budgets participatifs : mythes ou réalités d’un management public démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carmouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Gourbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque de l’Association Internationale de Recherche en Management Public (AIRMAP) “Territoires intelligents et Management public durable”,</w:t>
+              <w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444946v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet de territoire : une innovation managériale au service de l’action des organisations publiques territoriales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Peres</w:t>
+                <w:t xml:space="preserve">Coopération culturelle euro-méditerranéenne : du cadre institutionnel à une participation de la société civile dans la gestion démocratique des projets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Moustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carmouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Groupe for Public Administration Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Regards croisés sur les transformations de la gestion des organisations publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444951v1</w:t>
+                <w:t xml:space="preserve">hal-01859655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération culturelle euro-méditerranéenne : du cadre institutionnel à une participation de la société civile dans la gestion démocratique des projets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Moustier</w:t>
+                <w:t xml:space="preserve">Le projet de territoire : une innovation managériale au service de l’action des organisations publiques territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelloul Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Carmouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur les transformations de la gestion des organisations publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">European Groupe for Public Administration Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859655v1</w:t>
+                <w:t xml:space="preserve">hal-02444951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche en management culturel et évènementiel de l’équipe management public du CERGAM. Pour une théorisation de l’attractivité territoriale durable</w:t>
               </w:r>
@@ -3608,51 +3608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouchet Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Institute of Administrative Science, International Congress, "Managing Migrations, Integration and Poverty: A Global Challenge for Governance and Public Administration"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3861,217 +3861,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser la mobilisation collective des ressources humaines dans une organisation ambidextre en perte de sens. Le cas d’un jeune festival public</w:t>
+                <w:t xml:space="preserve">Le manager de l’organisation ambidextre à la rencontre de la mobilisation collective de son équipe. Le cas d’un jeune festival public en perte de sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Keramidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque de l’Association Internationale de Recherche en Management Public (AIRMAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Dialogues Euro MENA de Management Public, Aix Marseille Université, Groupe Européen pour l’Administration publique, MENAPAR, Mascate (Muscat) – Sultanat d’Oman, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Muscat, Oman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807565v1</w:t>
+                <w:t xml:space="preserve">hal-01807553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le manager de l’organisation ambidextre à la rencontre de la mobilisation collective de son équipe. Le cas d’un jeune festival public en perte de sens</w:t>
+                <w:t xml:space="preserve">Favoriser la mobilisation collective des ressources humaines dans une organisation ambidextre en perte de sens. Le cas d’un jeune festival public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Keramidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues Euro MENA de Management Public, Aix Marseille Université, Groupe Européen pour l’Administration publique, MENAPAR, Mascate (Muscat) – Sultanat d’Oman, </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Muscat, Oman</w:t>
+              <w:t xml:space="preserve">5ème colloque de l’Association Internationale de Recherche en Management Public (AIRMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807553v1</w:t>
+                <w:t xml:space="preserve">hal-01807565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les antécédents de la mobilisation collective dans l’organisation évènementielle. Cas d’un jeune festival public</w:t>
               </w:r>
@@ -4532,51 +4532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cultural mega event as dismantled system: challenges, stakes and pitfalls of governance. Comparative analysis of European capitalism of culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouchet Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4805,51 +4805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Carmouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Bouhachm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5341,51 +5341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Kubler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaire organisations et territoires des arts, de la culture et de la création. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5618,51 +5618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Carmouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Moustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5700,431 +5700,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE). Part 1. General Presentation of the Research</w:t>
+                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE) Part 2. Strategic Territorial Diagnosis 1 (STD 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Moustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Aix Marseille Université. 2020</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aix Marseille Université (AMU). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908591v1</w:t>
+                <w:t xml:space="preserve">hal-04908578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE) Part 3. Strategic Territorial Diagnosis 2 (STD 2)</w:t>
+                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE). Part 1. General Presentation of the Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Moustier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Peres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aix Marseille Université. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908557v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE) Part 4. Strategic Territorial Diagnosis 3 (STD 3)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE) Part 3. Strategic Territorial Diagnosis 2 (STD 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edina Soldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Moustier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Aix-Marseile Université. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aix Marseille Université. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908542v1</w:t>
+                <w:t xml:space="preserve">hal-04908557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE) Part 2. Strategic Territorial Diagnosis 1 (STD 1)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE) Part 4. Strategic Territorial Diagnosis 3 (STD 3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelloul Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Moustier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aix Marseille Université (AMU). 2020</w:t>
+              <w:t xml:space="preserve">Aix-Marseile Université. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908578v1</w:t>
+                <w:t xml:space="preserve">hal-04908542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des processus et impacts de la politique culturelle déployée par le Département des Yvelines à partir du 1er janvier 2016</w:t>
               </w:r>
@@ -6162,51 +6162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chomienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Gourbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Versailles Saint Quentin en Yvelines (UVSQ); Université Aix Marseille; IAE de Versailles Saint-Quentin-en-Yvelines ISM; Institut de Management Public et Gouvernance Territoriale - IMPGT. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6784,51 +6784,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE5FA2CC"/>
+    <w:nsid w:val="193A6383"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6932,51 +6932,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="83F37ABF"/>
+    <w:nsid w:val="DE51B470"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7080,51 +7080,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="56BBBB13"/>
+    <w:nsid w:val="9307B4C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7317,51 +7317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edina-soldo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168194600" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/227459" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edina.soldo@univ-amu.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099751v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Haller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Arezki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Soldo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.132.0055" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541409v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carmouze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Du Boys" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03353535v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Kubler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922021v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keramidas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.063.0015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794403v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852317723713" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051672ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807547v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.202.0041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350529v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030390ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807601v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moustier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.219.0069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852313502154" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044660ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.8389" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Oriol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350805v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04153427v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03979097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint Jonsson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mallor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicod" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03554033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298585v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277941v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468455v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dougados" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saboune" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277933v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444951v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keramidas Olivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807565v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807556v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819472v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Serval" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807511v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802395v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04143442v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamouroux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04164370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Bouhachm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444941v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Mohat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444944v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01235375v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311931v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908497v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908521v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Markman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908591v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Peres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908557v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908542v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908578v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194648v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chomienne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01178052v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01178041v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01177840v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01177972v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-02068909v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edina-soldo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168194600" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/227459" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edina.soldo@univ-amu.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099751v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Haller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Arezki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Soldo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.132.0055" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03353535v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Kubler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carmouze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Du Boys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922021v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keramidas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.063.0015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794403v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852317723713" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051672ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807547v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.202.0041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350529v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030390ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807601v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moustier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.219.0069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852313502154" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044660ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.8389" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Oriol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647634v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350805v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04153427v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03979097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint Jonsson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mallor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicod" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03554033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298585v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277941v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468455v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dougados" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saboune" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859655v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keramidas Olivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807556v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819472v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Serval" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807511v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802395v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04143442v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamouroux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04164370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Bouhachm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444941v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Mohat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444944v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01235375v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311931v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908497v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908521v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Markman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908578v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908591v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Peres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908542v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194648v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chomienne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01178052v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01178041v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01177840v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01177972v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-02068909v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>