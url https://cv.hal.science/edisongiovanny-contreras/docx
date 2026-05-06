--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:143.28358208955px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edison Giovanny CONTRERAS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edisongiovanny-contreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4529-5477</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis doctorant en Sciences du langage à l’Université Bretagne Sud (Laboratoire PREFICS) sous la direction de Nathalie GARRIC (Nantes Université) et Frédéric PUGNIÈRE-SAAVEDRA (Université Bretagne Sud). Je suis également enseignant de langues/cultures (FLE/FLS & ELE), linguistique française, sémantique, pragmatique, communication, interaction et recherche. En m’inscrivant dans l’analyse de discours, l’argumentation, les études de genre, la sociolinguistique, la linguistique de corpus, la sémiotique, et  le traitement automatique de corpus, mes travaux/publications concernent : la mise en discours de (re)constructions identitaires, les productions/dynamiques/réceptions du sens, et leurs alliances avec l’enseignement/didactique des langues vivantes en situation de contact de cultures et de langues, dans des aires socioculturelles hétérogènes, principalement en Amérique latine et en Europe de l'ouest.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations contemporaines de la féminité et de la masculinité : de l’hétérogénéité de corpus à la (re)construction du sens linguistico‑socio‑culturel au prisme des (pré)(inter)discours genrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Giovanny Contreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces Linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/espaces-linguistiques.573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations, valeurs sociales et traits identitaires dans l’apprentissage et l’enseignement du fle en contexte exolingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Giovanny Contreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17227/folios.56-12273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnements genrés du dicible dans les discours didactiques du FLE au sein de trois aires culturelles : caisses de résonance de la binarité et/ou de la fluidité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Giovanny Contreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décrire et enseigner les langues sous le prisme du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'ATILF (CNRS-université de Lorraine) et ECLLA (université Jean Monnet). Il est soutenu financièrement par l’Institut du Genre., May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité modale dans la controverse du genre en contexte socionumérique. Le cas de la valeur sociale complexe féminité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Giovanny Contreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Marqueurs modaux, énonciation et argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36e Colloque du Cercle Linguistique du Centre et de l’Ouest, May 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344411v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discernements sur la féminité et la masculinité dans/par des technodiscours 2.0 : complexités du discours numérique, points de vue genrés et leurs observables (l’espace Tiktok en France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Giovanny Contreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque jeunes chercheuses et chercheurs. Observables, observant∙es, observés : Construire et analyser des objets en analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau R2DIP, Dec 2023, Cergy (CY Cergy Paris université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours genrés en interaction : représentations contemporaines de la féminité et de la masculinité sous le principe de variation et d’hétérogénéité dans divers dispositifs d’observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Giovanny Contreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 jours sur l'énonciation dans les sciences du langage et l'hétérogénéité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Linguistique de l’Enonciation, Dec 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId19"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edison Giovanny CONTRERAS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Doctorant en Sciences du Langage - Analyse du discours et ATER en Didactique du FLE/FLS, linguistique du français, sociolinguistique,plurilinguisme, francophonies.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edisongiovanny-contreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4529-5477</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATER en Sciences du Langage (Didactique du FLE/FLS, linguistique du français, sociolinguistique, plurilinguisme, francophonies) au sein du Département de FLES de l'Université Marie et Louis Pasteur. Doctorant en Sciences du Langage (analyse de discours / sociolinguistique). Enseignant de langues/cultures (FLE/FLS & ELE), linguistique, sémantique, pragmatique, communication, interaction et recherche. En m’inscrivant dans l’analyse de discours, l’argumentation, les études de genre, la sociolinguistique, la linguistique de corpus, la sémiotique et le traitement automatique de corpus, mes travaux/publications concernent  : la mise en discours de (re)constructions identitaires, les productions/dynamiques/réceptions du sens, et leurs alliances avec l'apprentissage/enseignement de langues vivantes dans le cadre de la sociodidactique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations contemporaines de la féminité et de la masculinité : de l’hétérogénéité de corpus à la (re)construction du sens linguistico‑socio‑culturel au prisme des (pré)(inter)discours genrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Giovanny Contreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces Linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/espaces-linguistiques.573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations, valeurs sociales et traits identitaires dans l’apprentissage et l’enseignement du fle en contexte exolingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Giovanny Contreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17227/folios.56-12273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations croisées ainsi que mobilisation de valeurs sociales de la notion de masculinité : construction de la signification lexicale vis-à-vis du discours lexicographique à l’égard de quatre langues romaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Giovanny Contreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.11017. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213811017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une appréhension (inter)discursive de la féminité et de la masculinité : itinéraires méthodologiques comme cristallisateurs de représentations genrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Giovanny Contreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire dans le cadre de l’axe 3 du CRIT : Variations en corpus et en méthodologies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Besançon (Université de Franche-Comté), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des féminités au prisme de la presse : vers une cartographie des topiques instituantes au sein de l'univers féminin en contextes latinoaméricains et européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Giovanny Contreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R2DIP 2026 - 10 ans du Réseau de recherche sur les discours institutionnels et politiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Cergy (CY Cergy Paris Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse écrite comme dispositif de reconstruction genrée sur la féminité dans trois aires culturelles différentes : regards croisés, points de vue et configurations discursives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Giovanny Contreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Réseau de linguistique de l'énonciation. La notion de point de vue dans les théories de l'énonciation : regards pluriels, regards croisés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Besançon (Université de Franche-Comté), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnements genrés du dicible dans les discours didactiques du FLE au sein de trois aires culturelles : caisses de résonance de la binarité et/ou de la fluidité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Giovanny Contreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décrire et enseigner les langues sous le prisme du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'ATILF (CNRS-université de Lorraine) et ECLLA (université Jean Monnet). Il est soutenu financièrement par l’Institut du Genre., May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité modale dans la controverse du genre en contexte socionumérique. Le cas de la valeur sociale complexe féminité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Giovanny Contreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Marqueurs modaux, énonciation et argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36e Colloque du Cercle Linguistique du Centre et de l’Ouest, May 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344411v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discernements sur la féminité et la masculinité dans/par des technodiscours 2.0 : complexités du discours numérique, points de vue genrés et leurs observables (l’espace Tiktok en France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Giovanny Contreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque jeunes chercheuses et chercheurs. Observables, observant∙es, observés : Construire et analyser des objets en analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau R2DIP, Dec 2023, Cergy (CY Cergy Paris université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours genrés en interaction : représentations contemporaines de la féminité et de la masculinité sous le principe de variation et d’hétérogénéité dans divers dispositifs d’observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Giovanny Contreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 jours sur l'énonciation dans les sciences du langage et l'hétérogénéité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Linguistique de l’Enonciation, Dec 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de genre ! Décoder la féminité et la masculinité en discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Giovanny Contreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Marie et Louis Pasteur. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (typdoc.RESPROT)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId25"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5D2D515"/>
+    <w:nsid w:val="0496614B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edisongiovanny-contreras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4529-5477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344499v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Giovanny Contreras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.573" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344545v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17227/folios.56-12273" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670401v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344411v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670409v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670414v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edisongiovanny-contreras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4529-5477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344499v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Giovanny Contreras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.573" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344545v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17227/folios.56-12273" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580910v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213811017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580768v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580906v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580734v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670401v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344411v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670414v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580746v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>