--- v0 (2026-03-31)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edith Archambault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômée de l’Université de Paris en économie (1960) en sociologie (1960) et de Sciences Po (1961), docteur en sciences économiques de l’Université de Paris (1971), Edith Archambault a eu une </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">carrière universitaire à l’Université Paris1 Panthéon-Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de 1967 à 2004, hormis quelques années comme professeur à Poitiers (1985-1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Elle a dirigé le Laboratoire d’Economie sociale de 1991 à 1999 et l’UFR d’Economie de 1994 à 1997. Ses recherches ont porté sur la comptabilité nationale, puis sur l’économie sociale, plus particulièrement le monde associatif. Elle a été responsable pour la France du Programme Johns Hopkins de comparaison internationale du secteur sans but lucratif, expert auprès de l’ONU pour le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel des Institutions sans but lucratif dans le système de comptabilité nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2003) et auprès du BIT pour le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel sur la mesure du bénévolat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2011). Elle a présidé le groupe de travail « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des Associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » auprès du Conseil national de l’Information Statistique (CNIS) en 1910 et siégé au Conseil national de la vie associative de 1999 à 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auteur de plus de 200 publications, elle est </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">actuellement professeur émérite à Paris1 et membre du Centre d'Economie de la Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et membre du Conseil d’administration ou du Conseil scientifique de plusieurs associations et fondations. Elle est officier dans l’Ordre de la Légion d’Honneur, du Mérite et des Palmes Académiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités en 2014-2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du bureau de l'Association de Comptabilité Nationale (ACN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente de l'Association pour le Développement des Données en Économie Sociale, (ADDES) de 1994 à 2006, puis vice-présidente à partir de 2006</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil de prospective de l’UNIOPSS depuis 2003</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de rédaction de la RECMA, revue internationale de l'économie sociale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil d'administration de la Fondation du Crédit coopératif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité d’adjudication des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partnership Grants, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Social Sciences and Humanities Research Council of Canada (SSHRC-CRHS), Ottawa, 22-24 mars 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advisory Board of the Third Sector Impact Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , 7th European framework Program, FP7 (2014- )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associate du programme : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Patterns of Government-Nonprofit Relations Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2014- ) sous l’égide de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High school of Economics, International Laboratory for Nonprofit Sector Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : André Decamp, Education Populaire. Nouvel eldorado des Start-up sociales, Préface de Hugues Bazin, Postface d'Alain Fourest Editions Libre & Solidaire, 320 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03617842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps forts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vassor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi N'Goran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Demoustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 362 (4), pp.9-20. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/recma.362.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des comptes-satellites nationaux « tiers-secteur et économie sociale » construits selon le handbook 2018 de l'ONU ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 362, pp.145-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03380677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The associative sector during COViD-19 : An overview of the issues and challenges of lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03157054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The associative sector during COVID-19: An overview of the issues and challenges of lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05378399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel monde associatif en période de Covid-19 ? Un panorama des situations et problématiques associatives sous confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 357, pp.100-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: Xavier Itçaina , Médiations catholiques en Europe du Sud. Les politiques invisibles du religieux, Presses Universitaires de Rennes, 2019, 269 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02441979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of French Civil Society: The View of a Statistician</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voprosy Statistiki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (6), pp.21-29. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34023/2313-6383-2019-26-6-21-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03612498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Civil Society : Historical Background, Present position and Major issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voprosy Statistiki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (4), pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ГРАЖДАНСКОЕ ОБЩЕСТВО ФРАНЦИИ: ИСТОРИЧЕСКАЯ СПРАВКА, СОВРЕМЕННОЕ ПОЛОЖЕНИЕ И ОСНОВНЫЕ ПРОБЛЕМЫ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voprosy Statistiki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Public Service Provision by the Third Sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (3), pp.465-472. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-923X.12393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01598959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre pouvoirs publics et secteur associatif en Allemagne, aux Pays-Bas, en Italie et en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage collectif : « Ethique, laïcité, engagement ? Enjeux de société et formations sociales » sous la direction de Jean Bastide, Marie-José Bernardot, Roger Bertaux et Pierre Scharf, Presses Universitaires de Nancy, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95 (339), pp.113-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: A Late-Comer to Government-Nonprofit Partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voluntas: International Journal of Voluntary and Nonprofit Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01080766v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: A Late-Comer to Government– Nonprofit Partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voluntas: International Journal of Voluntary and Nonprofit Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, numéro spécial: Unlikely Partners? Evolving Government-Nonprofit Relationships, East and West, 26 (6), pp.2283-2310. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11266-015-9644-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Civil Societies Compared: Typically German-Typically French?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckhart Priller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voluntas: International Journal of Voluntary and Nonprofit Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (2), pp.514-537. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11266-013-9349-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00797886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture Matthieu Hély et Maud Simonet: &amp;quot; Le travail associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01598968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de lecture sur l'ouvrage collectif sous la direction de Matthieu Hély et Maud Simonet « Le travail associatif » (Presses Universitaires de Paris Ouest , 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92 (330), pp.124-126. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1019464ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations et fondations en France et en Allemagne : traditions et convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckhart Priller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92 (329), pp.92-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00831017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 20 ans de l'ISTR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 91 (326), pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et fragilité des associations en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 172, pp.20-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions sans but lucratif hier et aujourd'hui : comparaison France-Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXXII (2), pp.81-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions sans but lucratif en Europe et aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12- Décembre, pp.1003-1006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00530464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un travail qui ne compte pas ? La valorisation monétaire du bénévolat associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Prouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 124, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.4799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue marche vers un compte satellite de l'économie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kaminski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (2), pp.225-246. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8292.2009.00385.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer le bénévolat pour en améliorer la connaissance et satisfaire à une recommandation internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Prouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (314), pp.84-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations font vivre la citoyenneté au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 211, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bénévolat en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005-1 (9), pp.11-34. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.009.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un compte satellite des institutions sans but lucratif en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kaminski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 83 (293 et 294), pp.10-23 et 11-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS UN COMPTE SATELLITE DES INSTITUTIONS SANS BUT LUCRATIF (ISBL) EN FRANCE (IIe partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kaminski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 294, pp.11-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS UN COMPTE SATELLITE DES INSTITUTIONS SANS BUT LUCRATIF (ISBL) EN FRANCE (Ire partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kaminski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS UN COMPTE SATELLITE DES INSTITUTIONS SANS BUT LUCRATIF (ISBL) EN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kaminski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02119466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contractualisation éducative à Clichy-La-Garenne : Régulation ou normalisation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 289, pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail bénévole en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 56 (4), pp.13-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00118632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il un modèle européen de secteur sans but lucratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 80 (282), pp.64-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Roots of the Nonprofit sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonprofit and Voluntary Sector Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 130 (2), pp.204-230. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0899764001302003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00118626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secteur philanthropique aux Etats-Unis: poids économique et source de financement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 38, pp.33-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Économie sociale est-elle associée aux grandes fonctions des pouvoirs publics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Third sector during and after the COVID19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Tchernonog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisis after crisis…What about the Third Sector?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Third sector Research, 16th Conference, Jul 2024, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04740222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lester Salamon's legacy in European empirical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ISTR International Conference, Navigating in ITurbulent Times: Perspectives and Contributions from the Third Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03707101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire a-t-elle un rôle amortisseur de crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Journées de l'AES, Économie sociale : crises et renouveaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer le bénévolat pour en améliorer la connaissance et le comparer internationalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volunteering in the Mediterranean - A Cultural Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux de la vie associative française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue des sociétés civiles, séminaire franco-allemand (groupe des associations du Conseil économique, social et environnemental)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The American and the French Third Sectors: a Comparison, Recent trends during the “Millennium Boom”, and the Impact of the Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ISTR Conference: "Facing Crises: Challenges and Opportunities Confronting the Third Sector and Civil Society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00494162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions sans but lucratif en France et aux États-Unis : approche socio-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les associations devant la démocratie : France/États-Unis (CEVIPOF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bénévolat en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'engagement bénévole, acte citoyen (Conseil général d'Aquitaine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes tendances qui incitent à la concentration des associations du secteur sanitaire et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La concentration des associations (Groupe SOS, Palais des Congrès)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle européen pour les associations ? État des lieux, perspectives et évolutions possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum européen du Bénévolat (Parlement européen)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux français en matière d'évaluation de l'importance économique du secteur non lucratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment déterminer la valeur économique du secteur sans but lucratif pour la société ? ECFA-CEDAG (Eurostat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Economy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil es Nonprofit Szeveztek Szerepe a Gazdasagban</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale en France dans une perspective européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de recherche sur l'économie sociale du CIRIEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale dans une perspective européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Research Conference on the Social Economy, CIRIEC and Canadian Hub on social economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Victoria BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les institutions sans but lucratif dans les pays d'Afrique francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le compte satellite de l'Economie sociale : une mesure de l'économie sociale dans un cadre comparable internationalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réponse de l'économie publique, sociale et coopérative aux attentes de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions sans but lucratif en France ; principales évolutions (1995-2005) et nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX colloque de l'ADDES - Association pour le développement de la documentation sur l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NPIs in France. Main findings of the 2002 satellite account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing the UN Handbook on nonprofit institutions in the system of National Accounts,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Manuel de l'ONU sur les Institutions sans but lucratif dans le système de comptabilité nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information sur les organisations de la société civile au Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du secteur sans but lucratif dans la société et l'économie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les services : un risque ou une chance pour la France ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, Palais du Luxembourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giving and Volunteering in France- 1997-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volunteering in Hungary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience to Date in Implementing the UN Handbook : Lessons from Belgium and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on the United Nations Handbook on Non-Profit Institutions in the System of National Accounts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Nairobi,, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Voluntary Sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canada's Charitable and Nonprofit Sector through a Global Lens, 21-23 mars 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi mesurer l'économie sociale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CIRIEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02293011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations dans une perspective internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les chemins de la démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité nationale (6ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.247, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité nationale ; mesure de la nouvelle économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.213, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-governmental organizations and foundations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ilcheong Yi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Solidarity Economy Encyclopedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edgar Edward Publishing, 2023, 978-1- 80392-091-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recent evolution of foundations in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hoelser M., List R., Ruser A., Toepler S. ,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hoelser M., List R., Ruser A., Toepler S. editors Civil Society: Concepts, Challenges, Contexts Essays in Honor of Helmut K. Anheier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.ISSN 1568-2579, 2022, Nonprofit and Civil Societies Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ligue de l’Enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Regina A. List; Helmut K. Anheier; Stefan Toepler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia on Civil Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1 - 3, 2021, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99675-2_418-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secours Catholique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Regina A. List; Helmut K. Anheier; Stefan Toepler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia on Civil Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1 - 2, 2021, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99675-2_456-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Specificities of Relations between the State, Religious Communities and Civil Society in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupert Graf Strachwitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rupert Graf Strachwitz (ed) Religious Communities and Civil Society in Europe., Maecenata Schriften 16 Berlin, De Gruyter, volumeII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.99-119, 2020, Analyses and perspectives on a complex interplay, 978-3-11-067299-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02095725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: A large and diverse civil society faced with significant concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Prouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Union- Russia Civil Society Forum Report 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02884061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">: De la commission des comptes des services à la mesure de l’utilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Florence Jany-Catrice et Dominique Méda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie au service de la sociéte. Autour de Jean Gadrey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-36383-256-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01702311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appréhension statistique de l'économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Defourny et Marthe Nyssens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-300, 2017, Economie sociale et solidaire. Socioéconomie du 3e secteur, 9782804183028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00966870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations et économie sociale et solidaire, ancrage ou dilution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bloch-Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Lafore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refonder la solidarité. Les associations au coeur de la protection sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01217937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations sanitaires et sociales: quels enjeux actuels?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bloch-Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert lafore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refonder la solidarité. Les associations au coeur de la protection sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01217918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing the Field of the Social Economy. The Social Economy and its Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie J. Bouchard &amp; Damien Rousselière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Weight of the Social Economy. An International Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, P.I.E. Peter Lang, pp.91-116, 2015, Social Economy&amp;Public economy, ISBN 2030-3408 ISBN978-2-87574-287-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00831556v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données statistiques sur la part des associations sanitaires et sociales dans l'économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des associations de solidarité dans la loi ESS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIOPSS, 2015, Les Cahiers de l'Uniopss, 978-2-35560-004-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Invesment: Franco-German Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut K. Anheier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Freise and Thorsten Hallmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernizing Democracy. Associations and Associating in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-300, 2014, 978-1-4939-0484-6. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-0485-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01017216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fait associatif dans l'économie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Lafore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire société: les associations de solidarité par temps de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.19-36, 2010, Action Sociale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00453061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Institutions Sans But Lucratif en France et aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Degavre, Donatienne Desmette, Eric Mangez (et al.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations et innovations économiques et sociales en Europe : quelles sorties de crise ? Regards interdisciplinaires. Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.393-410, 2010, Cahiers du CIRTES; 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00494192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Third sector in Europe; Does it exhibit a converging movement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Enjolras and K.H. Sivesind. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil Society in Comparative Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Books, pp.3-24, 2009, Comparative Social Research, vol. 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche économique du poids des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan de la vie Associative, 2003-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.137-146, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social services in France : A Public/Private Partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Herrmann and Sabine Herrenbrueck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Changing Administration-Changing Society. Challenges for Current Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-174, 2007, Applied Social Studies- Recent Developments, International and Comparative Perspectives Series, 978-1-60021-406-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01613063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social services in France : A public/private partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Herrmann and Sabine Herrenbrueck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Administration –Changing Society. Challenges for Current Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Publishers - New York, pp.223-241, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21 entrées dans un dictionnaire international: « Centralisation, Cooperatives, Law of 1901, Market Failure, Mutuality, Social Economy, Solidarity ; Abbé Pierre, Bloch-Lainé, Coluche, Durkheim, Kouchner, Olson, Proudhon, Tocqueville ; ATTAC, AFM, CCFD, Fondation de France, MSF, UNIOPSS » in Anheier H.K. and List R. : A Dictionary of Civil Society, Philanthropy and the Non-profit Sector, Routledge, London and New York, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anheier H.K. and List R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Dictionary of Civil Society, Philanthropy and the Non-profit Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, London and New York, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les fondations sont-elles si rares en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarités collectives ; famille et solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.165-181, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00118620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Third sector in France and the Labour Market Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annette Zimmer, &amp; Christina Stecker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategy mix for Nonprofit Organisations- Vehicles for Social and Labour Market Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer/Plenum, pp.75-86, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Third Sector in France and the Labour Market Policy 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRILLER E. und ZIMMER A. (Eds) Der Dritte Sektor international; Mehr Markt, weniger Staat, Berlin, Sigma 2001.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02322895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOUNDATIONS IN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations in Europe. Society,management and law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02095697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE SECTEUR ASSOCIATIF EN FRANCE Et DANS LE MONDE : perspective internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Bloch-Lainé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Faire Société. Les associations au coeur du social </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syros, 1999, Alternatives sociales, 978-2841467365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01613085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: From Jacobin Tradition to Decentralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gariazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut K. Anheier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lester M Salamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lester M. Salamon, Helmut K. Anheier, Regina List, Stefan Toepler, S. Wojciech Sokolowski and Associates. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Civil Society: Dimensions of the Nonprofit Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johns Hopkins Center for Civil Society Studies, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02949303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Civil Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99675-2_299-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03633875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre comparable la connaissance chiffrée de l’ESS Le Handbook de l’ONU et l’adaptation de son périmètre à une vision plus européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Cristina Ramos Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03210181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non governmental organisations and foundations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03424071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Opportunities for the French and European Civil society in a Changing World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01702281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception des modèles associatifs étrangers en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du partenariat entre les secteurs public et associatif en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre pouvoirs publics et associations et fondations dans quelques pays européens (Edith Archambault 27 ème Colloque ADDES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations et les fondations en France aujourd'hui : situation et évolutions récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00925729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail bénévole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Laouisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n°122, Conseil National de l'information statistique (CNIS). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les dons et le bénévolat en France; Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Boumendil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie sociale devenu Centre d'économie de la Sorbonne. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edith Archambault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômée de l’Université de Paris en économie (1960) en sociologie (1960) et de Sciences Po (1961), docteur en sciences économiques de l’Université de Paris (1971), Edith Archambault a eu une </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">carrière universitaire à l’Université Paris1 Panthéon-Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de 1967 à 2004, hormis quelques années comme professeur à Poitiers (1985-1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Elle a dirigé le Laboratoire d’Economie sociale de 1991 à 1999 et l’UFR d’Economie de 1994 à 1997. Ses recherches ont porté sur la comptabilité nationale, puis sur l’économie sociale, plus particulièrement le monde associatif. Elle a été responsable pour la France du Programme Johns Hopkins de comparaison internationale du secteur sans but lucratif, expert auprès de l’ONU pour le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel des Institutions sans but lucratif dans le système de comptabilité nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2003) et auprès du BIT pour le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel sur la mesure du bénévolat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2011). Elle a présidé le groupe de travail « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des Associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » auprès du Conseil national de l’Information Statistique (CNIS) en 1910 et siégé au Conseil national de la vie associative de 1999 à 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auteur de plus de 200 publications, elle est </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">actuellement professeur émérite à Paris1 et membre du Centre d'Economie de la Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et membre du Conseil d’administration ou du Conseil scientifique de plusieurs associations et fondations. Elle est officier dans l’Ordre de la Légion d’Honneur, du Mérite et des Palmes Académiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités en 2014-2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du bureau de l'Association de Comptabilité Nationale (ACN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente de l'Association pour le Développement des Données en Économie Sociale, (ADDES) de 1994 à 2006, puis vice-présidente à partir de 2006</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil de prospective de l’UNIOPSS depuis 2003</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de rédaction de la RECMA, revue internationale de l'économie sociale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil d'administration de la Fondation du Crédit coopératif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité d’adjudication des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partnership Grants, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Social Sciences and Humanities Research Council of Canada (SSHRC-CRHS), Ottawa, 22-24 mars 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advisory Board of the Third Sector Impact Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , 7th European framework Program, FP7 (2014- )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associate du programme : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Patterns of Government-Nonprofit Relations Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2014- ) sous l’égide de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High school of Economics, International Laboratory for Nonprofit Sector Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : André Decamp, Education Populaire. Nouvel eldorado des Start-up sociales, Préface de Hugues Bazin, Postface d'Alain Fourest Editions Libre & Solidaire, 320 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03617842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps forts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vassor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi N'Goran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Demoustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 362 (4), pp.9-20. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/recma.362.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des comptes-satellites nationaux « tiers-secteur et économie sociale » construits selon le handbook 2018 de l'ONU ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 362, pp.145-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03380677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: Xavier Itçaina , Médiations catholiques en Europe du Sud. Les politiques invisibles du religieux, Presses Universitaires de Rennes, 2019, 269 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02441979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The associative sector during COViD-19 : An overview of the issues and challenges of lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03157054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The associative sector during COVID-19: An overview of the issues and challenges of lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05378399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel monde associatif en période de Covid-19 ? Un panorama des situations et problématiques associatives sous confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 357, pp.100-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ГРАЖДАНСКОЕ ОБЩЕСТВО ФРАНЦИИ: ИСТОРИЧЕСКАЯ СПРАВКА, СОВРЕМЕННОЕ ПОЛОЖЕНИЕ И ОСНОВНЫЕ ПРОБЛЕМЫ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voprosy Statistiki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Civil Society : Historical Background, Present position and Major issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voprosy Statistiki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (4), pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of French Civil Society: The View of a Statistician</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voprosy Statistiki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (6), pp.21-29. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34023/2313-6383-2019-26-6-21-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03612498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre pouvoirs publics et secteur associatif en Allemagne, aux Pays-Bas, en Italie et en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Public Service Provision by the Third Sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (3), pp.465-472. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-923X.12393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01598959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage collectif : « Ethique, laïcité, engagement ? Enjeux de société et formations sociales » sous la direction de Jean Bastide, Marie-José Bernardot, Roger Bertaux et Pierre Scharf, Presses Universitaires de Nancy, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95 (339), pp.113-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: A Late-Comer to Government-Nonprofit Partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voluntas: International Journal of Voluntary and Nonprofit Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01080766v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: A Late-Comer to Government– Nonprofit Partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voluntas: International Journal of Voluntary and Nonprofit Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, numéro spécial: Unlikely Partners? Evolving Government-Nonprofit Relationships, East and West, 26 (6), pp.2283-2310. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11266-015-9644-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Civil Societies Compared: Typically German-Typically French?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckhart Priller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voluntas: International Journal of Voluntary and Nonprofit Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (2), pp.514-537. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11266-013-9349-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00797886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture Matthieu Hély et Maud Simonet: &amp;quot; Le travail associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01598968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de lecture sur l'ouvrage collectif sous la direction de Matthieu Hély et Maud Simonet « Le travail associatif » (Presses Universitaires de Paris Ouest , 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92 (330), pp.124-126. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1019464ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations et fondations en France et en Allemagne : traditions et convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckhart Priller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92 (329), pp.92-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00831017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 20 ans de l'ISTR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 91 (326), pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et fragilité des associations en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 172, pp.20-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions sans but lucratif hier et aujourd'hui : comparaison France-Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXXII (2), pp.81-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions sans but lucratif en Europe et aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12- Décembre, pp.1003-1006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00530464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un travail qui ne compte pas ? La valorisation monétaire du bénévolat associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Prouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 124, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.4799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer le bénévolat pour en améliorer la connaissance et satisfaire à une recommandation internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Prouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (314), pp.84-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue marche vers un compte satellite de l'économie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kaminski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (2), pp.225-246. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8292.2009.00385.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations font vivre la citoyenneté au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 211, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bénévolat en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005-1 (9), pp.11-34. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.009.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS UN COMPTE SATELLITE DES INSTITUTIONS SANS BUT LUCRATIF (ISBL) EN FRANCE (Ire partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kaminski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un compte satellite des institutions sans but lucratif en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kaminski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 83 (293 et 294), pp.10-23 et 11-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS UN COMPTE SATELLITE DES INSTITUTIONS SANS BUT LUCRATIF (ISBL) EN FRANCE (IIe partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kaminski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 294, pp.11-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS UN COMPTE SATELLITE DES INSTITUTIONS SANS BUT LUCRATIF (ISBL) EN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kaminski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02119466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contractualisation éducative à Clichy-La-Garenne : Régulation ou normalisation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 289, pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail bénévole en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 56 (4), pp.13-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00118632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il un modèle européen de secteur sans but lucratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 80 (282), pp.64-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Roots of the Nonprofit sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonprofit and Voluntary Sector Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 130 (2), pp.204-230. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0899764001302003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00118626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secteur philanthropique aux Etats-Unis: poids économique et source de financement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 38, pp.33-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Économie sociale est-elle associée aux grandes fonctions des pouvoirs publics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Third sector during and after the COVID19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Tchernonog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisis after crisis…What about the Third Sector?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Third sector Research, 16th Conference, Jul 2024, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04740222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lester Salamon's legacy in European empirical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ISTR International Conference, Navigating in ITurbulent Times: Perspectives and Contributions from the Third Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03707101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire a-t-elle un rôle amortisseur de crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Journées de l'AES, Économie sociale : crises et renouveaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux de la vie associative française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue des sociétés civiles, séminaire franco-allemand (groupe des associations du Conseil économique, social et environnemental)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer le bénévolat pour en améliorer la connaissance et le comparer internationalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volunteering in the Mediterranean - A Cultural Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bénévolat en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'engagement bénévole, acte citoyen (Conseil général d'Aquitaine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions sans but lucratif en France et aux États-Unis : approche socio-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les associations devant la démocratie : France/États-Unis (CEVIPOF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The American and the French Third Sectors: a Comparison, Recent trends during the “Millennium Boom”, and the Impact of the Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ISTR Conference: "Facing Crises: Challenges and Opportunities Confronting the Third Sector and Civil Society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00494162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes tendances qui incitent à la concentration des associations du secteur sanitaire et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La concentration des associations (Groupe SOS, Palais des Congrès)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle européen pour les associations ? État des lieux, perspectives et évolutions possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum européen du Bénévolat (Parlement européen)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux français en matière d'évaluation de l'importance économique du secteur non lucratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment déterminer la valeur économique du secteur sans but lucratif pour la société ? ECFA-CEDAG (Eurostat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Economy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil es Nonprofit Szeveztek Szerepe a Gazdasagban</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale en France dans une perspective européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de recherche sur l'économie sociale du CIRIEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale dans une perspective européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Research Conference on the Social Economy, CIRIEC and Canadian Hub on social economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Victoria BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les institutions sans but lucratif dans les pays d'Afrique francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le compte satellite de l'Economie sociale : une mesure de l'économie sociale dans un cadre comparable internationalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réponse de l'économie publique, sociale et coopérative aux attentes de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions sans but lucratif en France ; principales évolutions (1995-2005) et nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX colloque de l'ADDES - Association pour le développement de la documentation sur l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NPIs in France. Main findings of the 2002 satellite account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing the UN Handbook on nonprofit institutions in the system of National Accounts,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Manuel de l'ONU sur les Institutions sans but lucratif dans le système de comptabilité nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information sur les organisations de la société civile au Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du secteur sans but lucratif dans la société et l'économie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les services : un risque ou une chance pour la France ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, Palais du Luxembourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giving and Volunteering in France- 1997-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volunteering in Hungary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience to Date in Implementing the UN Handbook : Lessons from Belgium and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on the United Nations Handbook on Non-Profit Institutions in the System of National Accounts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Nairobi,, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Voluntary Sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canada's Charitable and Nonprofit Sector through a Global Lens, 21-23 mars 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations dans une perspective internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les chemins de la démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi mesurer l'économie sociale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CIRIEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02293011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité nationale ; mesure de la nouvelle économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.213, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité nationale (6ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.247, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-governmental organizations and foundations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ilcheong Yi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Solidarity Economy Encyclopedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edgar Edward Publishing, 2023, 978-1- 80392-091-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recent evolution of foundations in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hoelser M., List R., Ruser A., Toepler S. ,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hoelser M., List R., Ruser A., Toepler S. editors Civil Society: Concepts, Challenges, Contexts Essays in Honor of Helmut K. Anheier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.ISSN 1568-2579, 2022, Nonprofit and Civil Societies Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ligue de l’Enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Regina A. List; Helmut K. Anheier; Stefan Toepler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia on Civil Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1 - 3, 2021, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99675-2_418-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secours Catholique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Regina A. List; Helmut K. Anheier; Stefan Toepler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia on Civil Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1 - 2, 2021, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99675-2_456-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Specificities of Relations between the State, Religious Communities and Civil Society in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupert Graf Strachwitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rupert Graf Strachwitz (ed) Religious Communities and Civil Society in Europe., Maecenata Schriften 16 Berlin, De Gruyter, volumeII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.99-119, 2020, Analyses and perspectives on a complex interplay, 978-3-11-067299-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02095725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: A large and diverse civil society faced with significant concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Prouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Union- Russia Civil Society Forum Report 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02884061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">: De la commission des comptes des services à la mesure de l’utilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Florence Jany-Catrice et Dominique Méda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie au service de la sociéte. Autour de Jean Gadrey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-36383-256-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01702311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appréhension statistique de l'économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Defourny et Marthe Nyssens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-300, 2017, Economie sociale et solidaire. Socioéconomie du 3e secteur, 9782804183028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00966870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations et économie sociale et solidaire, ancrage ou dilution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bloch-Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Lafore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refonder la solidarité. Les associations au coeur de la protection sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01217937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations sanitaires et sociales: quels enjeux actuels?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bloch-Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert lafore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refonder la solidarité. Les associations au coeur de la protection sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01217918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing the Field of the Social Economy. The Social Economy and its Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie J. Bouchard &amp; Damien Rousselière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Weight of the Social Economy. An International Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, P.I.E. Peter Lang, pp.91-116, 2015, Social Economy&amp;Public economy, ISBN 2030-3408 ISBN978-2-87574-287-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00831556v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données statistiques sur la part des associations sanitaires et sociales dans l'économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des associations de solidarité dans la loi ESS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIOPSS, 2015, Les Cahiers de l'Uniopss, 978-2-35560-004-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Invesment: Franco-German Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut K. Anheier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Freise and Thorsten Hallmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernizing Democracy. Associations and Associating in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-300, 2014, 978-1-4939-0484-6. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-0485-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01017216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fait associatif dans l'économie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Lafore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire société: les associations de solidarité par temps de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.19-36, 2010, Action Sociale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00453061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Institutions Sans But Lucratif en France et aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Degavre, Donatienne Desmette, Eric Mangez (et al.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations et innovations économiques et sociales en Europe : quelles sorties de crise ? Regards interdisciplinaires. Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.393-410, 2010, Cahiers du CIRTES; 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00494192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Third sector in Europe; Does it exhibit a converging movement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Enjolras and K.H. Sivesind. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil Society in Comparative Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Books, pp.3-24, 2009, Comparative Social Research, vol. 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social services in France : A Public/Private Partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Herrmann and Sabine Herrenbrueck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Changing Administration-Changing Society. Challenges for Current Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-174, 2007, Applied Social Studies- Recent Developments, International and Comparative Perspectives Series, 978-1-60021-406-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01613063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche économique du poids des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan de la vie Associative, 2003-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.137-146, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social services in France : A public/private partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Herrmann and Sabine Herrenbrueck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Administration –Changing Society. Challenges for Current Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Publishers - New York, pp.223-241, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21 entrées dans un dictionnaire international: « Centralisation, Cooperatives, Law of 1901, Market Failure, Mutuality, Social Economy, Solidarity ; Abbé Pierre, Bloch-Lainé, Coluche, Durkheim, Kouchner, Olson, Proudhon, Tocqueville ; ATTAC, AFM, CCFD, Fondation de France, MSF, UNIOPSS » in Anheier H.K. and List R. : A Dictionary of Civil Society, Philanthropy and the Non-profit Sector, Routledge, London and New York, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anheier H.K. and List R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Dictionary of Civil Society, Philanthropy and the Non-profit Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, London and New York, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Third sector in France and the Labour Market Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annette Zimmer, &amp; Christina Stecker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategy mix for Nonprofit Organisations- Vehicles for Social and Labour Market Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer/Plenum, pp.75-86, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les fondations sont-elles si rares en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarités collectives ; famille et solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.165-181, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00118620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Third Sector in France and the Labour Market Policy 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRILLER E. und ZIMMER A. (Eds) Der Dritte Sektor international; Mehr Markt, weniger Staat, Berlin, Sigma 2001.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02322895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOUNDATIONS IN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations in Europe. Society,management and law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02095697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE SECTEUR ASSOCIATIF EN FRANCE Et DANS LE MONDE : perspective internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Bloch-Lainé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Faire Société. Les associations au coeur du social </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syros, 1999, Alternatives sociales, 978-2841467365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01613085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: From Jacobin Tradition to Decentralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gariazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut K. Anheier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lester M Salamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lester M. Salamon, Helmut K. Anheier, Regina List, Stefan Toepler, S. Wojciech Sokolowski and Associates. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Civil Society: Dimensions of the Nonprofit Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johns Hopkins Center for Civil Society Studies, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02949303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Civil Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99675-2_299-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03633875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre comparable la connaissance chiffrée de l’ESS Le Handbook de l’ONU et l’adaptation de son périmètre à une vision plus européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Cristina Ramos Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03210181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non governmental organisations and foundations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03424071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Opportunities for the French and European Civil society in a Changing World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01702281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre pouvoirs publics et associations et fondations dans quelques pays européens (Edith Archambault 27 ème Colloque ADDES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception des modèles associatifs étrangers en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du partenariat entre les secteurs public et associatif en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations et les fondations en France aujourd'hui : situation et évolutions récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00925729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail bénévole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Laouisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n°122, Conseil National de l'information statistique (CNIS). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les dons et le bénévolat en France; Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Boumendil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie sociale devenu Centre d'économie de la Sorbonne. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1325A44B"/>
+    <w:nsid w:val="329B0584"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Archambault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452770v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vassor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi N'Goran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Ribeiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Demoustier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.362.0009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380677v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05378399v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612498v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34023/2313-6383-2019-26-6-21-29" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-923X.12393" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427016v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563945v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080766v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319505v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-015-9644-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhart Priller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Zimmer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-013-9349-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563894v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1019464ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660859v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prouteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.4799" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kaminski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.2009.00385.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3174BF654BD3D5E77177C16E6BD7CBF0ADFF843/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366314v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311399v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.009.0011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563853v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184263v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouv&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118626v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0899764001302003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740222v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tchernonog" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397008v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638974v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494162v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638971v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638972v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638798v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638793v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638795v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119357v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119278v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120404v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119206v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120392v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120411v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120409v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293011v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120416v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120420v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539020v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281070v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173234v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99675-2_418-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173241v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99675-2_456-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02095725v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884061v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702311v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966870v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782804183028-economie-sociale-et-solidaire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217937v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bloch-Lain&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217918v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831556v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138833v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017216v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut K. Anheier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9781493904846" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0485-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453061v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494192v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119096v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=4808" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119115v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120005v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02322895v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02095697v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613085v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397036v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gariazzo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester M Salamon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949303v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03633875v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99675-2_299-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03210181v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cristina Ramos Dias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424071v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702281v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424672v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424638v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925729v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703352v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564879v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Accardo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Laouisset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612867v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Boumendil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Archambault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452770v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vassor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi N'Goran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Ribeiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Demoustier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.362.0009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380677v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441979v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05378399v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956757v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34023/2313-6383-2019-26-6-21-29" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427016v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-923X.12393" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563945v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080766v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319505v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-015-9644-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhart Priller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Zimmer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-013-9349-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563894v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1019464ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660859v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prouteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.4799" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366314v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kaminski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.2009.00385.x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3174BF654BD3D5E77177C16E6BD7CBF0ADFF843/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311399v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.009.0011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119952v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184263v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouv&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118626v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0899764001302003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740222v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tchernonog" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397008v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638974v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638976v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638972v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638971v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494162v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638798v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638793v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638795v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119357v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119278v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120404v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119206v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120392v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120411v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120409v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120416v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120422v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120420v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539020v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281070v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173234v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99675-2_418-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173241v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99675-2_456-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02095725v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884061v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702311v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966870v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782804183028-economie-sociale-et-solidaire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217937v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bloch-Lain&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217918v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831556v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138833v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017216v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut K. Anheier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9781493904846" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0485-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453061v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494192v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613063v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=4808" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119096v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119115v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120005v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118620v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02322895v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02095697v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613085v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397036v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gariazzo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester M Salamon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949303v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03633875v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99675-2_299-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03210181v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cristina Ramos Dias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424071v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702281v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424638v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424672v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424719v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925729v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703352v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564879v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Accardo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Laouisset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612867v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Boumendil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>