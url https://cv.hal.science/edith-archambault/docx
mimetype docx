--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,8264 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edith Archambault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômée de l’Université de Paris en économie (1960) en sociologie (1960) et de Sciences Po (1961), docteur en sciences économiques de l’Université de Paris (1971), Edith Archambault a eu une </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">carrière universitaire à l’Université Paris1 Panthéon-Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de 1967 à 2004, hormis quelques années comme professeur à Poitiers (1985-1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Elle a dirigé le Laboratoire d’Economie sociale de 1991 à 1999 et l’UFR d’Economie de 1994 à 1997. Ses recherches ont porté sur la comptabilité nationale, puis sur l’économie sociale, plus particulièrement le monde associatif. Elle a été responsable pour la France du Programme Johns Hopkins de comparaison internationale du secteur sans but lucratif, expert auprès de l’ONU pour le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel des Institutions sans but lucratif dans le système de comptabilité nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2003) et auprès du BIT pour le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel sur la mesure du bénévolat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2011). Elle a présidé le groupe de travail « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des Associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » auprès du Conseil national de l’Information Statistique (CNIS) en 1910 et siégé au Conseil national de la vie associative de 1999 à 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auteur de plus de 200 publications, elle est </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">actuellement professeur émérite à Paris1 et membre du Centre d'Economie de la Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et membre du Conseil d’administration ou du Conseil scientifique de plusieurs associations et fondations. Elle est officier dans l’Ordre de la Légion d’Honneur, du Mérite et des Palmes Académiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités en 2014-2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du bureau de l'Association de Comptabilité Nationale (ACN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente de l'Association pour le Développement des Données en Économie Sociale, (ADDES) de 1994 à 2006, puis vice-présidente à partir de 2006</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil de prospective de l’UNIOPSS depuis 2003</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de rédaction de la RECMA, revue internationale de l'économie sociale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil d'administration de la Fondation du Crédit coopératif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité d’adjudication des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partnership Grants, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Social Sciences and Humanities Research Council of Canada (SSHRC-CRHS), Ottawa, 22-24 mars 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advisory Board of the Third Sector Impact Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , 7th European framework Program, FP7 (2014- )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associate du programme : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Patterns of Government-Nonprofit Relations Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2014- ) sous l’égide de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High school of Economics, International Laboratory for Nonprofit Sector Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : André Decamp, Education Populaire. Nouvel eldorado des Start-up sociales, Préface de Hugues Bazin, Postface d'Alain Fourest Editions Libre & Solidaire, 320 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03617842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps forts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vassor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi N'Goran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Demoustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 362 (4), pp.9-20. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/recma.362.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des comptes-satellites nationaux « tiers-secteur et économie sociale » construits selon le handbook 2018 de l'ONU ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 362, pp.145-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03380677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: Xavier Itçaina , Médiations catholiques en Europe du Sud. Les politiques invisibles du religieux, Presses Universitaires de Rennes, 2019, 269 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02441979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The associative sector during COViD-19 : An overview of the issues and challenges of lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03157054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The associative sector during COVID-19: An overview of the issues and challenges of lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05378399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel monde associatif en période de Covid-19 ? Un panorama des situations et problématiques associatives sous confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 357, pp.100-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ГРАЖДАНСКОЕ ОБЩЕСТВО ФРАНЦИИ: ИСТОРИЧЕСКАЯ СПРАВКА, СОВРЕМЕННОЕ ПОЛОЖЕНИЕ И ОСНОВНЫЕ ПРОБЛЕМЫ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voprosy Statistiki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Civil Society : Historical Background, Present position and Major issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voprosy Statistiki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (4), pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of French Civil Society: The View of a Statistician</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voprosy Statistiki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (6), pp.21-29. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34023/2313-6383-2019-26-6-21-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03612498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre pouvoirs publics et secteur associatif en Allemagne, aux Pays-Bas, en Italie et en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Public Service Provision by the Third Sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (3), pp.465-472. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-923X.12393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01598959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage collectif : « Ethique, laïcité, engagement ? Enjeux de société et formations sociales » sous la direction de Jean Bastide, Marie-José Bernardot, Roger Bertaux et Pierre Scharf, Presses Universitaires de Nancy, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95 (339), pp.113-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: A Late-Comer to Government-Nonprofit Partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voluntas: International Journal of Voluntary and Nonprofit Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01080766v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: A Late-Comer to Government– Nonprofit Partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voluntas: International Journal of Voluntary and Nonprofit Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, numéro spécial: Unlikely Partners? Evolving Government-Nonprofit Relationships, East and West, 26 (6), pp.2283-2310. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11266-015-9644-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Civil Societies Compared: Typically German-Typically French?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckhart Priller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voluntas: International Journal of Voluntary and Nonprofit Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (2), pp.514-537. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11266-013-9349-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00797886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture Matthieu Hély et Maud Simonet: &amp;quot; Le travail associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01598968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de lecture sur l'ouvrage collectif sous la direction de Matthieu Hély et Maud Simonet « Le travail associatif » (Presses Universitaires de Paris Ouest , 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92 (330), pp.124-126. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1019464ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations et fondations en France et en Allemagne : traditions et convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckhart Priller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92 (329), pp.92-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00831017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 20 ans de l'ISTR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 91 (326), pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et fragilité des associations en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 172, pp.20-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions sans but lucratif hier et aujourd'hui : comparaison France-Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXXII (2), pp.81-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions sans but lucratif en Europe et aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12- Décembre, pp.1003-1006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00530464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un travail qui ne compte pas ? La valorisation monétaire du bénévolat associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Prouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 124, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.4799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer le bénévolat pour en améliorer la connaissance et satisfaire à une recommandation internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Prouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (314), pp.84-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue marche vers un compte satellite de l'économie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kaminski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (2), pp.225-246. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8292.2009.00385.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations font vivre la citoyenneté au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 211, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bénévolat en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005-1 (9), pp.11-34. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.009.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS UN COMPTE SATELLITE DES INSTITUTIONS SANS BUT LUCRATIF (ISBL) EN FRANCE (Ire partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kaminski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un compte satellite des institutions sans but lucratif en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kaminski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 83 (293 et 294), pp.10-23 et 11-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS UN COMPTE SATELLITE DES INSTITUTIONS SANS BUT LUCRATIF (ISBL) EN FRANCE (IIe partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kaminski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 294, pp.11-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS UN COMPTE SATELLITE DES INSTITUTIONS SANS BUT LUCRATIF (ISBL) EN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kaminski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02119466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contractualisation éducative à Clichy-La-Garenne : Régulation ou normalisation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 289, pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail bénévole en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 56 (4), pp.13-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00118632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il un modèle européen de secteur sans but lucratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 80 (282), pp.64-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Roots of the Nonprofit sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonprofit and Voluntary Sector Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 130 (2), pp.204-230. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0899764001302003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00118626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secteur philanthropique aux Etats-Unis: poids économique et source de financement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 38, pp.33-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Économie sociale est-elle associée aux grandes fonctions des pouvoirs publics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Third sector during and after the COVID19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Tchernonog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisis after crisis…What about the Third Sector?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Third sector Research, 16th Conference, Jul 2024, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04740222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lester Salamon's legacy in European empirical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ISTR International Conference, Navigating in ITurbulent Times: Perspectives and Contributions from the Third Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03707101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire a-t-elle un rôle amortisseur de crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Journées de l'AES, Économie sociale : crises et renouveaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux de la vie associative française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue des sociétés civiles, séminaire franco-allemand (groupe des associations du Conseil économique, social et environnemental)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer le bénévolat pour en améliorer la connaissance et le comparer internationalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volunteering in the Mediterranean - A Cultural Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bénévolat en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'engagement bénévole, acte citoyen (Conseil général d'Aquitaine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions sans but lucratif en France et aux États-Unis : approche socio-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les associations devant la démocratie : France/États-Unis (CEVIPOF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The American and the French Third Sectors: a Comparison, Recent trends during the “Millennium Boom”, and the Impact of the Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ISTR Conference: "Facing Crises: Challenges and Opportunities Confronting the Third Sector and Civil Society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00494162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes tendances qui incitent à la concentration des associations du secteur sanitaire et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La concentration des associations (Groupe SOS, Palais des Congrès)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle européen pour les associations ? État des lieux, perspectives et évolutions possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum européen du Bénévolat (Parlement européen)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux français en matière d'évaluation de l'importance économique du secteur non lucratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment déterminer la valeur économique du secteur sans but lucratif pour la société ? ECFA-CEDAG (Eurostat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Economy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil es Nonprofit Szeveztek Szerepe a Gazdasagban</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale en France dans une perspective européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de recherche sur l'économie sociale du CIRIEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale dans une perspective européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Research Conference on the Social Economy, CIRIEC and Canadian Hub on social economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Victoria BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les institutions sans but lucratif dans les pays d'Afrique francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le compte satellite de l'Economie sociale : une mesure de l'économie sociale dans un cadre comparable internationalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réponse de l'économie publique, sociale et coopérative aux attentes de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions sans but lucratif en France ; principales évolutions (1995-2005) et nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX colloque de l'ADDES - Association pour le développement de la documentation sur l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NPIs in France. Main findings of the 2002 satellite account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing the UN Handbook on nonprofit institutions in the system of National Accounts,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Manuel de l'ONU sur les Institutions sans but lucratif dans le système de comptabilité nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information sur les organisations de la société civile au Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du secteur sans but lucratif dans la société et l'économie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les services : un risque ou une chance pour la France ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, Palais du Luxembourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giving and Volunteering in France- 1997-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volunteering in Hungary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience to Date in Implementing the UN Handbook : Lessons from Belgium and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on the United Nations Handbook on Non-Profit Institutions in the System of National Accounts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Nairobi,, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Voluntary Sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canada's Charitable and Nonprofit Sector through a Global Lens, 21-23 mars 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations dans une perspective internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les chemins de la démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi mesurer l'économie sociale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CIRIEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02293011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité nationale ; mesure de la nouvelle économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.213, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité nationale (6ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.247, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-governmental organizations and foundations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ilcheong Yi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Solidarity Economy Encyclopedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edgar Edward Publishing, 2023, 978-1- 80392-091-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recent evolution of foundations in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hoelser M., List R., Ruser A., Toepler S. ,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hoelser M., List R., Ruser A., Toepler S. editors Civil Society: Concepts, Challenges, Contexts Essays in Honor of Helmut K. Anheier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.ISSN 1568-2579, 2022, Nonprofit and Civil Societies Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ligue de l’Enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Regina A. List; Helmut K. Anheier; Stefan Toepler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia on Civil Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1 - 3, 2021, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99675-2_418-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secours Catholique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Regina A. List; Helmut K. Anheier; Stefan Toepler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia on Civil Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1 - 2, 2021, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99675-2_456-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Specificities of Relations between the State, Religious Communities and Civil Society in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupert Graf Strachwitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rupert Graf Strachwitz (ed) Religious Communities and Civil Society in Europe., Maecenata Schriften 16 Berlin, De Gruyter, volumeII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.99-119, 2020, Analyses and perspectives on a complex interplay, 978-3-11-067299-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02095725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: A large and diverse civil society faced with significant concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Prouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Union- Russia Civil Society Forum Report 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02884061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">: De la commission des comptes des services à la mesure de l’utilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Florence Jany-Catrice et Dominique Méda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie au service de la sociéte. Autour de Jean Gadrey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-36383-256-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01702311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appréhension statistique de l'économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Defourny et Marthe Nyssens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-300, 2017, Economie sociale et solidaire. Socioéconomie du 3e secteur, 9782804183028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00966870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations et économie sociale et solidaire, ancrage ou dilution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bloch-Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Lafore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refonder la solidarité. Les associations au coeur de la protection sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01217937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations sanitaires et sociales: quels enjeux actuels?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bloch-Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert lafore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refonder la solidarité. Les associations au coeur de la protection sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01217918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing the Field of the Social Economy. The Social Economy and its Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie J. Bouchard &amp; Damien Rousselière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Weight of the Social Economy. An International Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, P.I.E. Peter Lang, pp.91-116, 2015, Social Economy&amp;Public economy, ISBN 2030-3408 ISBN978-2-87574-287-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00831556v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données statistiques sur la part des associations sanitaires et sociales dans l'économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des associations de solidarité dans la loi ESS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIOPSS, 2015, Les Cahiers de l'Uniopss, 978-2-35560-004-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Invesment: Franco-German Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut K. Anheier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Freise and Thorsten Hallmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernizing Democracy. Associations and Associating in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-300, 2014, 978-1-4939-0484-6. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-0485-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01017216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fait associatif dans l'économie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Lafore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire société: les associations de solidarité par temps de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.19-36, 2010, Action Sociale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00453061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Institutions Sans But Lucratif en France et aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Degavre, Donatienne Desmette, Eric Mangez (et al.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations et innovations économiques et sociales en Europe : quelles sorties de crise ? Regards interdisciplinaires. Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.393-410, 2010, Cahiers du CIRTES; 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00494192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Third sector in Europe; Does it exhibit a converging movement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Enjolras and K.H. Sivesind. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil Society in Comparative Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Books, pp.3-24, 2009, Comparative Social Research, vol. 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social services in France : A Public/Private Partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Herrmann and Sabine Herrenbrueck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Changing Administration-Changing Society. Challenges for Current Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-174, 2007, Applied Social Studies- Recent Developments, International and Comparative Perspectives Series, 978-1-60021-406-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01613063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche économique du poids des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan de la vie Associative, 2003-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.137-146, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social services in France : A public/private partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Herrmann and Sabine Herrenbrueck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Administration –Changing Society. Challenges for Current Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Publishers - New York, pp.223-241, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21 entrées dans un dictionnaire international: « Centralisation, Cooperatives, Law of 1901, Market Failure, Mutuality, Social Economy, Solidarity ; Abbé Pierre, Bloch-Lainé, Coluche, Durkheim, Kouchner, Olson, Proudhon, Tocqueville ; ATTAC, AFM, CCFD, Fondation de France, MSF, UNIOPSS » in Anheier H.K. and List R. : A Dictionary of Civil Society, Philanthropy and the Non-profit Sector, Routledge, London and New York, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anheier H.K. and List R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Dictionary of Civil Society, Philanthropy and the Non-profit Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, London and New York, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Third sector in France and the Labour Market Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annette Zimmer, &amp; Christina Stecker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategy mix for Nonprofit Organisations- Vehicles for Social and Labour Market Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer/Plenum, pp.75-86, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les fondations sont-elles si rares en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarités collectives ; famille et solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.165-181, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00118620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Third Sector in France and the Labour Market Policy 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRILLER E. und ZIMMER A. (Eds) Der Dritte Sektor international; Mehr Markt, weniger Staat, Berlin, Sigma 2001.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02322895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOUNDATIONS IN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations in Europe. Society,management and law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02095697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE SECTEUR ASSOCIATIF EN FRANCE Et DANS LE MONDE : perspective internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Bloch-Lainé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Faire Société. Les associations au coeur du social </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syros, 1999, Alternatives sociales, 978-2841467365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01613085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: From Jacobin Tradition to Decentralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gariazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut K. Anheier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lester M Salamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lester M. Salamon, Helmut K. Anheier, Regina List, Stefan Toepler, S. Wojciech Sokolowski and Associates. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Civil Society: Dimensions of the Nonprofit Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johns Hopkins Center for Civil Society Studies, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02949303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Civil Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99675-2_299-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03633875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre comparable la connaissance chiffrée de l’ESS Le Handbook de l’ONU et l’adaptation de son périmètre à une vision plus européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Cristina Ramos Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03210181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non governmental organisations and foundations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03424071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Opportunities for the French and European Civil society in a Changing World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01702281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre pouvoirs publics et associations et fondations dans quelques pays européens (Edith Archambault 27 ème Colloque ADDES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception des modèles associatifs étrangers en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du partenariat entre les secteurs public et associatif en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations et les fondations en France aujourd'hui : situation et évolutions récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00925729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail bénévole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Laouisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n°122, Conseil National de l'information statistique (CNIS). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les dons et le bénévolat en France; Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Boumendil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie sociale devenu Centre d'économie de la Sorbonne. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:body>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Edith Archambault </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Diplômée de l’Université de Paris en économie (1960) en sociologie (1960) et de Sciences Po (1961), docteur en sciences économiques de l’Université de Paris (1971), Edith Archambault a eu une </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">carrière universitaire à l’Université Paris1 Panthéon-Sorbonne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de 1967 à 2004, hormis quelques années comme professeur à Poitiers (1985-1990)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. Elle a dirigé le Laboratoire d’Economie sociale de 1991 à 1999 et l’UFR d’Economie de 1994 à 1997. Ses recherches ont porté sur la comptabilité nationale, puis sur l’économie sociale, plus particulièrement le monde associatif. Elle a été responsable pour la France du Programme Johns Hopkins de comparaison internationale du secteur sans but lucratif, expert auprès de l’ONU pour le </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manuel des Institutions sans but lucratif dans le système de comptabilité nationale</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (2003) et auprès du BIT pour le </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manuel sur la mesure du bénévolat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (2011). Elle a présidé le groupe de travail « </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Connaissance des Associations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> » auprès du Conseil national de l’Information Statistique (CNIS) en 1910 et siégé au Conseil national de la vie associative de 1999 à 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Auteur de plus de 200 publications, elle est </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">actuellement professeur émérite à Paris1 et membre du Centre d'Economie de la Sorbonne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> et membre du Conseil d’administration ou du Conseil scientifique de plusieurs associations et fondations. Elle est officier dans l’Ordre de la Légion d’Honneur, du Mérite et des Palmes Académiques.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsabilités en 2014-2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">membre du bureau de l'Association de Comptabilité Nationale (ACN)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Présidente de l'Association pour le Développement des Données en Économie Sociale, (ADDES) de 1994 à 2006, puis vice-présidente à partir de 2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Membre du Conseil de prospective de l’UNIOPSS depuis 2003</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Membre du Comité de rédaction de la RECMA, revue internationale de l'économie sociale</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Membre du Conseil d'administration de la Fondation du Crédit coopératif</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Membre du Comité d’adjudication des </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Partnership Grants, 2013</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Social Sciences and Humanities Research Council of Canada (SSHRC-CRHS), Ottawa, 22-24 mars 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Member du </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advisory Board of the Third Sector Impact Project</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> , 7th European framework Program, FP7 (2014- )</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Associate du programme : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evolving Patterns of Government-Nonprofit Relations Project</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (2014- ) sous l’égide de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">High school of Economics, International Laboratory for Nonprofit Sector Studies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> à Moscou, Russie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="400"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : André Decamp, Education Populaire. Nouvel eldorado des Start-up sociales, Préface de Hugues Bazin, Postface d'Alain Fourest Editions Libre &amp; Solidaire, 320 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03617842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps forts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vassor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi N'Goran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Demoustier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 362 (4), pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/recma.362.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des comptes-satellites nationaux « tiers-secteur et économie sociale » construits selon le handbook 2018 de l'ONU ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 362, pp.145-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03380677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The associative sector during COViD-19 : An overview of the issues and challenges of lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03157054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The associative sector during COVID-19: An overview of the issues and challenges of lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05378399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel monde associatif en période de Covid-19 ? Un panorama des situations et problématiques associatives sous confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 357, pp.100-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02617232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture: Xavier Itçaina , Médiations catholiques en Europe du Sud. Les politiques invisibles du religieux, Presses Universitaires de Rennes, 2019, 269 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 356</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02441979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Civil Society : Historical Background, Present position and Major issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voprosy Statistiki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (4), pp.21-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01956757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of French Civil Society: The View of a Statistician</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voprosy Statistiki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (6), pp.21-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34023/2313-6383-2019-26-6-21-29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03612498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ГРАЖДАНСКОЕ ОБЩЕСТВО ФРАНЦИИ: ИСТОРИЧЕСКАЯ СПРАВКА, СОВРЕМЕННОЕ ПОЛОЖЕНИЕ И ОСНОВНЫЕ ПРОБЛЕМЫ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voprosy Statistiki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02292824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Evolution of Public Service Provision by the Third Sector in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (3), pp.465-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-923X.12393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01598959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre pouvoirs publics et secteur associatif en Allemagne, aux Pays-Bas, en Italie et en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01427016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l’ouvrage collectif : « Ethique, laïcité, engagement ? Enjeux de société et formations sociales » sous la direction de Jean Bastide, Marie-José Bernardot, Roger Bertaux et Pierre Scharf, Presses Universitaires de Nancy, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95 (339), pp.113-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01563945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France: A Late-Comer to Government-Nonprofit Partnership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voluntas: International Journal of Voluntary and Nonprofit Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01080766v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France: A Late-Comer to Government– Nonprofit Partnership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voluntas: International Journal of Voluntary and Nonprofit Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, numéro spécial: Unlikely Partners? Evolving Government-Nonprofit Relationships, East and West, 26 (6), pp.2283-2310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11266-015-9644-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European Civil Societies Compared: Typically German-Typically French?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckhart Priller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voluntas: International Journal of Voluntary and Nonprofit Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (2), pp.514-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11266-013-9349-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00797886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture Matthieu Hély et Maud Simonet: &amp;quot; Le travail associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01598968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes de lecture sur l'ouvrage collectif sous la direction de Matthieu Hély et Maud Simonet « Le travail associatif » (Presses Universitaires de Paris Ouest , 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92 (330), pp.124-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1019464ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01563894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations et fondations en France et en Allemagne : traditions et convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckhart Priller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92 (329), pp.92-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00831017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les 20 ans de l'ISTR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 91 (326), pp.11-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité et fragilité des associations en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 172, pp.20-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00685130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les institutions sans but lucratif hier et aujourd'hui : comparaison France-Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, XXXII (2), pp.81-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00660859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les institutions sans but lucratif en Europe et aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12- Décembre, pp.1003-1006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00530464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un travail qui ne compte pas ? La valorisation monétaire du bénévolat associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 124, pp.57-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.4799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00550382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer le bénévolat pour en améliorer la connaissance et satisfaire à une recommandation internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 88 (314), pp.84-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00366314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La longue marche vers un compte satellite de l'économie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (2), pp.225-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8292.2009.00385.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00361269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les associations font vivre la citoyenneté au quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Union Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 211, pp.22-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00311399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bénévolat en France et en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2005-1 (9), pp.11-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pp.009.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00136928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un compte satellite des institutions sans but lucratif en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 83 (293 et 294), pp.10-23 et 11-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00119952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VERS UN COMPTE SATELLITE DES INSTITUTIONS SANS BUT LUCRATIF (ISBL) EN FRANCE (IIe partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 294, pp.11-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01563853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VERS UN COMPTE SATELLITE DES INSTITUTIONS SANS BUT LUCRATIF (ISBL) EN FRANCE (Ire partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02292727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VERS UN COMPTE SATELLITE DES INSTITUTIONS SANS BUT LUCRATIF (ISBL) EN FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02119466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contractualisation éducative à Clichy-La-Garenne : Régulation ou normalisation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 289, pp.81-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail bénévole en France et en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 56 (4), pp.13-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00118632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il un modèle européen de secteur sans but lucratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 80 (282), pp.64-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00119267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historical Roots of the Nonprofit sector in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonprofit and Voluntary Sector Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 130 (2), pp.204-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0899764001302003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00118626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secteur philanthropique aux Etats-Unis: poids économique et source de financement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 38, pp.33-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02396877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Économie sociale est-elle associée aux grandes fonctions des pouvoirs publics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02396794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Third sector during and after the COVID19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Tchernonog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisis after crisis…What about the Third Sector?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Third sector Research, 16th Conference, Jul 2024, Antwerp, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04740222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lester Salamon's legacy in European empirical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th ISTR International Conference, Navigating in ITurbulent Times: Perspectives and Contributions from the Third Sector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03707101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'économie sociale et solidaire a-t-elle un rôle amortisseur de crise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35ème Journées de l'AES, Économie sociale : crises et renouveaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bobigny, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02397008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État des lieux de la vie associative française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue des sociétés civiles, séminaire franco-allemand (groupe des associations du Conseil économique, social et environnemental)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer le bénévolat pour en améliorer la connaissance et le comparer internationalement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volunteering in the Mediterranean - A Cultural Identity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bénévolat en France et en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'engagement bénévole, acte citoyen (Conseil général d'Aquitaine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les institutions sans but lucratif en France et aux États-Unis : approche socio-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les associations devant la démocratie : France/États-Unis (CEVIPOF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The American and the French Third Sectors: a Comparison, Recent trends during the “Millennium Boom”, and the Impact of the Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th ISTR Conference: "Facing Crises: Challenges and Opportunities Confronting the Third Sector and Civil Society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Istambul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00494162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes tendances qui incitent à la concentration des associations du secteur sanitaire et social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La concentration des associations (Groupe SOS, Palais des Congrès)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un modèle européen pour les associations ? État des lieux, perspectives et évolutions possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum européen du Bénévolat (Parlement européen)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les travaux français en matière d'évaluation de l'importance économique du secteur non lucratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment déterminer la valeur économique du secteur sans but lucratif pour la société ? ECFA-CEDAG (Eurostat)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Economy in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Civil es Nonprofit Szeveztek Szerepe a Gazdasagban</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'économie sociale en France dans une perspective européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale de recherche sur l'économie sociale du CIRIEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Victoria, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02396912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'économie sociale dans une perspective européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Research Conference on the Social Economy, CIRIEC and Canadian Hub on social economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Victoria BC, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'économie sociale en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les institutions sans but lucratif dans les pays d'Afrique francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00120394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le compte satellite de l'Economie sociale : une mesure de l'économie sociale dans un cadre comparable internationalement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réponse de l'économie publique, sociale et coopérative aux attentes de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.57-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00119357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les institutions sans but lucratif en France ; principales évolutions (1995-2005) et nouveaux enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XX colloque de l'ADDES - Association pour le développement de la documentation sur l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00119278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NPIs in France. Main findings of the 2002 satellite account</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Implementing the UN Handbook on nonprofit institutions in the system of National Accounts,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00120404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du Manuel de l'ONU sur les Institutions sans but lucratif dans le système de comptabilité nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information sur les organisations de la société civile au Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00120413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place du secteur sans but lucratif dans la société et l'économie en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les services : un risque ou une chance pour la France ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Paris, Palais du Luxembourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00119206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giving and Volunteering in France- 1997-2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volunteering in Hungary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Budapest, Hongrie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00120392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experience to Date in Implementing the UN Handbook : Lessons from Belgium and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar on the United Nations Handbook on Non-Profit Institutions in the System of National Accounts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Nairobi,, Kenya</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00120411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Voluntary Sector in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canada's Charitable and Nonprofit Sector through a Global Lens, 21-23 mars 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00120409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi mesurer l'économie sociale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du CIRIEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02293011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les associations dans une perspective internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Les chemins de la démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00120416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilité nationale (6ème édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.247, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00120420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilité nationale ; mesure de la nouvelle économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.213, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00120422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-governmental organizations and foundations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ilcheong Yi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social and Solidarity Economy Encyclopedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edgar Edward Publishing, 2023, 978-1- 80392-091-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03539020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The recent evolution of foundations in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hoelser M., List R., Ruser A., Toepler S. ,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hoelser M., List R., Ruser A., Toepler S. editors Civil Society: Concepts, Challenges, Contexts Essays in Honor of Helmut K. Anheier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.ISSN 1568-2579, 2022, Nonprofit and Civil Societies Studies</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02281070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Ligue de l’Enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Regina A. List; Helmut K. Anheier; Stefan Toepler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Encyclopedia on Civil Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.1 - 3, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99675-2_418-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03173234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secours Catholique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Regina A. List; Helmut K. Anheier; Stefan Toepler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Encyclopedia on Civil Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.1 - 2, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99675-2_456-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03173241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Specificities of Relations between the State, Religious Communities and Civil Society in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rupert Graf Strachwitz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rupert Graf Strachwitz (ed) Religious Communities and Civil Society in Europe., Maecenata Schriften 16 Berlin, De Gruyter, volumeII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.99-119, 2020, Analyses and perspectives on a complex interplay, 978-3-11-067299-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02095725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France: A large and diverse civil society faced with significant concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Union- Russia Civil Society Forum Report 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02884061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">: De la commission des comptes des services à la mesure de l’utilité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Florence Jany-Catrice et Dominique Méda. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'économie au service de la sociéte. Autour de Jean Gadrey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-36383-256-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01702311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appréhension statistique de l'économie sociale et solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Defourny et Marthe Nyssens. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie sociale et solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.265-300, 2017, Economie sociale et solidaire. Socioéconomie du 3e secteur, 9782804183028</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations et économie sociale et solidaire, ancrage ou dilution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bloch-Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Lafore. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Refonder la solidarité. Les associations au coeur de la protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01217937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les associations sanitaires et sociales: quels enjeux actuels?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bloch-Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert lafore. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Refonder la solidarité. Les associations au coeur de la protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01217918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organizing the Field of the Social Economy. The Social Economy and its Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie J. Bouchard &amp; Damien Rousselière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Weight of the Social Economy. An International Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, P.I.E. Peter Lang, pp.91-116, 2015, Social Economy&amp;Public economy, ISBN 2030-3408 ISBN978-2-87574-287-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00831556v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données statistiques sur la part des associations sanitaires et sociales dans l'économie sociale et solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place des associations de solidarité dans la loi ESS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIOPSS, 2015, Les Cahiers de l'Uniopss, 978-2-35560-004-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01138833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Invesment: Franco-German Experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut K. Anheier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthias Freise and Thorsten Hallmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernizing Democracy. Associations and Associating in the 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.291-300, 2014, 978-1-4939-0484-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-0485-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01017216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fait associatif dans l'économie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Lafore. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire société: les associations de solidarité par temps de crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.19-36, 2010, Action Sociale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00453061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Institutions Sans But Lucratif en France et aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Degavre, Donatienne Desmette, Eric Mangez (et al.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformations et innovations économiques et sociales en Europe : quelles sorties de crise ? Regards interdisciplinaires. Vol. 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.393-410, 2010, Cahiers du CIRTES; 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00494192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Third sector in Europe; Does it exhibit a converging movement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Enjolras and K.H. Sivesind. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Civil Society in Comparative Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emerald Books, pp.3-24, 2009, Comparative Social Research, vol. 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00311749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche économique du poids des associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan de la vie Associative, 2003-2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation Française, pp.137-146, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00119096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social services in France : A Public/Private Partnership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Herrmann and Sabine Herrenbrueck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Changing Administration-Changing Society. Challenges for Current Social Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nova Science Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-174, 2007, Applied Social Studies- Recent Developments, International and Comparative Perspectives Series, 978-1-60021-406-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01613063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social services in France : A public/private partnership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Herrmann and Sabine Herrenbrueck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changing Administration –Changing Society. Challenges for Current Social Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Publishers - New York, pp.223-241, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00119115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">21 entrées dans un dictionnaire international: « Centralisation, Cooperatives, Law of 1901, Market Failure, Mutuality, Social Economy, Solidarity ; Abbé Pierre, Bloch-Lainé, Coluche, Durkheim, Kouchner, Olson, Proudhon, Tocqueville ; ATTAC, AFM, CCFD, Fondation de France, MSF, UNIOPSS » in Anheier H.K. and List R. : A Dictionary of Civil Society, Philanthropy and the Non-profit Sector, Routledge, London and New York, 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anheier H.K. and List R. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Dictionary of Civil Society, Philanthropy and the Non-profit Sector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, London and New York, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00120397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi les fondations sont-elles si rares en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Girard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solidarités collectives ; famille et solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.165-181, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00118620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Third sector in France and the Labour Market Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annette Zimmer, &amp; Christina Stecker. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strategy mix for Nonprofit Organisations- Vehicles for Social and Labour Market Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kluwer/Plenum, pp.75-86, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00120005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Third Sector in France and the Labour Market Policy 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRILLER E. und ZIMMER A. (Eds) Der Dritte Sektor international; Mehr Markt, weniger Staat, Berlin, Sigma 2001.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02322895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FOUNDATIONS IN FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foundations in Europe. Society,management and law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02095697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE SECTEUR ASSOCIATIF EN FRANCE Et DANS LE MONDE : perspective internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Bloch-Lainé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Faire Société. Les associations au coeur du social </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Syros, 1999, Alternatives sociales, 978-2841467365</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01613085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France: From Jacobin Tradition to Decentralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gariazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut K. Anheier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lester M Salamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lester M. Salamon, Helmut K. Anheier, Regina List, Stefan Toepler, S. Wojciech Sokolowski and Associates. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Civil Society: Dimensions of the Nonprofit Sector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Johns Hopkins Center for Civil Society Studies, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02397036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprendre autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02949303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ADDES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Encyclopedia of Civil Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1 - 2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99675-2_299-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03633875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre comparable la connaissance chiffrée de l’ESS Le Handbook de l’ONU et l’adaptation de son périmètre à une vision plus européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Cristina Ramos Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03210181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non governmental organisations and foundations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03424071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges and Opportunities for the French and European Civil society in a Changing World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01702281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception des modèles associatifs étrangers en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution du partenariat entre les secteurs public et associatif en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre pouvoirs publics et associations et fondations dans quelques pays européens (Edith Archambault 27 ème Colloque ADDES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les associations et les fondations en France aujourd'hui : situation et évolutions récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00925729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail bénévole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00703352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissance des associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Laouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] n°122, Conseil National de l'information statistique (CNIS). 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00564879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête sur les dons et le bénévolat en France; Synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Boumendil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie sociale devenu Centre d'économie de la Sorbonne. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01612867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="1" w:space="720"/>
+      <w:pgNumType w:start="1"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +8319,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="329B0584"/>
+    <w:nsid w:val="6AF230EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +8550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Archambault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452770v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vassor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi N'Goran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Ribeiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Demoustier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.362.0009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380677v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441979v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05378399v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956757v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34023/2313-6383-2019-26-6-21-29" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427016v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-923X.12393" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563945v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080766v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319505v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-015-9644-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhart Priller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Zimmer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-013-9349-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563894v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1019464ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660859v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prouteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.4799" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366314v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kaminski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.2009.00385.x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3174BF654BD3D5E77177C16E6BD7CBF0ADFF843/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311399v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.009.0011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119952v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184263v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouv&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118626v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0899764001302003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740222v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tchernonog" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397008v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638974v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638976v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638972v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638971v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494162v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638798v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638793v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638795v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119357v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119278v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120404v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119206v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120392v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120411v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120409v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120416v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120422v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120420v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539020v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281070v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173234v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99675-2_418-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173241v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99675-2_456-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02095725v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884061v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702311v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966870v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782804183028-economie-sociale-et-solidaire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217937v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bloch-Lain&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217918v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831556v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138833v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017216v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut K. Anheier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9781493904846" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0485-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453061v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494192v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613063v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=4808" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119096v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119115v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120005v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118620v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02322895v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02095697v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613085v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397036v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gariazzo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester M Salamon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949303v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03633875v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99675-2_299-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03210181v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cristina Ramos Dias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424071v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702281v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424638v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424672v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424719v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925729v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703352v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564879v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Accardo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Laouisset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612867v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Boumendil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Archambault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452770v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vassor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi N'Goran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Ribeiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Demoustier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.362.0009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380677v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05378399v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34023/2313-6383-2019-26-6-21-29" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-923X.12393" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427016v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563945v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080766v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319505v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-015-9644-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhart Priller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Zimmer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-013-9349-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563894v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1019464ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660859v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prouteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.4799" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366314v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kaminski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.2009.00385.x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3174BF654BD3D5E77177C16E6BD7CBF0ADFF843/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311399v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.009.0011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563853v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184263v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouv&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118626v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0899764001302003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740222v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tchernonog" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397008v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638974v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638976v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638972v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638971v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494162v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638798v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638793v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638795v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119357v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119278v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120404v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119206v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120392v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120411v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120409v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293011v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120416v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120420v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539020v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281070v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173234v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99675-2_418-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173241v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99675-2_456-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02095725v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884061v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702311v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966870v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782804183028-economie-sociale-et-solidaire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217937v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bloch-Lain&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217918v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831556v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138833v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017216v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut K. Anheier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9781493904846" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0485-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453061v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494192v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119096v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=4808" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119115v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120005v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02322895v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02095697v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613085v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397036v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gariazzo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester M Salamon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949303v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03633875v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99675-2_299-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03210181v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cristina Ramos Dias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424071v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702281v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424672v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424638v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925729v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703352v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564879v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Accardo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Laouisset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612867v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Boumendil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>