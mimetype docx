--- v0 (2026-03-12)
+++ v1 (2026-04-03)
@@ -1413,51 +1413,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1517,93 +1517,194 @@
               <w:rPr/>
               <w:t xml:space="preserve">Libel, 176 p., 2024, 978-2-491924-51-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04700173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter avec les loups Récits d'enquête en Belledonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Witt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Libel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-491924-51-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The temporalities of energy transition processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1612,124 +1713,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Deshaies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01675714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Politics of Some Policy Instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1737,92 +1838,92 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01675695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1832,51 +1933,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honorer une question de recherche par la forme filmique : l’histoire de Dear Hacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1885,51 +1986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03763849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1939,114 +2040,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique collective des paysages climatiques : une enquête avec les parcs éoliens citoyens en Frise du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chezel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Grenoble Alpes, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018GREAH022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02090552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2114,51 +2215,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FDA15F55"/>
+    <w:nsid w:val="15F47E49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2345,51 +2446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edith-chezel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4501-6539" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201765772" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/118150565578406250848" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chezel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lenay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mpw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914480v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Creti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mounet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10662" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914485v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10634" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229027v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.077.0078" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-Z81J0TZH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962717v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2018.1531837" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2017.1336516" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220344v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220344" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417660v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04700173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Witt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675714v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02090552v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAH022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edith-chezel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4501-6539" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201765772" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/118150565578406250848" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chezel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lenay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mpw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914480v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Creti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mounet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10662" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914485v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10634" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229027v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.077.0078" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-Z81J0TZH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962717v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2018.1531837" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2017.1336516" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220344v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220344" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417660v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04700173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Witt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538128v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/habiter-avec-les-loups/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675714v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675695v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02090552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAH022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>