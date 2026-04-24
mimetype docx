--- v1 (2026-04-03)
+++ v2 (2026-04-24)
@@ -1535,51 +1535,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04700173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter avec les loups Récits d'enquête en Belledonne</w:t>
+                <w:t xml:space="preserve">Habiter avec les loups. Récits d'enquête en Belledonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Mounet</w:t>
@@ -1590,51 +1590,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Witt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Libel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 978-2-491924-51-5</w:t>
+              <w:t xml:space="preserve">, 176 p., 2024, 978-2-491924-51-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2215,51 +2215,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15F47E49"/>
+    <w:nsid w:val="0CAB64DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>