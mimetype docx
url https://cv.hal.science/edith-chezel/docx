--- v2 (2026-04-24)
+++ v3 (2026-05-22)
@@ -2215,51 +2215,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CAB64DA"/>
+    <w:nsid w:val="467EA19C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>