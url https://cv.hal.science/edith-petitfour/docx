--- v1 (2026-03-30)
+++ v2 (2026-05-03)
@@ -1529,178 +1529,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils théoriques d'analyse de l'action instrumentée, au service de l'étude de difficultés d'élèves dyspraxiques en géométrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classe inversée: quel impact sur les connaissances ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Petit x</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104, pp.25-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516421v1</w:t>
+                <w:t xml:space="preserve">hal-02517139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classe inversée: quel impact sur les connaissances ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outils théoriques d'analyse de l'action instrumentée, au service de l'étude de difficultés d'élèves dyspraxiques en géométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit x</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 104, pp.25-47</w:t>
+              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02517139v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement de la géométrie à la fin du cycle 3 - Proposition d'un dispositif de travail en dyade</w:t>
               </w:r>
@@ -2156,199 +2156,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tool for analyzing the teaching of geometry in textbooks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+                <w:t xml:space="preserve">Contribution d’un simulateur d’interactions humaines pour enseigner la géométrie aux élèves dyspraxiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Guille-Biel Winder; Teresa Assude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulations between tangible space, graphical space and geometrical space. Resources, practices and training</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 14, ISTE Science Publishing, pp.171-195, 2023</w:t>
+              <w:t xml:space="preserve">Articulations entre les espaces sensible, graphique et géométrique : ressources, pratiques et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, ISTE Editions, pp.135-160, 2023, Innovation en sciences de l’éducation, Série Éducation, 2017-, 978-1-78405-954-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238091v1</w:t>
+                <w:t xml:space="preserve">hal-04238086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution d’un simulateur d’interactions humaines pour enseigner la géométrie aux élèves dyspraxiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Emprin</w:t>
+                <w:t xml:space="preserve">Tool for analyzing the teaching of geometry in textbooks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Guille-Biel Winder; Teresa Assude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulations entre les espaces sensible, graphique et géométrique : ressources, pratiques et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 19, ISTE Editions, pp.135-160, 2023, Innovation en sciences de l’éducation, Série Éducation, 2017-, 978-1-78405-954-5</w:t>
+              <w:t xml:space="preserve">Articulations between tangible space, graphical space and geometrical space. Resources, practices and training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, ISTE Science Publishing, pp.171-195, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238086v1</w:t>
+                <w:t xml:space="preserve">hal-04238091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil d’analyse de l’enseignement de la géométrie dans les manuels scolaires</w:t>
               </w:r>
@@ -2833,575 +2833,575 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts issus de la TSD pour le formateur et en formation dans les travaux de la COPIRELEM</w:t>
+                <w:t xml:space="preserve">Le symétriseur : de la conception d'un artefact à l'instrumentation de concepts mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Blanquart-Henry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Mangiante</w:t>
+                <w:t xml:space="preserve">Cécile Bezard-Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international en hommage à l'oeuvre de Guy Brousseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.240-245</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.110-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244038v1</w:t>
+                <w:t xml:space="preserve">hal-05244018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le symétriseur : de la conception d'un artefact à l'instrumentation de concepts mathématiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concepts issus de la TSD pour le formateur et en formation dans les travaux de la COPIRELEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Coulombel</w:t>
+                <w:t xml:space="preserve">Sylvie Blanquart-Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mangiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international en hommage à l'oeuvre de Guy Brousseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.110-114</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.240-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244018v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach to teaching geometry to dyspraxia students</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Édith Petitfour</w:t>
+                <w:t xml:space="preserve">Une situation de formation autour de la proportionnalité pour répondre à la diversité des apprenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elann Lesnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th ICMI Study Conference (Advances in Geometry Education)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Reims, France. pp.245-252</w:t>
+              <w:t xml:space="preserve">50e colloque international sur la formation en mathématiques des professeurs des écoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bonneuil-sur-Marne, France. pp.81-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761107v1</w:t>
+                <w:t xml:space="preserve">hal-05123552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner un élève malvoyant en mathématiques : quelles aides ? quels effets ?</w:t>
+                <w:t xml:space="preserve">Approach to teaching geometry to dyspraxia students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e colloque Espace Mathématique Francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Cotonou, Bénin. pp.890-905</w:t>
+              <w:t xml:space="preserve">26th ICMI Study Conference (Advances in Geometry Education)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Reims, France. pp.245-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761292v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">50 ans d’activités de la COPIRELEM … et toujours pas la retraite en vue !</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accompagner un élève malvoyant en mathématiques : quelles aides ? quels effets ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérick Tempier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 49e colloque international sur la formation en mathématiques des professeurs des écoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COPIRELEM, Jun 2023, Marseille, France. pp.13-24</w:t>
+              <w:t xml:space="preserve">8e colloque Espace Mathématique Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cotonou, Bénin. pp.890-905</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761099v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une situation de formation autour de la proportionnalité pour répondre à la diversité des apprenants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">50 ans d’activités de la COPIRELEM … et toujours pas la retraite en vue !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elann Lesnes</w:t>
+                <w:t xml:space="preserve">Anne Bilgot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50e colloque international sur la formation en mathématiques des professeurs des écoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bonneuil-sur-Marne, France. pp.81-102</w:t>
+              <w:t xml:space="preserve">Actes du 49e colloque international sur la formation en mathématiques des professeurs des écoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COPIRELEM, Jun 2023, Marseille, France. pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123552v1</w:t>
+                <w:t xml:space="preserve">hal-04761099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une situation de formation sur les formes en maternelle</w:t>
               </w:r>
@@ -3594,51 +3594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving techniques of future mathematics teachers: the case of reflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elann Lesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4315,51 +4315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse du développement de connaissances géométriques lors d’une séquence de reproduction de figures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blanquart-Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4788,230 +4788,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dessiner en géométrie : quelle potentialité dans l’évolution du rapport des élèves aux figures entre école primaire et secondaire ?</w:t>
+                <w:t xml:space="preserve">Quel programme de formation des professeurs des écoles pour enseigner les mathématiques ? Contenus, enjeux et repères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Houdement</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Eysseric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89e congrès de l’ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Laval (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Colloque COPIRELEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France. pp.115-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238049v1</w:t>
+                <w:t xml:space="preserve">hal-04238020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel programme de formation des professeurs des écoles pour enseigner les mathématiques ? Contenus, enjeux et repères</w:t>
+                <w:t xml:space="preserve">Dessiner en géométrie : quelle potentialité dans l’évolution du rapport des élèves aux figures entre école primaire et secondaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Eysseric</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COPIRELEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble, France. pp.115-145</w:t>
+              <w:t xml:space="preserve">89e congrès de l’ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Laval (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238020v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What geometry teaching for dyspraxic students?</w:t>
               </w:r>
@@ -5375,640 +5375,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu de pouvoir dans l’enseignement spécialisé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Édith Petitfour</w:t>
+                <w:t xml:space="preserve">IDENTIFICATION DES POTENTIALITES D’UN JEU DE RȎLES DANS LE CADRE D’UNE FORMATION DE PROFESSEURS DES ECOLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mangiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Espace Mathématique Francophone, Oct 2018, Gennevilliers, France. pp.1205-1213</w:t>
+              <w:t xml:space="preserve">Espace Mathématique Francophone (EMF 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203067v2</w:t>
+                <w:t xml:space="preserve">hal-02458779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quelle manière les manuels visent-ils à fournir un accès aux savoirs géométriques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jeu de pouvoir dans l’enseignement spécialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Houdement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e journées d'études Pierre Guibbert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EMF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espace Mathématique Francophone, Oct 2018, Gennevilliers, France. pp.1205-1213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198712v1</w:t>
+                <w:t xml:space="preserve">hal-03203067v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse sémio-génétique d’interactions didactiques dans l’enseignement spécialisé : le cas Angèle.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De quelle manière les manuels visent-ils à fournir un accès aux savoirs géométriques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès international de la Théorie de l’Action Conjointe en Didactique La TACD en questions, questions à la didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREAD, Rennes, Jun 2019, Rennes, France. pp.149-159</w:t>
+              <w:t xml:space="preserve">14e journées d'études Pierre Guibbert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203561v1</w:t>
+                <w:t xml:space="preserve">hal-03198712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'un cadre d'analyse de l'action instrumentée en géométrie à l'élaboration d'un dispositif de travail en dyade au cycle 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse sémio-génétique d’interactions didactiques dans l’enseignement spécialisé : le cas Angèle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Houdement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e école d'été de didactique des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARDM, Aug 2017, Paris, France. pp.329-349</w:t>
+              <w:t xml:space="preserve">1er Congrès international de la Théorie de l’Action Conjointe en Didactique La TACD en questions, questions à la didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD, Rennes, Jun 2019, Rennes, France. pp.149-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586515v1</w:t>
+                <w:t xml:space="preserve">hal-03203561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENSEIGNEMENT-APPRENTISSAGE DES NOTIONS DE PERPENDICULARITE ET DE PARALLELISME EN CM1 : QUE PROPOSENT LES MANUELS ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edith Petitfour</w:t>
+                <w:t xml:space="preserve">D'un cadre d'analyse de l'action instrumentée en géométrie à l'élaboration d'un dispositif de travail en dyade au cycle 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 45ème colloque de la COPIRELEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Blois, France</w:t>
+              <w:t xml:space="preserve">19e école d'été de didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDM, Aug 2017, Paris, France. pp.329-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458780v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulatives in special education: help or hindrance?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Houdement</w:t>
+                <w:t xml:space="preserve">ENSEIGNEMENT-APPRENTISSAGE DES NOTIONS DE PERPENDICULARITE ET DE PARALLELISME EN CM1 : QUE PROPOSENT LES MANUELS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Congress of the European Society for Research in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">Actes du 45ème colloque de la COPIRELEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081193v1</w:t>
+                <w:t xml:space="preserve">hal-02458780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDENTIFICATION DES POTENTIALITES D’UN JEU DE RȎLES DANS LE CADRE D’UNE FORMATION DE PROFESSEURS DES ECOLES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Masselot</w:t>
+                <w:t xml:space="preserve">Manipulatives in special education: help or hindrance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Petitfour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Mathématique Francophone (EMF 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">11th Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458779v1</w:t>
+                <w:t xml:space="preserve">hal-02081193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSE DE L'INITIATION AU PROCESSUS D'INSTRUMENTATION DANS DES MANUELS SCOLAIRES UTILISANT LE NUMERIQUE</w:t>
               </w:r>
@@ -6398,411 +6398,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels apports de la programmation pour la reproduction d'une figure géométrique ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Cabassut</w:t>
+                <w:t xml:space="preserve">Proposition d'un cadre d'analyse de situations de formation de professeurs des écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mangiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Mathématiques en Cycle 3, IREM de Poitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">2006 - 2016, Scénarios de formation, 10 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maha Abboud‐Blanchard, Viviane Azarian, Anissa Belhadjin, Marie‐France Bishop, Solange Bornaz, Véronique Bourhis, Magali Boutrais, Pascal Champain, Jean‐Pierre Chevalier, Catherine Dorison, Arnaud Dubois, Marie‐Laure Elalouf, Patrice Gourdet, Maryse Lopez, Pascale Masselot, Nathalie Sayac, Claudine Garcia‐Debanc,, Nov 2016, Cherry-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724629v1</w:t>
+                <w:t xml:space="preserve">hal-02059606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels apports de la programmation pour la reproduction d'une figure géométrique ? Perspectives pour la formation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Quels apports de la programmation pour la reproduction d'une figure géométrique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cabassut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Petitfour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème colloque de la COPIRELEM : Manipuler, représenter, communiquer : Quelle est la place de la sémiotique dans l’enseignement et l’apprentissage des mathématiques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Epinal, France</w:t>
+              <w:t xml:space="preserve">Colloque Mathématiques en Cycle 3, IREM de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724636v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un cadre d'analyse de situations de formation de professeurs des écoles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Masselot</w:t>
+                <w:t xml:space="preserve">Quels apports de la programmation pour la reproduction d'une figure géométrique ? Perspectives pour la formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cabassut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 - 2016, Scénarios de formation, 10 ans après</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maha Abboud‐Blanchard, Viviane Azarian, Anissa Belhadjin, Marie‐France Bishop, Solange Bornaz, Véronique Bourhis, Magali Boutrais, Pascal Champain, Jean‐Pierre Chevalier, Catherine Dorison, Arnaud Dubois, Marie‐Laure Elalouf, Patrice Gourdet, Maryse Lopez, Pascale Masselot, Nathalie Sayac, Claudine Garcia‐Debanc,, Nov 2016, Cherry-Pontoise, France</w:t>
+              <w:t xml:space="preserve">44ème colloque de la COPIRELEM : Manipuler, représenter, communiquer : Quelle est la place de la sémiotique dans l’enseignement et l’apprentissage des mathématiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059606v1</w:t>
+                <w:t xml:space="preserve">hal-01724636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to use a protractor: Touch screen tablet or not?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8139,51 +8139,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4A21AC4"/>
+    <w:nsid w:val="170E11E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8287,51 +8287,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6BFA4F87"/>
+    <w:nsid w:val="DA9CF2D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8521,51 +8521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edith-petitfour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8927-693X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190565292" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450289v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743993v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Tempier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708058v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Audoin-Latourte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ny0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.2726" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140406v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741755v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-022-00211-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8924" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40751-020-00077-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197929v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902807v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516421v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268417v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0047" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878145v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238091v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238086v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761021v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675915v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170004v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Masselot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanquart-Henry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244018v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bezard-Falgas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Coulombel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761107v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761292v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761099v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bilgot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123552v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761102v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lauren&#231;ot Sorgius" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lomm&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238073v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Metin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761096v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762026v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407606v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761353v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761359v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761056v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238049v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238020v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eysseric" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238042v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238034v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586524v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-&#173;biel Winder" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586526v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207744v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203067v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203561v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586515v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458780v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081193v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458779v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270262v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270263v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207693v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724629v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Billy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cabassut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724636v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059606v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925527v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante-Orsola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066517v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Edith Petitfour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198494v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198490v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girmens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270261v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Winder" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270258v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198500v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198669v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270257v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244052v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586516v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01228248v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edith-petitfour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8927-693X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190565292" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450289v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743993v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Tempier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708058v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Audoin-Latourte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ny0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.2726" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140406v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741755v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-022-00211-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8924" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40751-020-00077-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197929v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902807v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517139v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268417v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0047" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878145v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238086v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761021v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675915v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170004v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Masselot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bezard-Falgas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Coulombel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244038v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanquart-Henry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761107v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bilgot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761102v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lauren&#231;ot Sorgius" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lomm&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238073v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Metin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761096v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762026v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407606v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761353v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761359v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761056v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238020v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eysseric" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238049v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238042v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238034v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586524v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-&#173;biel Winder" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586526v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207744v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458779v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203067v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198712v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203561v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586515v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081193v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270262v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270263v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207693v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059606v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724629v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Billy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cabassut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724636v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925527v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante-Orsola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066517v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Edith Petitfour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198494v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198490v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girmens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270261v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Winder" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270258v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198500v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198669v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270257v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244052v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586516v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01228248v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>