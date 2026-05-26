--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -790,178 +790,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outiller l'analyse de l'enseignement d'un thème géométrique dans un manuel scolaire : une grille et son utilisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel accès aux apprentissages pour les élèves dyspraxiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 110, pp.19-45</w:t>
+              <w:t xml:space="preserve">Au fil des maths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 545, pp.5-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063606v1</w:t>
+                <w:t xml:space="preserve">hal-03835513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel accès aux apprentissages pour les élèves dyspraxiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outiller l'analyse de l'enseignement d'un thème géométrique dans un manuel scolaire : une grille et son utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au fil des maths</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 545, pp.5-13</w:t>
+              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110, pp.19-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835513v1</w:t>
+                <w:t xml:space="preserve">hal-04063606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dessin à main levée, un révélateur du rapport des élèves à la figure géométrique</w:t>
               </w:r>
@@ -1296,191 +1296,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement des notions de perpendicularité et de parallélisme dans le manuel « méthode de singapour » en CM1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’analyse sémiotique de l’activité mathématique, Une nécessité didactique dans le contexte de l’adaptation scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Houdement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Petitfour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 102, pp.5-40</w:t>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23, pp.9-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012574v1</w:t>
+                <w:t xml:space="preserve">hal-02081181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse sémiotique de l’activité mathématique, Une nécessité didactique dans le contexte de l’adaptation scolaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'enseignement des notions de perpendicularité et de parallélisme dans le manuel « méthode de singapour » en CM1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23, pp.9-40</w:t>
+              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102, pp.5-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081181v1</w:t>
+                <w:t xml:space="preserve">hal-02012574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel accompagnement en géométrie pour des élèves dyspraxiques ?</w:t>
               </w:r>
@@ -1680,174 +1680,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement de la géométrie à la fin du cycle 3 - Proposition d'un dispositif de travail en dyade</w:t>
+                <w:t xml:space="preserve">Enseignement de la géométrie à des élèves dyspraxiques : étude des conditions favorables à des apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit x</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.078.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268417v1</w:t>
+                <w:t xml:space="preserve">hal-02268418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement de la géométrie à des élèves dyspraxiques : étude des conditions favorables à des apprentissages</w:t>
+                <w:t xml:space="preserve">Enseignement de la géométrie à la fin du cycle 3 - Proposition d'un dispositif de travail en dyade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Petit x</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nras.078.0047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02268418v1</w:t>
+                <w:t xml:space="preserve">hal-02268417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement de la géométrie à des élèves dyspraxiques</w:t>
               </w:r>
@@ -2156,199 +2156,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution d’un simulateur d’interactions humaines pour enseigner la géométrie aux élèves dyspraxiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Emprin</w:t>
+                <w:t xml:space="preserve">Tool for analyzing the teaching of geometry in textbooks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Guille-Biel Winder; Teresa Assude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulations entre les espaces sensible, graphique et géométrique : ressources, pratiques et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 19, ISTE Editions, pp.135-160, 2023, Innovation en sciences de l’éducation, Série Éducation, 2017-, 978-1-78405-954-5</w:t>
+              <w:t xml:space="preserve">Articulations between tangible space, graphical space and geometrical space. Resources, practices and training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, ISTE Science Publishing, pp.171-195, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238086v1</w:t>
+                <w:t xml:space="preserve">hal-04238091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tool for analyzing the teaching of geometry in textbooks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+                <w:t xml:space="preserve">Contribution d’un simulateur d’interactions humaines pour enseigner la géométrie aux élèves dyspraxiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Guille-Biel Winder; Teresa Assude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulations between tangible space, graphical space and geometrical space. Resources, practices and training</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 14, ISTE Science Publishing, pp.171-195, 2023</w:t>
+              <w:t xml:space="preserve">Articulations entre les espaces sensible, graphique et géométrique : ressources, pratiques et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, ISTE Editions, pp.135-160, 2023, Innovation en sciences de l’éducation, Série Éducation, 2017-, 978-1-78405-954-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238091v1</w:t>
+                <w:t xml:space="preserve">hal-04238086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil d’analyse de l’enseignement de la géométrie dans les manuels scolaires</w:t>
               </w:r>
@@ -2928,234 +2928,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts issus de la TSD pour le formateur et en formation dans les travaux de la COPIRELEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une situation de formation autour de la proportionnalité pour répondre à la diversité des apprenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Blanquart-Henry</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elann Lesnes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en hommage à l'oeuvre de Guy Brousseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.240-245</w:t>
+              <w:t xml:space="preserve">50e colloque international sur la formation en mathématiques des professeurs des écoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bonneuil-sur-Marne, France. pp.81-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244038v1</w:t>
+                <w:t xml:space="preserve">hal-05123552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une situation de formation autour de la proportionnalité pour répondre à la diversité des apprenants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concepts issus de la TSD pour le formateur et en formation dans les travaux de la COPIRELEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elann Lesnes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Blanquart-Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mangiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50e colloque international sur la formation en mathématiques des professeurs des écoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bonneuil-sur-Marne, France. pp.81-102</w:t>
+              <w:t xml:space="preserve">Colloque international en hommage à l'oeuvre de Guy Brousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.240-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123552v1</w:t>
+                <w:t xml:space="preserve">hal-05244038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approach to teaching geometry to dyspraxia students</w:t>
               </w:r>
@@ -3506,368 +3506,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel enseignement de la géométrie pour les élèves dyspraxiques ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Édith Petitfour</w:t>
+                <w:t xml:space="preserve">Solving techniques of future mathematics teachers: the case of reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elann Lesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46e rencontre annuelle du groupe canadien d'étude en didactique des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Virtual meeting, Canada. pp.5-19</w:t>
+              <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recerca Matematica [CRM], Jun 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759846v1</w:t>
+                <w:t xml:space="preserve">hal-04944237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving techniques of future mathematics teachers: the case of reflection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edith Petitfour</w:t>
+                <w:t xml:space="preserve">Quel enseignement de la géométrie pour les élèves dyspraxiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recerca Matematica [CRM], Jun 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">46e rencontre annuelle du groupe canadien d'étude en didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Virtual meeting, Canada. pp.5-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944237v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement-apprentissage de la géométrie : entre terrain et recherche, quels apports mutuels ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditions et contraintes d’accessibilité didactique pour des élèves sourds et aveugles scolarisés en classe ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Lommé</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales de l'APMEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APMEP, Oct 2024, Le Havre, France</w:t>
+              <w:t xml:space="preserve">49ème Colloque de la COPIRELEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Marseille (13), France. pp.27-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761446v1</w:t>
+                <w:t xml:space="preserve">hal-04436570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions et contraintes d’accessibilité didactique pour des élèves sourds et aveugles scolarisés en classe ordinaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseignement-apprentissage de la géométrie : entre terrain et recherche, quels apports mutuels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+                <w:t xml:space="preserve">Claire Lommé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème Colloque de la COPIRELEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Marseille (13), France. pp.27-52</w:t>
+              <w:t xml:space="preserve">Journées nationales de l'APMEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APMEP, Oct 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04436570v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un simulateur d’interactions humaines pour enseigner la géométrie aux élèves dyspraxiques</w:t>
               </w:r>
@@ -3929,230 +3929,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallélisme au CM1: analyse d'une mise en oeuvre en classe d'une séance issue du manuel MHM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« La vache et le paysan » : une situation de formation sur la résolution de problème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Édith Petitfour</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Metin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e école d'été de didactique des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARDM, Oct 2021, Sainte Marie de Ré, France. pp.111-121</w:t>
+              <w:t xml:space="preserve">48e colloque COPIRELEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COPIRELEM, Jun 2022, Toulouse, France. pp.217-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761062v1</w:t>
+                <w:t xml:space="preserve">hal-04238073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La vache et le paysan » : une situation de formation sur la résolution de problème</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallélisme au CM1: analyse d'une mise en oeuvre en classe d'une séance issue du manuel MHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Metin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48e colloque COPIRELEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COPIRELEM, Jun 2022, Toulouse, France. pp.217-233</w:t>
+              <w:t xml:space="preserve">21e école d'été de didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDM, Oct 2021, Sainte Marie de Ré, France. pp.111-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238073v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse didactique de l’enseignement de la géométrie dans des manuels scolaires : mise en fonctionnement d’une grille dans le cas du manuel Maths explicites CM1</w:t>
               </w:r>
@@ -4309,506 +4309,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse du développement de connaissances géométriques lors d’une séquence de reproduction de figures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a &amp;quot;framework-document&amp;quot; for training schoolteachers to teach mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude axe 3 RTP éducation. "Regards croisés sur l’analyse et l’évaluation des pratiques en classe"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Dec 2023, Aix-Marseille, France</w:t>
+              <w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alfréd Rényi Institute of Mathematics; Eötvös Loránd University of Budapest, Jul 2023, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762026v1</w:t>
+                <w:t xml:space="preserve">hal-04407606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a &amp;quot;framework-document&amp;quot; for training schoolteachers to teach mathematics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’analyse du développement de connaissances géométriques lors d’une séquence de reproduction de figures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blanquart-Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alfréd Rényi Institute of Mathematics; Eötvös Loránd University of Budapest, Jul 2023, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Journée d'étude axe 3 RTP éducation. "Regards croisés sur l’analyse et l’évaluation des pratiques en classe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Dec 2023, Aix-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04407606v1</w:t>
+                <w:t xml:space="preserve">hal-04762026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles des apprentissages en mathématiques : la dyspraxie</w:t>
+                <w:t xml:space="preserve">Mathématiques et élèves à besoins particuliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde : Un focus sur les troubles des apprentissages en mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Science Action Normandie, Mar 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées APMEP - Faire des maths avec son corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APMEP Normandie, Apr 2023, Évreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761353v1</w:t>
+                <w:t xml:space="preserve">hal-04761359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathématiques et élèves à besoins particuliers</w:t>
+                <w:t xml:space="preserve">Troubles des apprentissages en mathématiques : la dyspraxie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées APMEP - Faire des maths avec son corps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APMEP Normandie, Apr 2023, Évreux, France</w:t>
+              <w:t xml:space="preserve">Table ronde : Un focus sur les troubles des apprentissages en mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Science Action Normandie, Mar 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761359v1</w:t>
+                <w:t xml:space="preserve">hal-04761353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que révèle la production de dessins à main levée par les élèves sur leur rapport à la géométrie ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scolarisation inclusive, une approche didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e école d'été de didactique des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARDM, Oct 2021, Sainte Marie de Ré, France. pp.142-151</w:t>
+              <w:t xml:space="preserve">Journée d'étude - Enfants, enfances. Approches pluridisciplinaires.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISEC (UR 2310); Fédération de la Meuse, Ligue de l'enseignement, Apr 2023, Bar-Le-Duc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761056v1</w:t>
+                <w:t xml:space="preserve">hal-04761399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolarisation inclusive, une approche didactique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Que révèle la production de dessins à main levée par les élèves sur leur rapport à la géométrie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Houdement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude - Enfants, enfances. Approches pluridisciplinaires.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LISEC (UR 2310); Fédération de la Meuse, Ligue de l'enseignement, Apr 2023, Bar-Le-Duc, France</w:t>
+              <w:t xml:space="preserve">21e école d'été de didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDM, Oct 2021, Sainte Marie de Ré, France. pp.142-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761399v1</w:t>
+                <w:t xml:space="preserve">hal-04761056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel programme de formation des professeurs des écoles pour enseigner les mathématiques ? Contenus, enjeux et repères</w:t>
               </w:r>
@@ -5496,355 +5496,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu de pouvoir dans l’enseignement spécialisé</w:t>
+                <w:t xml:space="preserve">Analyse sémio-génétique d’interactions didactiques dans l’enseignement spécialisé : le cas Angèle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Espace Mathématique Francophone, Oct 2018, Gennevilliers, France. pp.1205-1213</w:t>
+              <w:t xml:space="preserve">1er Congrès international de la Théorie de l’Action Conjointe en Didactique La TACD en questions, questions à la didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD, Rennes, Jun 2019, Rennes, France. pp.149-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203067v2</w:t>
+                <w:t xml:space="preserve">hal-03203561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quelle manière les manuels visent-ils à fournir un accès aux savoirs géométriques ?</w:t>
+                <w:t xml:space="preserve">D'un cadre d'analyse de l'action instrumentée en géométrie à l'élaboration d'un dispositif de travail en dyade au cycle 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e journées d'études Pierre Guibbert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">19e école d'été de didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDM, Aug 2017, Paris, France. pp.329-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198712v1</w:t>
+                <w:t xml:space="preserve">hal-03586515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse sémio-génétique d’interactions didactiques dans l’enseignement spécialisé : le cas Angèle.</w:t>
+                <w:t xml:space="preserve">Jeu de pouvoir dans l’enseignement spécialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès international de la Théorie de l’Action Conjointe en Didactique La TACD en questions, questions à la didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREAD, Rennes, Jun 2019, Rennes, France. pp.149-159</w:t>
+              <w:t xml:space="preserve">EMF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espace Mathématique Francophone, Oct 2018, Gennevilliers, France. pp.1205-1213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203561v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203067v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'un cadre d'analyse de l'action instrumentée en géométrie à l'élaboration d'un dispositif de travail en dyade au cycle 3</w:t>
+                <w:t xml:space="preserve">De quelle manière les manuels visent-ils à fournir un accès aux savoirs géométriques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Barrier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e école d'été de didactique des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARDM, Aug 2017, Paris, France. pp.329-349</w:t>
+              <w:t xml:space="preserve">14e journées d'études Pierre Guibbert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586515v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENSEIGNEMENT-APPRENTISSAGE DES NOTIONS DE PERPENDICULARITE ET DE PARALLELISME EN CM1 : QUE PROPOSENT LES MANUELS ?</w:t>
               </w:r>
@@ -6523,256 +6523,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels apports de la programmation pour la reproduction d'une figure géométrique ?</w:t>
+                <w:t xml:space="preserve">Quels apports de la programmation pour la reproduction d'une figure géométrique ? Perspectives pour la formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cabassut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Mathématiques en Cycle 3, IREM de Poitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">44ème colloque de la COPIRELEM : Manipuler, représenter, communiquer : Quelle est la place de la sémiotique dans l’enseignement et l’apprentissage des mathématiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724629v1</w:t>
+                <w:t xml:space="preserve">hal-01724636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels apports de la programmation pour la reproduction d'une figure géométrique ? Perspectives pour la formation.</w:t>
+                <w:t xml:space="preserve">Quels apports de la programmation pour la reproduction d'une figure géométrique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cabassut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Petitfour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème colloque de la COPIRELEM : Manipuler, représenter, communiquer : Quelle est la place de la sémiotique dans l’enseignement et l’apprentissage des mathématiques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Epinal, France</w:t>
+              <w:t xml:space="preserve">Colloque Mathématiques en Cycle 3, IREM de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724636v1</w:t>
+                <w:t xml:space="preserve">hal-01724629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to use a protractor: Touch screen tablet or not?</w:t>
               </w:r>
@@ -7464,178 +7464,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse de manuels en formation : pour quoi faire ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edith Petitfour</w:t>
+                <w:t xml:space="preserve">Etude du processus d'accès à la géométrie par le construction instrumentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41e colloque international des professeurs et des formateurs de Mathématiques chargés de la Formation des Maîtres - Quelles ressources pour enrichir les pratiques et améliorer les apprentissages mathématiques à l'école primaire ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Mont-de-Marsan, France</w:t>
+              <w:t xml:space="preserve">Séminaire national de didactique des mathématiques. ARDM.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270258v1</w:t>
+                <w:t xml:space="preserve">hal-03198500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du processus d'accès à la géométrie par le construction instrumentée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Édith Petitfour</w:t>
+                <w:t xml:space="preserve">L'analyse de manuels en formation : pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mangiante-Orsola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national de didactique des mathématiques. ARDM.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">41e colloque international des professeurs et des formateurs de Mathématiques chargés de la Formation des Maîtres - Quelles ressources pour enrichir les pratiques et améliorer les apprentissages mathématiques à l'école primaire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Mont-de-Marsan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198500v1</w:t>
+                <w:t xml:space="preserve">hal-02270258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement de la géométrie à des élèves en difficulté d'apprentissage : étude du processus d'accès à la géométrie d'élèves dyspraxiques en début de collège</w:t>
               </w:r>
@@ -8139,51 +8139,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="170E11E0"/>
+    <w:nsid w:val="ED3FC6B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8287,51 +8287,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DA9CF2D3"/>
+    <w:nsid w:val="1697DFB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8521,51 +8521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edith-petitfour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8927-693X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190565292" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450289v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743993v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Tempier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708058v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Audoin-Latourte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ny0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.2726" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140406v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741755v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-022-00211-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8924" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40751-020-00077-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197929v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902807v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517139v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268417v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0047" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878145v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238086v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761021v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675915v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170004v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Masselot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bezard-Falgas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Coulombel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244038v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanquart-Henry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761107v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bilgot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761102v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lauren&#231;ot Sorgius" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lomm&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238073v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Metin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761096v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762026v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407606v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761353v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761359v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761056v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238020v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eysseric" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238049v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238042v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238034v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586524v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-&#173;biel Winder" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586526v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207744v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458779v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203067v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198712v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203561v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586515v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081193v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270262v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270263v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207693v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059606v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724629v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Billy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cabassut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724636v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925527v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante-Orsola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066517v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Edith Petitfour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198494v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198490v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girmens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270261v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Winder" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270258v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198500v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198669v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270257v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244052v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586516v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01228248v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edith-petitfour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8927-693X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190565292" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450289v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743993v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Tempier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708058v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Audoin-Latourte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ny0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.2726" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140406v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835513v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063606v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741755v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-022-00211-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8924" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40751-020-00077-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197929v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081181v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902807v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517139v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268418v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0047" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268417v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878145v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238091v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238086v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761021v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675915v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170004v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Masselot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bezard-Falgas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Coulombel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123552v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244038v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanquart-Henry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761107v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bilgot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761102v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lauren&#231;ot Sorgius" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944237v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759846v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436570v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761446v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lomm&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238073v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Metin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761062v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761096v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407606v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762026v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761359v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761353v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761056v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238020v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eysseric" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238049v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238042v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238034v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586524v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-&#173;biel Winder" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586526v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207744v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458779v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203561v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586515v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203067v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198712v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081193v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270262v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270263v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207693v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059606v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724636v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Billy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cabassut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925527v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante-Orsola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066517v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Edith Petitfour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198494v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198490v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girmens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270261v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Winder" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198500v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270258v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198669v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270257v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244052v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586516v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01228248v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>