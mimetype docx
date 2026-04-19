--- v0 (2026-03-18)
+++ v1 (2026-04-19)
@@ -732,268 +732,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04786100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D'un monde à l'autre, la fin de l'Antiquité et le haut Moyen Âge (400 - 1100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Peytremann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Garcia; Marc Bouiron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas archéologique de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Tallandier; Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.189-219, 2023, 979-10-210-5938-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport de l’archéologie de l’habitat rural à l’étude socio-économique du monde rural du VIe-Xe siècle dans la moitié nord de la Gaule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Peytremann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I Franchi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondazione centro italiano di studi sull’alto medioevo, pp.349-387, 2023, Settimane di studio della fondazione centro italiano di studi sull’alto medioevo ; LXIX, 978-88-6809-384-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04099265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The contributions of the settlement to the understanding of the rural societies of Northern Gaul in the 10th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Peytremann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Igor Santos Salazar; Catarina Tente. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th Century in Western Europe Change and Continuity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeopress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-36, 2023, Access Archaeology, 9781803275130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04208376v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-04445807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des petites bêtes au service des archéologues : l'apport de l'entomologie à la compréhension du site de La Charouillère (VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-IX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.) à Paulx (Loire-Atlantique, France)</w:t>
               </w:r>
@@ -1132,191 +1132,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03223688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Indications of an Estate Economy from a Renewed Analysis of Sites of Rural Settlement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Peytremann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quirós Castillo, Juan-Antonio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Inequality in Early Medieval Europe. Local Societies and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.131-148, 2020, coll. Haut Moyen Âge (HAMA 39), 978-2-503-58565-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.118448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02535066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rural Life and Work in Northern Gaul During the Early Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Peytremann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Effros, Bonnie; Moreira, Isabel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of the Merovingian World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.694-718, 2020, OxfordHandbook, 9780190234188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190234188.013.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02965456v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-02535066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Village archaeology in France. A twenty-five year retrospective</w:t>
               </w:r>
@@ -1760,319 +1760,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Un prétexte pour s'interroger sur la formation des villages : l'exemple de sites alsaciens du haut Moyen Âge »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peytremann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mahe-Hourlier N. et Poignant S. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie du village, Archéologie dans le village dans le nord de la France (Ve-XIIIe siècles. Actes de la table ronde Archéologie du village, archéologie dans le village dans le nord de la France - Ve-XIIIe siècles, Saint-Germain-en-Laye 22-24 novembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFAM, p. 221-235, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bâti dans les campagnes françaises du VIe au XIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Peytremann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lakovlela L., Korvin-Piotrovskiy O), Djindjian F. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'archéologie du bâti en Europe. Actes du 3ème congrès franco-ukrainien d'archéologie. Paris 1er-3 octobre 2009.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse de l'Académie des Sciences d'Ukraine, pp.298-307, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifier les résidences des élites au sein des habitats ruraux du VIe au XIe siècle dans la moitié nord de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Peytremann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">KLÁPŠTĚ (Jan). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hierarchies in rural settlements. Actes du IXe colloque international Ruralia, Götzis, 26 septembre-9 octobre 2011.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols Publishers, p. 183-197, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Structures et espaces de stockage dans les villages alto-médievaux (6e-12e s.) de la moitié septentrionale de la Gaule : un apport à l'étude socio-économique du monde rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Peytremann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vigil-Escalera Guirado A., Bianchi G., Quirós Castillo J.A., (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horrea, Barns and silos. Storage and incomes in early medieval Europe. Actes de la journée d'études du 7 juin 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad del País Vasco, p. 39-56, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942404v1</w:t>
-              </w:r>
-[...217 lines deleted...]
-                <w:t xml:space="preserve">hal-00942838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport de la carpologie à l’étude du site du premier Moyen Âge (VIe – XXIIe siècle) de Sermersheim</w:t>
               </w:r>
@@ -2589,173 +2589,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00273408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Architecture rurale dans l'Ouest de la France entre le VIe et le XIIe siècle d'après les données de l'archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peytremann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine A., Cocaud M., Pichot D. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La maison rurale en pays d'habitat dispersé de l'Antiquité au XXe siècle : actes du colloque de Rennes 29-31 mai 2002.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 77-87, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peut-on envisager une chrono-typologie des bâtiments ruraux des Ve-XIIe s. ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peytremann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PCR "Anthropisation du milieu rural durant les périodes historiques en Lorraine". </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers lorrains, n°4 (Publication de la Table ronde du mardi 3 juin 2003 à Bliesbruck organisée par le PCR « Anthropisation du milieu rural durant les périodes historiques en Lorraine »).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 312-317, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271791v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00272150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'artisanat dans le diocèse de Metz du Ve au VIIe siècle</w:t>
               </w:r>
@@ -2808,173 +2808,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00261518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Topographie et chronologie de l'habitat rural dans l'est de la Gaule (Ve-XIIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peytremann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Passard F., Gizard S., Urlacher J.P., Richard A. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Burgondes, Alamans, Francs et Romains dans l'Est de la France, le Sud-Ouest de l'Allemagne et la Suisse, Ve-VIIe siècle après J.-C. : actes des XXIe Journées internationales d'Archéologie mérovingienne, Besançon, 20-22 octobre 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUFC, p. 300-311, 2003, Collection ALUFC, 756; série Art et archéologie, 47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'habitat rural du nord de la France du IXe au Xe s. : héritages, mutations et innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peytremann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">YANTE (Jean-Marie) et BULTOT-VERLEYSEN (Anne-Marie). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour du « village ». Établissements humains, finages et communautés rurales entre Seine et Rhin (IVe-XIIIe siècles). Actes du colloque international organisé à l'occasion de l'éméritat du professeur René Noël. Louvain-La-Neuve, 16-17 mai 2003.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'Études médiévales de l'université de Louvain, p. 203-208, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271475v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00271470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les habitats ruraux comme témoins de l'organisation socio-économique des campagnes (VIe-XIIe siècles)</w:t>
               </w:r>
@@ -3293,209 +3293,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des morts polysémiques : les sépultures en contexte d'habitat rural au premier Moyen Âge (Ve -XIe siècle) en Alsace</w:t>
+                <w:t xml:space="preserve">Des morts polysémiques : les sépultures en contexte d’habitat rural au premier Moyen Âge (ve-xie siècle) en Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Peytremann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 52, pp.71-119. </w:t>
+              <w:t xml:space="preserve">, 2023, 52, pp.71-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeomed.53949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04449040v1</w:t>
+                <w:t xml:space="preserve">hal-04556582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des morts polysémiques : les sépultures en contexte d’habitat rural au premier Moyen Âge (ve-xie siècle) en Alsace</w:t>
+                <w:t xml:space="preserve">Des morts polysémiques : les sépultures en contexte d'habitat rural au premier Moyen Âge (Ve -XIe siècle) en Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Peytremann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 52, pp.71-120. </w:t>
+              <w:t xml:space="preserve">, 2023, 52, pp.71-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeomed.53949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556582v1</w:t>
+                <w:t xml:space="preserve">halshs-04449040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un secteur d'habitat du haut Moyen Âge (VIIe-XIIe siècle) et son espace funéraire à Pfulgriesheim, Rue du Levant (Bas-Rhin)</w:t>
               </w:r>
@@ -5638,151 +5638,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'archéologie de l'habitat rural du haut Moyen Âge dans le nord de la France. 30 ans d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peytremann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, p. 32-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00300454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">(compte rendu) Catteddu I. (dir.), « Les habitats carolingiens de Montours et La Chapelle-Saint-Aubert (Ille-et-Vilaine) », Revue belge de Philologie et d'Histoire, 84, fasc. 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Peytremann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, p. 1274-1279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466561v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00300454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(compte rendu) Ruas M.P., « Productions agricoles, stockage et finage en Montagne Noire médiévale. Le grenier castral de Durfort (Tarn) », Revue belge de Philologie et d'Histoire, 84, fasc. 4</w:t>
               </w:r>
@@ -5950,51 +5950,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'opération. Fouille archéologique. 2 rue du Mur. Voie et bâtiment gallo-romain. Nécropole alto-médiévale</w:t>
+                <w:t xml:space="preserve">Jublains (Mayenne) 2 rue du Mur. Voie, bâtiment gallo-romain et nécropole alto-médiévale. Rapport d'opération. Fouille archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Mare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Brunet</w:t>
@@ -6068,51 +6068,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04980711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Ligné, rue des Palmiers» Une aire funéraire des XIe-XIIe siècles, entre église et chapelle</w:t>
+                <w:t xml:space="preserve">Ligné (44) Rue des Palmiers. Une aire funéraire des XIe-XIIe siècles, entre église et chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Peytremann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
@@ -6186,1415 +6186,1415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05486209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Beauvoir-sur-Mer (Vendée), 16, rue Charles Gallet. Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Peytremann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest, Cesson-Sévigné. 2022, pp.53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03671556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Beauvoir-sur-Mer (Vendée). 12, rue Grande Rue. Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Peytremann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest, Cesson-Sévigné. 2022, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03671562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Beauvoir-sur-Mer (Vendée), 16, rue Charles Gallet. Rapport de diagnostic</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Herbergement (Vendée), 8, rue du Val de Loire. Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Peytremann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest, Cesson-Sévigné. 2022, pp.53</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest, Cesson-Sévigné. 2021, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L’Herbergement (Vendée), 8, rue du Val de Loire. Rapport de diagnostic</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03671594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaumes-en-Retz (Loire-Atlantique), 9, rue du Brigandin. Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Peytremann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest, Cesson-Sévigné. 2021, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Chaumes-en-Retz (Loire-Atlantique), 9, rue du Brigandin. Rapport de diagnostic</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03671589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Chevrolière (Loire-Atlantique) Parc d’activités de Tournebride ; Les Huguetières. Une occupation rurale pluriséculaire (2500 av. n.è - 1000 ap. n.è). Rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Peytremann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest, Cesson-Sévigné. 2021, pp.40</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2020, 400 + 470 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La Chevrolière (Loire-Atlantique) Parc d’activités de Tournebride ; Les Huguetières. Une occupation rurale pluriséculaire (2500 av. n.è - 1000 ap. n.è). Rapport de fouilles</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02535087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Ferrière, Le Plessis Bergeret 2 (Vendée). Une installation de production secondaire de verre et un enclos de l'époque mérovingienne (fin Ve-première moitié VIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Peytremann</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2020, 400 + 470 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dubillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03129708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Ferrière (Vendée), Le Plessis Bergeret 2. Une installation de production secondaire de verre et un enclos de l’époque mérovingienne (fin Ve – première moitié VIe siècle). Rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Peytremann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03223742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La Ferrière, Le Plessis Bergeret 2 (Vendée). Une installation de production secondaire de verre et un enclos de l'époque mérovingienne (fin Ve-première moitié VIe siècle)</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aigrefeuille-sur-Maine (Loire-Atlantique). La Haute Chaise. Rapport de fouille archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Peytremann</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2018, pp.258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02436719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulx, « La Charouillère » (Loire-Atlantique). Rapport de fouille. Cesson-Sévigné : Inrap Grand-Ouest, 2017, 258 p., ill.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Peytremann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, pp.258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savenay (Loire-Atlantique), La Touchelais. Rapport de fouille archéologique, volumes 1 et 2, 414 p. et 308 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Boulaire</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Commandré</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Peytremann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sermersheim (Bas-Rhin) « Hintere Buen » : une occupation du Néolithique ancien à la fin du haut Moyen Âge (5000 av. J.-C. - 1200 ap. J.-C.), 19.06.2006-24.11.2006, N° 2006/1006 et 2006/137, n° d'opération 4631 et 4709</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peytremann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GEN. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erstein (Bas-Rhin), &amp;quot;Grasweg&amp;quot; Parc d'Activités Économiques. 15.02.2006-07.03.2006, N° 2006/03. CA 01024 601, n° d'opération : 4544</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peytremann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GEN. 2006, 95 p., ill</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osthouse « Lotissement Zorn de Bulach » (Bas-Rhin (09/09/2004-22/10/2004), Rapport Final d'Opération archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Henigfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dubillot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peytremann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GEN. 2005, pp.58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupation du second âge du Fer (La Tène finale) et établissement antique et altomédiéval (VIIe-Xe s.) à Sillégny &amp;quot;La Crouyotte&amp;quot; (Moselle) (57 652 6 AH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peytremann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] inrap GEN. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un habitat rural du haut Moyen Âge (VIIe-IXe s.) à Peltre &amp;quot;Crépy&amp;quot; (Moselle) (57 534 29 AH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peytremann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GEN. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nécropole mérovingienne de Métrich (VIe-VIIe s.) à Koenigsmacker et le campement militaire (début XVIIIe s.) de Koenigsmacker (Moselle) : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Peytremann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forré</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Tegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie de Lorraine (Metz); Inrap Grand Est Nord. 2001, 2 vol. (84, 363 p.) : ill. en noir et en coul., cartes, plans, annexes, inventaires ; 30 cm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'habitat déserté de Gungling (occupation de l'âge du Fer et du XIe au XVIe siècle) à Grosbliederstroff (Moselle) : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Peytremann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vissac Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Baccega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lony Bourada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2020</w:t>
+              <w:t xml:space="preserve">Afan Grand Est, Moulins-lès-Metz; Service régional de l'archéologie de Lorraine. 2000, 2 vol. (108, 120 p.) : ill. en coul., cartes, plans ; 30 cm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aigrefeuille-sur-Maine (Loire-Atlantique). La Haute Chaise. Rapport de fouille archéologique.</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'habitat déserté de Gungling (occupation de l'âge du Fer et du XIe au XVIe siècle) à Grosbliederstroff : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Peytremann</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2018, pp.258</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vissac Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie de Lorraine (Metz); Afan Grand Est. 2000, 2 vol. (108, 120 p.) : ill. en coul., cartes, plans ; 30 cm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...697 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896944v1</w:t>
-              </w:r>
-[...120 lines deleted...]
-                <w:t xml:space="preserve">hal-04601236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7887,51 +7887,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445680v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/atlas-archeologique-de-la-france/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295821v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra16-produire-et-travailler-le-fer-les-ateliers-de-l-est-du-bassin-parisien/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855284v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466554v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peytremann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803275130" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099265v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445807v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190234188.013.31" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.118448" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/ArchaeopressShop/DMS/BACB26C8A2F64EBEBEF6F23B7D70B0D2/9781789693003-sample.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01850236v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024330v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942410v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942404v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942388v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466506v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647727v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tegel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804696v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466375v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273408v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271791v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272150v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261518v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271475v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271470v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271704v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poilpr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05081611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cornec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vy7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie P&#233;lissier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.53949" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556582v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673572v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41365" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henigfeld" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485874v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.618" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/arqarqt.2012.11606" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942381v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hincker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mah&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poignant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782714v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peytremann Edith" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300457v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raffin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Borrel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gendrot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986607v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dreillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925584v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131434v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02313994v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heckenbenner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hoerner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Lansival" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492326v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466526v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390605v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861190v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395888v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466566v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Passarius" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Donat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymat Catafau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492343v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466561v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300454v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466557v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474174v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980711v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mare" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486209v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671562v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671556v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671594v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671589v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535087v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223742v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129708v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubillot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436719v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337307v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492347v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274187v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274140v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896932v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896944v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissac Carole" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601236v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Baccega" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lony Bourada" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449759v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Leroy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445680v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/atlas-archeologique-de-la-france/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295821v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra16-produire-et-travailler-le-fer-les-ateliers-de-l-est-du-bassin-parisien/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855284v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466554v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peytremann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445807v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208376v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803275130" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535066v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.118448" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965456v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190234188.013.31" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/ArchaeopressShop/DMS/BACB26C8A2F64EBEBEF6F23B7D70B0D2/9781789693003-sample.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01850236v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024330v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942410v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466524v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942404v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466506v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647727v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tegel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804696v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466375v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273408v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271791v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261518v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271704v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poilpr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05081611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cornec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vy7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie P&#233;lissier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.53949" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449040v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673572v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41365" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henigfeld" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485874v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.618" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/arqarqt.2012.11606" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942381v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hincker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mah&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poignant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782714v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peytremann Edith" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300457v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raffin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Borrel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gendrot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986607v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dreillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925584v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131434v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02313994v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heckenbenner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hoerner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Lansival" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492326v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466526v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390605v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861190v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395888v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466566v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Passarius" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Donat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymat Catafau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492343v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300454v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466561v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466557v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474174v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980711v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mare" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486209v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671562v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671594v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671589v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535087v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223742v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436719v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337307v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492347v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274187v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274140v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896932v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601236v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissac Carole" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Baccega" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lony Bourada" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896944v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449759v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Leroy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>