--- v1 (2026-04-19)
+++ v2 (2026-05-31)
@@ -732,50 +732,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04786100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’apport de l’archéologie de l’habitat rural à l’étude socio-économique du monde rural du VIe-Xe siècle dans la moitié nord de la Gaule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Peytremann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I Franchi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondazione centro italiano di studi sull’alto medioevo, pp.349-387, 2023, Settimane di studio della fondazione centro italiano di studi sull’alto medioevo ; LXIX, 978-88-6809-384-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04099265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D'un monde à l'autre, la fin de l'Antiquité et le haut Moyen Âge (400 - 1100)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Peytremann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Garcia; Marc Bouiron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -788,126 +857,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Tallandier; Inrap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.189-219, 2023, 979-10-210-5938-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445807v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04099265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contributions of the settlement to the understanding of the rural societies of Northern Gaul in the 10th century</w:t>
               </w:r>
@@ -1132,191 +1132,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03223688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rural Life and Work in Northern Gaul During the Early Middle Ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Peytremann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Effros, Bonnie; Moreira, Isabel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of the Merovingian World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.694-718, 2020, OxfordHandbook, 9780190234188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190234188.013.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02965456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Indications of an Estate Economy from a Renewed Analysis of Sites of Rural Settlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Peytremann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quirós Castillo, Juan-Antonio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Inequality in Early Medieval Europe. Local Societies and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.131-148, 2020, coll. Haut Moyen Âge (HAMA 39), 978-2-503-58565-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.118448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02535066v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-02965456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Village archaeology in France. A twenty-five year retrospective</w:t>
               </w:r>
@@ -2370,173 +2370,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01804696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole de Métrich à Kœnigsmacker (Moselle) »</w:t>
+                <w:t xml:space="preserve">« L'établissement rural des VIIe-Xe siècles de Sillégny (Moselle) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peytremann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Guillaume J., Peytremann É. (éd.); Peytremann, É. </w:t>
+              <w:t xml:space="preserve">Guillaume J., Peytremann É. (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Austrasie. Sociétés, économies, territoires, christianisation. Actes des XXXVIe Journées internationales d'Archéologie mérovingienne. Nancy 22-25 septembre 2005.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, (tome XIX des Mémoires de l'Association française d'Archéologie mérovingienne), Presses Universitaires de Nancy, p. 257-268, 2008, Mémoires de l'Association française d'Archéologie mérovingienne, tome XIX</w:t>
+              <w:t xml:space="preserve">, (tome XIX des Mémoires de l'Association française d'Archéologie mérovingienne), Presses Universitaires de Nancy, p. 37-48, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466385v1</w:t>
+                <w:t xml:space="preserve">hal-00466375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L'établissement rural des VIIe-Xe siècles de Sillégny (Moselle) »</w:t>
+                <w:t xml:space="preserve">La nécropole de Métrich à Kœnigsmacker (Moselle) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peytremann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Guillaume J., Peytremann É. (éd.). </w:t>
+              <w:t xml:space="preserve">Guillaume J., Peytremann É. (éd.); Peytremann, É. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Austrasie. Sociétés, économies, territoires, christianisation. Actes des XXXVIe Journées internationales d'Archéologie mérovingienne. Nancy 22-25 septembre 2005.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, (tome XIX des Mémoires de l'Association française d'Archéologie mérovingienne), Presses Universitaires de Nancy, p. 37-48, 2008</w:t>
+              <w:t xml:space="preserve">, (tome XIX des Mémoires de l'Association française d'Archéologie mérovingienne), Presses Universitaires de Nancy, p. 257-268, 2008, Mémoires de l'Association française d'Archéologie mérovingienne, tome XIX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466375v1</w:t>
+                <w:t xml:space="preserve">hal-00466385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unité d'habitation, unité d'exploitation agricole : l'unité de référence dans l'habitat carolingien de la moitié septentrionale de la France ?</w:t>
               </w:r>
@@ -2589,173 +2589,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00273408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peut-on envisager une chrono-typologie des bâtiments ruraux des Ve-XIIe s. ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peytremann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PCR "Anthropisation du milieu rural durant les périodes historiques en Lorraine". </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers lorrains, n°4 (Publication de la Table ronde du mardi 3 juin 2003 à Bliesbruck organisée par le PCR « Anthropisation du milieu rural durant les périodes historiques en Lorraine »).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 312-317, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Architecture rurale dans l'Ouest de la France entre le VIe et le XIIe siècle d'après les données de l'archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peytremann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine A., Cocaud M., Pichot D. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La maison rurale en pays d'habitat dispersé de l'Antiquité au XXe siècle : actes du colloque de Rennes 29-31 mai 2002.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 77-87, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272150v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00271791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'artisanat dans le diocèse de Metz du Ve au VIIe siècle</w:t>
               </w:r>
@@ -7347,254 +7347,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'habitat déserté de Gungling (occupation de l'âge du Fer et du XIe au XVIe siècle) à Grosbliederstroff : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Peytremann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vissac Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie de Lorraine (Metz); Afan Grand Est. 2000, 2 vol. (108, 120 p.) : ill. en coul., cartes, plans ; 30 cm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'habitat déserté de Gungling (occupation de l'âge du Fer et du XIe au XVIe siècle) à Grosbliederstroff (Moselle) : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Peytremann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vissac Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Baccega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lony Bourada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Afan Grand Est, Moulins-lès-Metz; Service régional de l'archéologie de Lorraine. 2000, 2 vol. (108, 120 p.) : ill. en coul., cartes, plans ; 30 cm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Baccega</w:t>
-[...45 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04601236v1</w:t>
-              </w:r>
-[...103 lines deleted...]
-                <w:t xml:space="preserve">hal-02896944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7887,51 +7887,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445680v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/atlas-archeologique-de-la-france/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295821v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra16-produire-et-travailler-le-fer-les-ateliers-de-l-est-du-bassin-parisien/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855284v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466554v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peytremann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445807v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208376v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803275130" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535066v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.118448" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965456v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190234188.013.31" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/ArchaeopressShop/DMS/BACB26C8A2F64EBEBEF6F23B7D70B0D2/9781789693003-sample.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01850236v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024330v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942410v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466524v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942404v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466506v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647727v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tegel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804696v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466375v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273408v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271791v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261518v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271704v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poilpr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05081611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cornec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vy7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie P&#233;lissier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.53949" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449040v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673572v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41365" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henigfeld" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485874v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.618" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/arqarqt.2012.11606" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942381v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hincker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mah&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poignant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782714v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peytremann Edith" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300457v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raffin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Borrel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gendrot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986607v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dreillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925584v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131434v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02313994v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heckenbenner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hoerner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Lansival" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492326v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466526v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390605v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861190v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395888v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466566v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Passarius" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Donat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymat Catafau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492343v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300454v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466561v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466557v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474174v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980711v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mare" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486209v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671562v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671594v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671589v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535087v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223742v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436719v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337307v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492347v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274187v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274140v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896932v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601236v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissac Carole" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Baccega" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lony Bourada" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896944v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449759v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Leroy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445680v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/atlas-archeologique-de-la-france/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295821v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra16-produire-et-travailler-le-fer-les-ateliers-de-l-est-du-bassin-parisien/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855284v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466554v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peytremann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099265v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208376v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803275130" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190234188.013.31" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.118448" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/ArchaeopressShop/DMS/BACB26C8A2F64EBEBEF6F23B7D70B0D2/9781789693003-sample.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01850236v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024330v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942410v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466524v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942404v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466506v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647727v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tegel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804696v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466375v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466385v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273408v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271791v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272150v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261518v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271704v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poilpr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05081611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cornec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vy7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie P&#233;lissier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.53949" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449040v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673572v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41365" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henigfeld" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485874v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.618" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/arqarqt.2012.11606" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942381v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hincker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mah&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poignant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782714v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peytremann Edith" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300457v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raffin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Borrel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gendrot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986607v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dreillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925584v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131434v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02313994v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heckenbenner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hoerner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Lansival" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492326v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466526v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390605v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861190v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395888v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466566v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Passarius" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Donat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymat Catafau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492343v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300454v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466561v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466557v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474174v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980711v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mare" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486209v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671562v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671594v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671589v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535087v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223742v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436719v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337307v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492347v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274187v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274140v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896932v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896944v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissac Carole" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601236v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Baccega" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lony Bourada" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449759v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Leroy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>