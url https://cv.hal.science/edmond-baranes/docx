--- v0 (2026-04-05)
+++ v1 (2026-04-25)
@@ -672,213 +672,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed bundling may hinder collusion</w:t>
+                <w:t xml:space="preserve">Les défis posés par l’économie numérique aux politiques de concurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Podesta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poudou</w:t>
+                <w:t xml:space="preserve">Andreea Cosnita-Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827637v1</w:t>
+                <w:t xml:space="preserve">hal-01551113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis posés par l’économie numérique aux politiques de concurrence</w:t>
+                <w:t xml:space="preserve">Mixed bundling may hinder collusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreea Cosnita-Langlais</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Podesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (4), pp.638 - 658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rie.2016.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551113v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La neutralité de l’Internet et ses effets sur les incitations à investir</w:t>
               </w:r>
@@ -1626,412 +1626,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00353332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrence et stockage stratégique sur le marché gazier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusions horizontales sur le marché de l'Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cortade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Baranes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 178-179 (2), pp.25-40</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 178 (2), pp.67 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecop.2007.7642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811020v1</w:t>
+                <w:t xml:space="preserve">hal-01815031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusions horizontales sur le marché de l'Internet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concurrence et stockage stratégique sur le marché gazier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Baranes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 178 (2), pp.67 - 77. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 178-179 (2), pp.25-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/ecop.2007.7642⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01815031v1</w:t>
+                <w:t xml:space="preserve">hal-01811020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès stratégique des tiers au stockage et concurrence dans le secteur gazier</w:t>
+                <w:t xml:space="preserve">Energie et politique de la concurrence : quels liens entre concentration des marches et collusion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualite Economique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de l'Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 577, pp.149-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811014v1</w:t>
+                <w:t xml:space="preserve">hal-01811044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energie et politique de la concurrence : quels liens entre concentration des marches et collusion ?</w:t>
+                <w:t xml:space="preserve">Accès stratégique des tiers au stockage et concurrence dans le secteur gazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Energie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actualite Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 83 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/016693ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811044v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storage and Competition in gas market</w:t>
               </w:r>
@@ -2321,77 +2321,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merger control on two- sided markets: is there need for an efficiency defense?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Cosnita-Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cortade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 15th Annual International Industrial Organization Conference (IIOC) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Boston, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2416,77 +2416,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merger control on two-sided markets: is there need for an efficiency defense?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Cosnita-Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cortade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43rd Annual Conference of the European Association for Research in Industrial Economics (EARIE) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lisbon, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2511,77 +2511,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merger control on two- sided markets: is there need for an efficiency defense?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Cosnita-Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cortade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4th Annual Conference of the Leibniz Science Campus MaCCI - Mannheim Centre for Competition and Innovation (MaCCI) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Mannheim, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2606,77 +2606,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merger control on two- sided markets: is there need for an efficiency defense?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Cosnita-Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cortade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 64th Annual Meeting of the French Economic Association </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Rennes, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2701,77 +2701,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merger control on two-sided markets: is there need for an efficiency defense?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Cosnita-Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cortade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2nd Annual Scientific Conference of Romanian Academic Economists from Abroad (ERMAS) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Cluj-Napoca, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2796,77 +2796,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merger control on two-sided markets: is there need for an efficiency defense?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Cosnita-Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cortade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32nd Annual Conference of the European Association of Law and Economics (EALE) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vienna, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2891,64 +2891,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merger control on two-sided markets: is there need for an efficiency defense?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Cosnita-Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Baranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3547,64 +3547,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merger Control on Two-Sided Markets: Is There Need for an Efficiency Defense?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Cosnita-Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3791,51 +3791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Baranes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Cuong Vuong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.telpol.2023.102611" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03533080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Hung Vuong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-021-09441-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03547206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3823744" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476161v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Savage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2018.1493187" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poudou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Behringer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.127.0033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671723v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacqmin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2017.09.018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01827637v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Podesta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2016.06.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Cosnita-Langlais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.hs01.0153" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoecopol.2014.07.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirabel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2013.10.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/tel.2012.23057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830036v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-011-9171-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9S3KNR4C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2009.11.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0H6ZFL2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830041v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flochel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-007-9055-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DSN1073R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cortade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2007.7642" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016693ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811044v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144046v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668579v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668573v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668480v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03533118v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alleman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rappoport" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-40601-1_14" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03533096v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40601-1_11" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811032v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01830016v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Baranes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Cuong Vuong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.telpol.2023.102611" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03533080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Hung Vuong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-021-09441-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03547206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3823744" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476161v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Savage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2018.1493187" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poudou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Behringer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.127.0033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671723v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacqmin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2017.09.018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551113v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Cosnita-Langlais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01827637v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Podesta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2016.06.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.hs01.0153" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoecopol.2014.07.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirabel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2013.10.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/tel.2012.23057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830036v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-011-9171-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9S3KNR4C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2009.11.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0H6ZFL2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830041v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flochel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-007-9055-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DSN1073R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815031v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cortade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2007.7642" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811044v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016693ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144046v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668579v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668573v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668480v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03533118v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alleman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rappoport" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-40601-1_14" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03533096v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40601-1_11" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811032v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01830016v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>