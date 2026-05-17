--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -672,213 +672,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis posés par l’économie numérique aux politiques de concurrence</w:t>
+                <w:t xml:space="preserve">Mixed bundling may hinder collusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreea Cosnita-Langlais</w:t>
+                <w:t xml:space="preserve">Marion Podesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (4), pp.638 - 658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rie.2016.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01551113v1</w:t>
+                <w:t xml:space="preserve">hal-01827637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed bundling may hinder collusion</w:t>
+                <w:t xml:space="preserve">Les défis posés par l’économie numérique aux politiques de concurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poudou</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Cosnita-Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827637v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La neutralité de l’Internet et ses effets sur les incitations à investir</w:t>
               </w:r>
@@ -1626,213 +1626,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00353332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusions horizontales sur le marché de l'Internet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concurrence et stockage stratégique sur le marché gazier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Baranes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 178 (2), pp.67 - 77. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 178-179 (2), pp.25-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815031v1</w:t>
+                <w:t xml:space="preserve">hal-01811020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrence et stockage stratégique sur le marché gazier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusions horizontales sur le marché de l'Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cortade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Baranes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 178-179 (2), pp.25-40</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 178 (2), pp.67 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecop.2007.7642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811020v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energie et politique de la concurrence : quels liens entre concentration des marches et collusion ?</w:t>
               </w:r>
@@ -2321,77 +2321,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merger control on two- sided markets: is there need for an efficiency defense?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Cosnita-Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cortade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 15th Annual International Industrial Organization Conference (IIOC) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Boston, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2416,77 +2416,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merger control on two-sided markets: is there need for an efficiency defense?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Cosnita-Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cortade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43rd Annual Conference of the European Association for Research in Industrial Economics (EARIE) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lisbon, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2511,267 +2511,267 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merger control on two- sided markets: is there need for an efficiency defense?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Cosnita-Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cortade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 4th Annual Conference of the Leibniz Science Campus MaCCI - Mannheim Centre for Competition and Innovation (MaCCI) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Mannheim, Unknown Region</w:t>
+              <w:t xml:space="preserve"> 64th Annual Meeting of the French Economic Association </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rennes, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668464v1</w:t>
+                <w:t xml:space="preserve">hal-01668573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merger control on two- sided markets: is there need for an efficiency defense?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Cosnita-Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cortade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 64th Annual Meeting of the French Economic Association </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rennes, Unknown Region</w:t>
+              <w:t xml:space="preserve"> 4th Annual Conference of the Leibniz Science Campus MaCCI - Mannheim Centre for Competition and Innovation (MaCCI) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mannheim, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668573v1</w:t>
+                <w:t xml:space="preserve">hal-01668464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merger control on two-sided markets: is there need for an efficiency defense?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Cosnita-Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cortade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2nd Annual Scientific Conference of Romanian Academic Economists from Abroad (ERMAS) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Cluj-Napoca, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2796,77 +2796,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merger control on two-sided markets: is there need for an efficiency defense?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Cosnita-Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cortade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32nd Annual Conference of the European Association of Law and Economics (EALE) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vienna, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2891,64 +2891,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merger control on two-sided markets: is there need for an efficiency defense?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Cosnita-Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Baranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3547,64 +3547,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merger Control on Two-Sided Markets: Is There Need for an Efficiency Defense?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Cosnita-Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3791,51 +3791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Baranes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Cuong Vuong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.telpol.2023.102611" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03533080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Hung Vuong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-021-09441-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03547206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3823744" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476161v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Savage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2018.1493187" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poudou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Behringer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.127.0033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671723v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacqmin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2017.09.018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551113v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Cosnita-Langlais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01827637v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Podesta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2016.06.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.hs01.0153" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoecopol.2014.07.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirabel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2013.10.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/tel.2012.23057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830036v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-011-9171-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9S3KNR4C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2009.11.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0H6ZFL2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830041v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flochel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-007-9055-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DSN1073R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815031v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cortade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2007.7642" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811044v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016693ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144046v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668579v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668573v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668480v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03533118v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alleman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rappoport" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-40601-1_14" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03533096v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40601-1_11" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811032v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01830016v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Baranes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Cuong Vuong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.telpol.2023.102611" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03533080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Hung Vuong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-021-09441-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03547206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3823744" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476161v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Savage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2018.1493187" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poudou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Behringer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.127.0033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671723v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacqmin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2017.09.018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01827637v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Podesta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2016.06.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Cosnita-Langlais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.hs01.0153" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoecopol.2014.07.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirabel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2013.10.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/tel.2012.23057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830036v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-011-9171-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9S3KNR4C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2009.11.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0H6ZFL2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830041v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flochel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-007-9055-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DSN1073R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cortade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2007.7642" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811044v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016693ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144046v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668579v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668573v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668480v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03533118v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alleman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rappoport" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-40601-1_14" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03533096v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40601-1_11" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811032v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01830016v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>